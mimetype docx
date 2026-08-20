--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -160,351 +160,181 @@
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Bovine TB Testing notification template</w:t>
       </w:r>
-      <w:r w:rsidR="000851C9">
+      <w:r w:rsidR="00992158">
         <w:rPr>
           <w:rFonts w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="5E11B72A">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="27BECED6" w14:textId="6B67A14B" w:rsidR="000239D5" w:rsidRDefault="000B32E7" w:rsidP="000B32E7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Veterinary Practice details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFA3450" w14:textId="162C6354" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+    <w:p w14:paraId="4BFA3450" w14:textId="162C6354" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00AB74D1">
       <w:pPr>
-        <w:pStyle w:val="Hint"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00696C5D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B5AF36" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+    <w:p w14:paraId="58B5AF36" w14:textId="091D21AF" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
       <w:pPr>
         <w:pStyle w:val="Box23rd"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4985AC0B" w14:textId="5FAB444F" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+    <w:p w14:paraId="4985AC0B" w14:textId="5FAB444F" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00AB74D1">
       <w:pPr>
-        <w:pStyle w:val="Hint"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00696C5D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28260474" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+    <w:p w14:paraId="28260474" w14:textId="3DA1ED0C" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
       <w:pPr>
         <w:pStyle w:val="Box23rd"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5D98F05C" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
       <w:pPr>
         <w:pStyle w:val="Box23rd"/>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="623F94B6" w14:textId="59087685" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
       <w:pPr>
         <w:pStyle w:val="Box23rd"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Postcode:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B266C3A" w14:textId="359370A5" w:rsidR="00487331" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>TB tester details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31819721" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+    <w:p w14:paraId="31819721" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00AB74D1">
       <w:pPr>
-        <w:pStyle w:val="Hint"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00696C5D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538FA601" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+    <w:p w14:paraId="538FA601" w14:textId="080FC13A" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
       <w:pPr>
         <w:pStyle w:val="Box23rd"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="48E0461C" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+    <w:p w14:paraId="48E0461C" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00AB74D1">
       <w:pPr>
-        <w:pStyle w:val="Hint"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00696C5D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEE8087" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+    <w:p w14:paraId="5EEE8087" w14:textId="5F7475B5" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
       <w:pPr>
         <w:pStyle w:val="Box23rd"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7EC5AB82" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
       <w:pPr>
         <w:pStyle w:val="Box23rd"/>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00518CB9" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
       <w:pPr>
         <w:pStyle w:val="Box23rd"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Postcode:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D87E908" w14:textId="562A00F4" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+    <w:p w14:paraId="2D87E908" w14:textId="562A00F4" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00AB74D1">
       <w:pPr>
-        <w:pStyle w:val="Hint"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>OV/ATT number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52039725" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+    <w:p w14:paraId="52039725" w14:textId="11D47DF8" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
       <w:pPr>
         <w:pStyle w:val="Box23rd"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="44B3D20E" w14:textId="6991C9F1" w:rsidR="00581CD5" w:rsidRDefault="00581CD5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15920" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2235"/>
         <w:gridCol w:w="2693"/>
@@ -7291,206 +7121,487 @@
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00716EFB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00716EFB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2AD3752D" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="00716EFB"/>
-    <w:p w14:paraId="3F620FFE" w14:textId="45C4F7AC" w:rsidR="00581CD5" w:rsidRDefault="00581CD5" w:rsidP="00716EFB">
+    <w:p w14:paraId="3F620FFE" w14:textId="57250F47" w:rsidR="00581CD5" w:rsidRDefault="00886225" w:rsidP="00716EFB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00581CD5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Please send this form to the following email addresses giving at least two working days’ notice of any changes to arranged tests</w:t>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00581CD5" w:rsidRPr="00581CD5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="002549BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidR="00581CD5" w:rsidRPr="00581CD5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this form to </w:t>
+      </w:r>
+      <w:r w:rsidR="002549BE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APHA using the </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>contacts below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00581CD5" w:rsidRPr="00581CD5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giving at least two working days’ notice of any changes to arranged tests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DDE201" w14:textId="293DA27A" w:rsidR="003A2675" w:rsidRDefault="003A2675" w:rsidP="003A2675">
+    <w:p w14:paraId="53DDE201" w14:textId="59B69BE5" w:rsidR="003A2675" w:rsidRDefault="00886225" w:rsidP="003A2675">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test on holdings in England and Wales: </w:t>
+        <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="003A2675">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00996BFB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>B t</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2675">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2675">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on holdings in England and Wales:</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5FAF" w:rsidRPr="003A5FAF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upload </w:t>
+      </w:r>
+      <w:r w:rsidR="00553622">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>this form</w:t>
+      </w:r>
+      <w:r w:rsidR="005C585A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006B0F9A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="005C585A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gov.uk</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2675">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00973B13">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>https://submit-form-to-defra.service.gov.uk/form/get-help-with-tb/get-help-with-tb</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D850C39" w14:textId="06AEA9AF" w:rsidR="003A2675" w:rsidRDefault="003A2675" w:rsidP="003A2675">
+    <w:p w14:paraId="0D850C39" w14:textId="1AFC2357" w:rsidR="003A2675" w:rsidRDefault="003A2675" w:rsidP="003A2675">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test on holdings in Scotland: </w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00996BFB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>B t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on holdings in Scotland: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00FD7871">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>ScotlandEndemics@apha.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B63AB5" w14:textId="77777777" w:rsidR="00581CD5" w:rsidRDefault="00581CD5" w:rsidP="00716EFB"/>
     <w:p w14:paraId="064868A5" w14:textId="77777777" w:rsidR="00222A67" w:rsidRPr="00A62209" w:rsidRDefault="00222A67" w:rsidP="00E87722">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E3435B" w14:textId="77777777" w:rsidR="00264F52" w:rsidRPr="00A62209" w:rsidRDefault="00E73929" w:rsidP="00222A67">
+    <w:p w14:paraId="34A314A2" w14:textId="77777777" w:rsidR="00233594" w:rsidRDefault="00233594" w:rsidP="00222A67">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A0FEF51" w14:textId="77777777" w:rsidR="00233594" w:rsidRDefault="00233594" w:rsidP="00222A67">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD24A00" w14:textId="77777777" w:rsidR="00233594" w:rsidRDefault="00233594" w:rsidP="00222A67">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC6F96F" w14:textId="77777777" w:rsidR="00233594" w:rsidRDefault="00233594" w:rsidP="00222A67">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FECDE9E" w14:textId="77777777" w:rsidR="00233594" w:rsidRDefault="00233594" w:rsidP="00222A67">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B830C7" w14:textId="77777777" w:rsidR="00233594" w:rsidRDefault="00233594" w:rsidP="00222A67">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336DEA1C" w14:textId="77777777" w:rsidR="00233594" w:rsidRDefault="00233594" w:rsidP="00222A67">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67253E2F" w14:textId="77777777" w:rsidR="00233594" w:rsidRDefault="00233594" w:rsidP="006B0F9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486E7672" w14:textId="77777777" w:rsidR="00233594" w:rsidRDefault="00233594" w:rsidP="00222A67">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E3435B" w14:textId="689FA88A" w:rsidR="00264F52" w:rsidRPr="00A62209" w:rsidRDefault="00E73929" w:rsidP="006B0F9A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A62209">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APHA is an Executive Agency of the Department for Environment, Food and Rural Affairs and also works on behalf of the Scottish Government, Welsh Government and Food Standards Agency to safeguard animal and plant health for the benefit of people, the environment and the economy.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00264F52" w:rsidRPr="00A62209" w:rsidSect="00240812">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="261" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57DA8082" w14:textId="77777777" w:rsidR="000851C9" w:rsidRDefault="000851C9">
+    <w:p w14:paraId="3FC6CF87" w14:textId="77777777" w:rsidR="00992158" w:rsidRDefault="00992158">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D0D83C4" w14:textId="77777777" w:rsidR="000851C9" w:rsidRDefault="000851C9">
+    <w:p w14:paraId="2B866A39" w14:textId="77777777" w:rsidR="00992158" w:rsidRDefault="00992158">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7525,51 +7636,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E6821FB" w14:textId="55767F12" w:rsidR="00F925C9" w:rsidRPr="00774B6F" w:rsidRDefault="00774B6F" w:rsidP="00774B6F">
+  <w:p w14:paraId="6E6821FB" w14:textId="14CA096F" w:rsidR="00F925C9" w:rsidRPr="00774B6F" w:rsidRDefault="00774B6F" w:rsidP="00774B6F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="300" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t>TB216</w:t>
     </w:r>
     <w:r w:rsidRPr="00774B6F">
       <w:rPr>
@@ -7687,116 +7798,116 @@
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> Version:</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:alias w:val="ccVersion"/>
         <w:tag w:val="ccVersion"/>
         <w:id w:val="-113366351"/>
         <w:placeholder>
           <w:docPart w:val="72692D8B7EA44E288091BA2443E3796D"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{769760D6-A4C4-4F65-8347-2B52EA8C5459}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="000128EB">
+        <w:r w:rsidR="00051DA5">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>3.0</w:t>
+          <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00774B6F">
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">       Published: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:alias w:val="ccPublishDate"/>
         <w:tag w:val="ccPublishDate"/>
         <w:id w:val="-492574600"/>
         <w:placeholder>
           <w:docPart w:val="97E94BE2C3A34FC19F03CCCCE0C66576"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{769760D6-A4C4-4F65-8347-2B52EA8C5459}"/>
-        <w:date w:fullDate="2026-04-22T14:28:00Z">
+        <w:date w:fullDate="2026-07-30T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-GB"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="000128EB">
+        <w:r w:rsidR="00051DA5">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>22/04/2026</w:t>
+          <w:t>30/07/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48A97B6E" w14:textId="77777777" w:rsidR="000851C9" w:rsidRDefault="000851C9">
+    <w:p w14:paraId="66474065" w14:textId="77777777" w:rsidR="00992158" w:rsidRDefault="00992158">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="435D269B" w14:textId="77777777" w:rsidR="000851C9" w:rsidRDefault="000851C9">
+    <w:p w14:paraId="442FBBB7" w14:textId="77777777" w:rsidR="00992158" w:rsidRDefault="00992158">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19046C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F78EC126"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -7922,240 +8033,262 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-vertical-relative:line" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1309E"/>
-    <w:rsid w:val="000128EB"/>
     <w:rsid w:val="000239D5"/>
     <w:rsid w:val="0002457F"/>
     <w:rsid w:val="00041675"/>
     <w:rsid w:val="0004690E"/>
+    <w:rsid w:val="00051DA5"/>
     <w:rsid w:val="0008062C"/>
     <w:rsid w:val="00080A1C"/>
     <w:rsid w:val="00081E5F"/>
-    <w:rsid w:val="000851C9"/>
     <w:rsid w:val="00085AC1"/>
     <w:rsid w:val="00087117"/>
     <w:rsid w:val="0009329A"/>
     <w:rsid w:val="000B32E7"/>
     <w:rsid w:val="000C2243"/>
     <w:rsid w:val="000C7628"/>
     <w:rsid w:val="000F7743"/>
     <w:rsid w:val="001150E3"/>
     <w:rsid w:val="001216C8"/>
     <w:rsid w:val="001439CF"/>
     <w:rsid w:val="00170320"/>
     <w:rsid w:val="001A5F58"/>
     <w:rsid w:val="001C58B7"/>
+    <w:rsid w:val="001C7568"/>
     <w:rsid w:val="001E74EB"/>
     <w:rsid w:val="00200C90"/>
     <w:rsid w:val="00205645"/>
     <w:rsid w:val="00222A67"/>
     <w:rsid w:val="00223B19"/>
+    <w:rsid w:val="00233594"/>
     <w:rsid w:val="00240133"/>
     <w:rsid w:val="002403EC"/>
     <w:rsid w:val="00240812"/>
     <w:rsid w:val="00251DAA"/>
+    <w:rsid w:val="002549BE"/>
     <w:rsid w:val="00260D2D"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00271434"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="0029081C"/>
     <w:rsid w:val="0029698E"/>
     <w:rsid w:val="002A6ADA"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B6C6C"/>
     <w:rsid w:val="002D62C5"/>
     <w:rsid w:val="002E1857"/>
     <w:rsid w:val="002E4685"/>
     <w:rsid w:val="002F12A8"/>
     <w:rsid w:val="002F22F8"/>
     <w:rsid w:val="0030325B"/>
     <w:rsid w:val="00307A4C"/>
     <w:rsid w:val="003102A2"/>
     <w:rsid w:val="003132D4"/>
+    <w:rsid w:val="0033540B"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="003566D7"/>
     <w:rsid w:val="00396C1B"/>
     <w:rsid w:val="003A2675"/>
     <w:rsid w:val="003A56DE"/>
+    <w:rsid w:val="003A5FAF"/>
     <w:rsid w:val="003B192D"/>
     <w:rsid w:val="003C17E6"/>
     <w:rsid w:val="003C20E8"/>
     <w:rsid w:val="003C4FC1"/>
     <w:rsid w:val="003D2542"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="0040690B"/>
     <w:rsid w:val="004169C1"/>
     <w:rsid w:val="004405C9"/>
     <w:rsid w:val="00441E67"/>
+    <w:rsid w:val="00453F76"/>
     <w:rsid w:val="00475D78"/>
     <w:rsid w:val="00487331"/>
+    <w:rsid w:val="0048741D"/>
     <w:rsid w:val="004E331A"/>
+    <w:rsid w:val="00516F6F"/>
     <w:rsid w:val="00527536"/>
     <w:rsid w:val="00532B39"/>
     <w:rsid w:val="00542BF4"/>
     <w:rsid w:val="00552BB0"/>
+    <w:rsid w:val="00553622"/>
     <w:rsid w:val="00570065"/>
     <w:rsid w:val="00581CD5"/>
     <w:rsid w:val="005913CA"/>
     <w:rsid w:val="005A58D9"/>
+    <w:rsid w:val="005C585A"/>
     <w:rsid w:val="005D0D22"/>
     <w:rsid w:val="005D5DF5"/>
     <w:rsid w:val="005F4359"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="006673D3"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="00696948"/>
     <w:rsid w:val="00696C5D"/>
+    <w:rsid w:val="006B0D3A"/>
+    <w:rsid w:val="006B0F9A"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006F32E8"/>
     <w:rsid w:val="006F3F38"/>
+    <w:rsid w:val="006F610B"/>
     <w:rsid w:val="00701BF9"/>
     <w:rsid w:val="0071050B"/>
     <w:rsid w:val="00716EFB"/>
     <w:rsid w:val="00741D4E"/>
     <w:rsid w:val="00760958"/>
     <w:rsid w:val="00764AD2"/>
     <w:rsid w:val="00774B6F"/>
     <w:rsid w:val="007808FA"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786EF4"/>
     <w:rsid w:val="00790292"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007C0AF8"/>
     <w:rsid w:val="007D122B"/>
     <w:rsid w:val="007E1E58"/>
     <w:rsid w:val="007F5A7E"/>
     <w:rsid w:val="00817171"/>
     <w:rsid w:val="0082540F"/>
     <w:rsid w:val="00836F09"/>
     <w:rsid w:val="0084745C"/>
     <w:rsid w:val="00851786"/>
     <w:rsid w:val="00855A3C"/>
     <w:rsid w:val="008818BC"/>
+    <w:rsid w:val="00886225"/>
     <w:rsid w:val="008A7E6E"/>
     <w:rsid w:val="00927150"/>
     <w:rsid w:val="0095070C"/>
     <w:rsid w:val="00956126"/>
+    <w:rsid w:val="009570DB"/>
     <w:rsid w:val="00983AE4"/>
+    <w:rsid w:val="00992158"/>
     <w:rsid w:val="00993C1C"/>
+    <w:rsid w:val="00996BFB"/>
     <w:rsid w:val="009A380F"/>
     <w:rsid w:val="009A5F44"/>
     <w:rsid w:val="009C264E"/>
     <w:rsid w:val="009E1E64"/>
     <w:rsid w:val="009F5EAF"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A15FA3"/>
     <w:rsid w:val="00A240FF"/>
     <w:rsid w:val="00A35D0A"/>
     <w:rsid w:val="00A4751A"/>
     <w:rsid w:val="00A51B33"/>
     <w:rsid w:val="00A526DD"/>
     <w:rsid w:val="00A62209"/>
     <w:rsid w:val="00A905AB"/>
     <w:rsid w:val="00A93CF0"/>
     <w:rsid w:val="00AA1076"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
+    <w:rsid w:val="00AB74D1"/>
     <w:rsid w:val="00AE4476"/>
     <w:rsid w:val="00AE51E1"/>
     <w:rsid w:val="00B01705"/>
+    <w:rsid w:val="00B02DA6"/>
     <w:rsid w:val="00B05E13"/>
     <w:rsid w:val="00B134D1"/>
     <w:rsid w:val="00B37AAB"/>
     <w:rsid w:val="00B40CA6"/>
     <w:rsid w:val="00B41BC2"/>
+    <w:rsid w:val="00B4239F"/>
     <w:rsid w:val="00B443F2"/>
     <w:rsid w:val="00B51602"/>
     <w:rsid w:val="00B565B4"/>
     <w:rsid w:val="00B65697"/>
     <w:rsid w:val="00B96B8A"/>
     <w:rsid w:val="00B97DEC"/>
     <w:rsid w:val="00BA7D50"/>
     <w:rsid w:val="00BB44C3"/>
     <w:rsid w:val="00BC00F1"/>
     <w:rsid w:val="00BC76F0"/>
     <w:rsid w:val="00BF0734"/>
     <w:rsid w:val="00BF4FBE"/>
-    <w:rsid w:val="00C0596E"/>
     <w:rsid w:val="00C1309E"/>
     <w:rsid w:val="00C17577"/>
     <w:rsid w:val="00C41DEF"/>
     <w:rsid w:val="00C66D52"/>
     <w:rsid w:val="00C82D0E"/>
     <w:rsid w:val="00C845C6"/>
     <w:rsid w:val="00CA5361"/>
     <w:rsid w:val="00CF5292"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D023B4"/>
     <w:rsid w:val="00D04C17"/>
     <w:rsid w:val="00D34A40"/>
     <w:rsid w:val="00D55D21"/>
     <w:rsid w:val="00D72A63"/>
     <w:rsid w:val="00D9308F"/>
     <w:rsid w:val="00DA2485"/>
     <w:rsid w:val="00DE2885"/>
+    <w:rsid w:val="00E128D3"/>
     <w:rsid w:val="00E27E5E"/>
+    <w:rsid w:val="00E635B4"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E73929"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E82C1B"/>
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
     <w:rsid w:val="00E907DE"/>
     <w:rsid w:val="00EB0386"/>
     <w:rsid w:val="00EB1434"/>
     <w:rsid w:val="00EB1B55"/>
     <w:rsid w:val="00EC44CF"/>
     <w:rsid w:val="00ED3595"/>
     <w:rsid w:val="00EE2595"/>
     <w:rsid w:val="00EF4505"/>
     <w:rsid w:val="00F03C75"/>
+    <w:rsid w:val="00F12B58"/>
+    <w:rsid w:val="00F87370"/>
     <w:rsid w:val="00F925C9"/>
     <w:rsid w:val="00F942E8"/>
     <w:rsid w:val="00F9516C"/>
     <w:rsid w:val="00FC0861"/>
     <w:rsid w:val="00FD1AE6"/>
     <w:rsid w:val="00FD4C03"/>
     <w:rsid w:val="00FE1A86"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
@@ -9038,51 +9171,51 @@
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A2675"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ScotlandEndemics@apha.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TB.Advice@apha.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ScotlandEndemics@apha.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://submit-form-to-defra.service.gov.uk/form/get-help-with-tb/get-help-with-tb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3C9BC167C2EA494FA342F183074078DD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C82E44F6-70BA-4F84-B899-0CC567B352D1}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -9264,57 +9397,65 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F06174"/>
-    <w:rsid w:val="000456D7"/>
     <w:rsid w:val="00074712"/>
     <w:rsid w:val="0008062C"/>
     <w:rsid w:val="00095B49"/>
+    <w:rsid w:val="00196279"/>
+    <w:rsid w:val="001C7568"/>
+    <w:rsid w:val="00277139"/>
     <w:rsid w:val="003132D4"/>
     <w:rsid w:val="00546CF8"/>
-    <w:rsid w:val="00C0596E"/>
+    <w:rsid w:val="006B0D3A"/>
+    <w:rsid w:val="009570DB"/>
+    <w:rsid w:val="00A72095"/>
+    <w:rsid w:val="00AE0AB1"/>
+    <w:rsid w:val="00B4239F"/>
+    <w:rsid w:val="00CF6C0B"/>
+    <w:rsid w:val="00E85713"/>
     <w:rsid w:val="00F06174"/>
     <w:rsid w:val="00F9516C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10082,340 +10223,281 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...3 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-464770917-3985</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-464770917-3985</Url>
       <Description>CCPLUS-464770917-3985</Description>
     </_dlc_DocIdUrl>
     <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>411</Value>
       <Value>3</Value>
       <Value>2</Value>
       <Value>1</Value>
     </TaxCatchAll>
     <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
     <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2024-10-25T00:00:00+00:00</ccApprovedDate1>
-    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Awaiting External Publishing</ccStatus>
     <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Sue Quinney</DisplayName>
         <AccountId>3488</AccountId>
         <AccountType/>
       </UserInfo>
     </ccContributors>
-    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-04-07T09:57:56+00:00</ccDateAssured>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-07-24T09:36:33+00:00</ccDateAssured>
     <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>England</Value>
       <Value>Scotland</Value>
       <Value>Wales</Value>
     </ccAppliesTo>
     <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
-    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-03-30T23:00:00+00:00</ccScheduledReviewDate>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-07-12T23:00:00+00:00</ccScheduledReviewDate>
     <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">65390</ACTION>
     <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Very Minor</ccChangeType>
     <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">0</ccDuration>
     <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
     <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">65390</ccReference>
     <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Bovine TB testing notification template</ccDescription>
     <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
     <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Isabelle Rock</DisplayName>
         <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </ccContentAssurer>
     <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
     <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Sue Quinney</DisplayName>
         <AccountId>3488</AccountId>
         <AccountType/>
       </UserInfo>
     </ccApprovers>
     <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>English</Value>
     </ccLanguage>
     <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
-    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">5</ccSubmittedWorkdayDelta>
-    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good morning&lt;/p&gt;&lt;p&gt;Your content has passed assurance. The form has been updated in line with accessibility requirements and the style guide.&lt;/p&gt;&lt;p&gt;Many thanks&lt;/p&gt;&lt;p&gt;Issy&lt;/p&gt;</ccAssurerComment>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">9</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good morning&lt;/p&gt;&lt;p&gt;Your content has passed assurance.&lt;/p&gt;&lt;p&gt;Many thanks&lt;/p&gt;&lt;p&gt;Issy&lt;/p&gt;</ccAssurerComment>
     <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Subject Matter Expert</ccApproverJobTitle1>
     <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>APHA</Value>
     </ccAudiences>
     <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
     <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OV, AHP, vets, veterinarians, paraprofessionals, TB, testing, notification, template, TB216</ccKeywords>
     <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">TB216</ccLegacyReference>
     <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ccScheduledReviewedBy>
     <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">TR</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f02adbc2-edc9-4f31-8d23-111412be193c</TermId>
         </TermInfo>
       </Terms>
     </i7526201392745a2b0a0da3858a507d7>
     <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Pending</ccReviewStatus>
-    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-04-22T13:28:49+00:00</ccPublishDate>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-07-30T00:00:00</ccPublishDate>
     <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
-    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">3.0</ccVersion>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">4</ccVersion>
     <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
     <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
-    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Very minor update to remove reference to OV and replace with tester so that the form is inclusive of ATTs.</ccUpdateNotice>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Updated contact for England and Wales to reflect closure of the TB advice mailbox and implementation of a customer contact form on gov.uk</ccUpdateNotice>
     <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
     <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
     <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
     <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">65390</AssurerAction>
     <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Sue Quinney</DisplayName>
         <AccountId>3488</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Jonathan Booth-Thomas</DisplayName>
         <AccountId>5054</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Claire Wade</DisplayName>
         <AccountId>8115</AccountId>
         <AccountType/>
       </UserInfo>
     </ccContentOwner>
     <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">10011</ccResponsibleTeam>
     <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ccSubjectMatterExpert>
     <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Sue Quinney</DisplayName>
         <AccountId>3488</AccountId>
         <AccountType/>
       </UserInfo>
     </ccSeniorResponsibleOwner>
     <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">65390</Action2>
     <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
     <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">25314</ccMetadataItemId>
-    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-03-31T09:34:54+00:00</ccSubmitDate>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-07-13T13:31:07+00:00</ccSubmitDate>
     <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Update made by APHA Content Cloud Team.  Approved by Donna Parry-Hughes</ccApproverComment1>
     <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
     <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-Contracts and Veterinary Careers</ccResponsibleTeamString>
     <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>APHA</Value>
     </ccWorkAreaLevel1>
     <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>Procedures for OVs/AHPs</Value>
     </ccWorkAreaLevel4>
     <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>TR</Value>
     </ccWorkAreaLevel5>
     <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>APHA Business areas</Value>
     </ccWorkAreaLevel2>
     <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>Procedures for OVs and AHPs</Value>
     </ccWorkAreaLevel3>
     <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Claire.Wade@apha.gov.uk</ccSubmittedByEmail>
     <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <ccScheduledReviewInterval xmlns="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79">3 years</ccScheduledReviewInterval>
     <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
         </TermInfo>
       </Terms>
     </lae2bfa7b6474897ab4a53f76ea236c7>
     <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ccWithdrawnBy>
     <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </fe59e9859d6a491389c5b03567f5dda5>
     <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ccConsultee>
     <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </n7493b4506bf40e28c373b1e51a33445>
     <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
         </TermInfo>
       </Terms>
     </k85d23755b3a46b5a51451cf336b2e9b>
     <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
         </TermInfo>
       </Terms>
     </cf401361b24e474cb011be6eb76c0e76>
     <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </ddeb1fd0a9ad4436a96525d34737dc44>
-    <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
-[...3 lines deleted...]
-    <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4bb2386353fef8ab12d645943a39e7c" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006E7A10DFF40204499182FBB0578EDB71" ma:contentTypeVersion="135" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="c45fd8f1fc733f9a19e1d5fe483a304b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6cbd65eb74dd2b30530592f13272869c" ns2:_="" ns3:_="">
     <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
-    <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
+    <xsd:import namespace="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
                 <xsd:element ref="ns2:Team" minOccurs="0"/>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
                 <xsd:element ref="ns2:ACTION" minOccurs="0"/>
                 <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
                 <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
                 <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
                 <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
                 <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
                 <xsd:element ref="ns2:ccKeywords" minOccurs="0"/>
                 <xsd:element ref="ns2:ccLanguage" minOccurs="0"/>
@@ -10450,104 +10532,102 @@
                 <xsd:element ref="ns2:ccApproverJobTitle3" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSubjectMatterExpert" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverJobTitle4" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverJobTitle5" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverOrganisation1" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSeniorResponsibleOwner" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverOrganisation2" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverOrganisation3" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverOrganisation4" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverOrganisation5" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAudiences" minOccurs="0"/>
                 <xsd:element ref="ns2:ccScheduledReviewDate" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSecurityClassification" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAssuranceStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ccUniqueId" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSopNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAudiencesCombinedString" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:ccScheduledReviewInterval" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWithdrawnBy" minOccurs="0"/>
                 <xsd:element ref="ns2:ccScheduledReviewedBy" minOccurs="0"/>
                 <xsd:element ref="ns2:ccVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:ccIsExternal" minOccurs="0"/>
                 <xsd:element ref="ns2:ccScheduledPublishDate" minOccurs="0"/>
                 <xsd:element ref="ns2:ccScheduledReviewType" minOccurs="0"/>
-                <xsd:element ref="ns2:SG" minOccurs="0"/>
-                <xsd:element ref="ns2:Action2" minOccurs="0"/>
                 <xsd:element ref="ns2:ccResponsibleTeamString" minOccurs="0"/>
                 <xsd:element ref="ns2:ccUpdateNotice" minOccurs="0"/>
                 <xsd:element ref="ns2:AssurerAction" minOccurs="0"/>
+                <xsd:element ref="ns2:Action2" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSubmittedWorkdayDelta" minOccurs="0"/>
+                <xsd:element ref="ns2:SG" minOccurs="0"/>
                 <xsd:element ref="ns2:cf401361b24e474cb011be6eb76c0e76" minOccurs="0"/>
                 <xsd:element ref="ns2:n7493b4506bf40e28c373b1e51a33445" minOccurs="0"/>
                 <xsd:element ref="ns2:k85d23755b3a46b5a51451cf336b2e9b" minOccurs="0"/>
                 <xsd:element ref="ns2:lae2bfa7b6474897ab4a53f76ea236c7" minOccurs="0"/>
                 <xsd:element ref="ns2:ddeb1fd0a9ad4436a96525d34737dc44" minOccurs="0"/>
                 <xsd:element ref="ns2:fe59e9859d6a491389c5b03567f5dda5" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:i7526201392745a2b0a0da3858a507d7" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:ccReviewStatus" minOccurs="0"/>
-                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWorkAreaLevel1" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWorkAreaLevel2" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWorkAreaLevel3" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWorkAreaLevel4" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWorkAreaLevel5" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSubmittedByEmail" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edf18dbe-f08c-4a27-9a1b-3256889afa95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="HOMigrated" ma:index="5" nillable="true" ma:displayName="Migrated" ma:default="0" ma:internalName="HOMigrated" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:hidden="true" ma:internalName="Team" ma:readOnly="false">
+    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:internalName="Team" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:hidden="true" ma:internalName="Topic" ma:readOnly="false">
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:internalName="Topic" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ACTION" ma:index="11" nillable="true" ma:displayName="Action" ma:hidden="true" ma:internalName="ACTION" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccStatus" ma:index="12" nillable="true" ma:displayName="ccStatus" ma:default="Draft" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccStatus" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Draft"/>
               <xsd:enumeration value="Pending assurance"/>
               <xsd:enumeration value="Cancel submission"/>
               <xsd:enumeration value="Discarded"/>
               <xsd:enumeration value="Pending approval"/>
               <xsd:enumeration value="Approved"/>
               <xsd:enumeration value="Published"/>
               <xsd:enumeration value="Rejected from assurance"/>
               <xsd:enumeration value="Rejected from assurance (Expired)"/>
@@ -10623,502 +10703,464 @@
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ccContributors" ma:index="17" nillable="true" ma:displayName="ccContributors" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContributors" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:hidden="true" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
+    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccAssurerComment" ma:index="19" nillable="true" ma:displayName="ccAssurerComment" ma:internalName="ccAssurerComment" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccChangeType" ma:readOnly="false">
+    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:internalName="ccChangeType" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:union memberTypes="dms:Text">
-[...9 lines deleted...]
-        </xsd:union>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="New"/>
+          <xsd:enumeration value="Major"/>
+          <xsd:enumeration value="Minor"/>
+          <xsd:enumeration value="Very Minor"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccDateAssured" ma:readOnly="false">
+    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:internalName="ccDateAssured" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccDescription" ma:index="23" nillable="true" ma:displayName="ccDescription" ma:internalName="ccDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccDuration" ma:index="24" nillable="true" ma:displayName="ccDuration" ma:hidden="true" ma:internalName="ccDuration" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccKeywords" ma:index="25" nillable="true" ma:displayName="ccKeywords" ma:internalName="ccKeywords" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccLanguage" ma:index="26" nillable="true" ma:displayName="ccLanguage" ma:internalName="ccLanguage" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceFillIn">
+          <xsd:extension base="dms:MultiChoice">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:union memberTypes="dms:Text">
-[...6 lines deleted...]
-                  </xsd:union>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="English"/>
+                    <xsd:enumeration value="Welsh"/>
+                  </xsd:restriction>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ccLastReviewedOnDate" ma:index="27" nillable="true" ma:displayName="ccLastReviewedOnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccLastReviewedOnDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccLegacyDetails" ma:index="28" nillable="true" ma:displayName="ccLegacyDetails" ma:internalName="ccLegacyDetails" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccLegacyReference" ma:index="29" nillable="true" ma:displayName="ccLegacyReference" ma:internalName="ccLegacyReference" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:hidden="true" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
+    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccMetadataItemId" ma:index="31" nillable="true" ma:displayName="ccMetadataItemId" ma:decimals="0" ma:hidden="true" ma:internalName="ccMetadataItemId" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="Date published" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
+    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="ccPublishDate" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccPublishOnApproval" ma:index="33" nillable="true" ma:displayName="ccPublishOnApproval" ma:default="1" ma:internalName="ccPublishOnApproval" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="LIT Number" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
+    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="ccReference" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:hidden="true" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:simpleType>
         <xsd:restriction base="dms:Lookup"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccRiskLevel" ma:readOnly="false">
+    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;&#10;" ma:format="Dropdown" ma:internalName="ccRiskLevel" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:union memberTypes="dms:Text">
-[...9 lines deleted...]
-        </xsd:union>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Very High"/>
+          <xsd:enumeration value="High"/>
+          <xsd:enumeration value="Medium"/>
+          <xsd:enumeration value="Low"/>
+          <xsd:enumeration value="Very Low"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccSubmitDate" ma:index="37" nillable="true" ma:displayName="ccSubmitDate" ma:format="DateOnly" ma:internalName="ccSubmitDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
+    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
+    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:hidden="true" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
+    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:hidden="true" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:hidden="true" ma:internalName="ccAppliesTo" ma:readOnly="false">
+    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:internalName="ccAppliesTo" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceFillIn">
+          <xsd:extension base="dms:MultiChoice">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:union memberTypes="dms:Text">
-[...7 lines deleted...]
-                  </xsd:union>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="England"/>
+                    <xsd:enumeration value="Scotland"/>
+                    <xsd:enumeration value="Wales"/>
+                  </xsd:restriction>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:internalName="ccApprovedDate1" ma:readOnly="false">
+    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate1" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:internalName="ccApprovedDate2" ma:readOnly="false">
+    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:hidden="true" ma:internalName="ccCommentToApprover" ma:readOnly="false">
+    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:internalName="ccCommentToApprover" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:internalName="ccApprovedDate3" ma:readOnly="false">
+    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate3" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:internalName="ccApprovedDate4" ma:readOnly="false">
+    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate4" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:internalName="ccApprovedDate5" ma:readOnly="false">
+    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate5" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:internalName="ccApproverComment1" ma:readOnly="false">
+    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:hidden="true" ma:internalName="ccApproverComment1" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:internalName="ccApproverComment2" ma:readOnly="false">
+    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:hidden="true" ma:internalName="ccApproverComment2" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:internalName="ccApproverComment3" ma:readOnly="false">
+    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:hidden="true" ma:internalName="ccApproverComment3" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:internalName="ccApproverComment4" ma:readOnly="false">
+    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:hidden="true" ma:internalName="ccApproverComment4" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:internalName="ccApproverComment5" ma:readOnly="false">
+    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:hidden="true" ma:internalName="ccApproverComment5" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
+    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:hidden="true" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
+    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:hidden="true" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
+    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:hidden="true" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccSubjectMatterExpert" ma:index="56" nillable="true" ma:displayName="ccSubjectMatterExpert" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSubjectMatterExpert" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
+    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:hidden="true" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
+    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:hidden="true" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
+    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:hidden="true" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccSeniorResponsibleOwner" ma:index="60" nillable="true" ma:displayName="ccSeniorResponsibleOwner" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSeniorResponsibleOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
+    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:hidden="true" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
+    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:hidden="true" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
+    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:hidden="true" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
+    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:hidden="true" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:hidden="true" ma:internalName="ccAudiences" ma:readOnly="false">
+    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:internalName="ccAudiences" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceFillIn">
+          <xsd:extension base="dms:MultiChoice">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:union memberTypes="dms:Text">
-[...13 lines deleted...]
-                  </xsd:union>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="APHA"/>
+                    <xsd:enumeration value="Committee on Climate Change"/>
+                    <xsd:enumeration value="Defra"/>
+                    <xsd:enumeration value="Environment Agency"/>
+                    <xsd:enumeration value="Marine Management Organisation"/>
+                    <xsd:enumeration value="Natural England"/>
+                    <xsd:enumeration value="RPA"/>
+                    <xsd:enumeration value="VMD"/>
+                  </xsd:restriction>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="Review date" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
+    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="ccScheduledReviewDate" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
+    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="OFFICIAL"/>
           <xsd:enumeration value="OFFICIAL-SENSITIVE"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:hidden="true" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
+    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:union memberTypes="dms:Text">
-[...9 lines deleted...]
-        </xsd:union>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Passed to approver - good quality"/>
+          <xsd:enumeration value="Passed to approver - minor improvements required"/>
+          <xsd:enumeration value="Passed to approver - significant improvements required"/>
+          <xsd:enumeration value="Returned to content owner - action required to make minor improvements"/>
+          <xsd:enumeration value="Returned to content owner - action required to make significant improvements"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccUniqueId" ma:index="69" nillable="true" ma:displayName="ccUniqueId" ma:decimals="0" ma:hidden="true" ma:internalName="ccUniqueId" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number">
           <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:hidden="true" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
+    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="20"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="Audience" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
+    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="ccAudiencesCombinedString" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="74" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ccWithdrawnBy" ma:index="80" nillable="true" ma:displayName="ccWithdrawnBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccWithdrawnBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -11142,384 +11184,360 @@
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ccVersion" ma:index="82" nillable="true" ma:displayName="ccVersion" ma:hidden="true" ma:internalName="ccVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccIsExternal" ma:index="83" nillable="true" ma:displayName="ccIsExternal" ma:default="0" ma:description="Whether the content is solely internal or also external." ma:internalName="ccIsExternal" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
+    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccScheduledReviewType" ma:index="85" nillable="true" ma:displayName="Review outcome" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewType" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:union memberTypes="dms:Text">
-[...6 lines deleted...]
-        </xsd:union>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reviewed - no changes"/>
+          <xsd:enumeration value="Reviewed - changes made"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SG" ma:index="86" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
-[...12 lines deleted...]
-    <xsd:element name="Action2" ma:index="87" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
+    <xsd:element name="ccResponsibleTeamString" ma:index="86" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccResponsibleTeamString" ma:index="88" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:indexed="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
+    <xsd:element name="ccUpdateNotice" ma:index="87" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssurerAction" ma:index="88" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccUpdateNotice" ma:index="89" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
-[...4 lines deleted...]
-    <xsd:element name="AssurerAction" ma:index="90" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
+    <xsd:element name="Action2" ma:index="89" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="91" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
+    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="90" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:description="Number of working dates since ccSubmitDate.  For Assurance SLA's" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number">
           <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="92" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="SG" ma:index="91" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="choicesPlaceholder1"/>
+          <xsd:enumeration value="choicesPlaceholder2"/>
+          <xsd:enumeration value="choicesPlaceholder3"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="98" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAllLabel" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+    <xsd:element name="TaxCatchAllLabel" ma:index="99" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="102" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="103" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="103" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="104" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="104" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="105" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="105" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:readOnly="false" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="106" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccReviewStatus" ma:index="111" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:internalName="ccReviewStatus">
+    <xsd:element name="ccReviewStatus" ma:index="108" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccReviewStatus" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:union memberTypes="dms:Text">
-[...8 lines deleted...]
-        </xsd:union>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Pending"/>
+          <xsd:enumeration value="Extended"/>
+          <xsd:enumeration value="Withdrawn"/>
+          <xsd:enumeration value="Completed"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccWorkAreaLevel1" ma:index="115" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:hidden="true" ma:internalName="ccWorkAreaLevel1" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel1" ma:index="109" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:internalName="ccWorkAreaLevel1">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="APHA"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccWorkAreaLevel2" ma:index="116" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:hidden="true" ma:internalName="ccWorkAreaLevel2" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel2" ma:index="110" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:internalName="ccWorkAreaLevel2">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="APHA"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccWorkAreaLevel3" ma:index="117" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:hidden="true" ma:internalName="ccWorkAreaLevel3" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel3" ma:index="111" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:internalName="ccWorkAreaLevel3">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="APHA"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccWorkAreaLevel4" ma:index="118" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:hidden="true" ma:internalName="ccWorkAreaLevel4" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel4" ma:index="112" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:internalName="ccWorkAreaLevel4">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="APHA"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccWorkAreaLevel5" ma:index="119" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:hidden="true" ma:internalName="ccWorkAreaLevel5" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel5" ma:index="113" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:internalName="ccWorkAreaLevel5">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="APHA"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccSubmittedByEmail" ma:index="120" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
+    <xsd:element name="ccSubmittedByEmail" ma:index="114" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39750f38-d6d2-4177-b9d1-b59d50539719" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ccScheduledReviewInterval" ma:index="79" nillable="true" ma:displayName="ccScheduledReviewInterval" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewInterval" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="3 months"/>
           <xsd:enumeration value="6 months"/>
           <xsd:enumeration value="12 months"/>
           <xsd:enumeration value="18 months"/>
           <xsd:enumeration value="2 years"/>
           <xsd:enumeration value="3 years"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="99" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="101" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="101" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="102" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="107" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="115" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="108" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="116" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="109" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="117" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="110" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="118" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
-      </xsd:simpleType>
-[...12 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="75" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -11578,167 +11596,222 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B9025F7-E759-4789-BDD7-525F00A279FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{769760D6-A4C4-4F65-8347-2B52EA8C5459}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{769760D6-A4C4-4F65-8347-2B52EA8C5459}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35D9F861-750D-4D12-9F81-7448A66D1DDF}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
-    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D51458DE-C296-4099-9EF6-D34F13E32A71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BCADE15-4D90-4EDB-973F-B8635913E26D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52B3D46E-72B0-4057-A3B3-1AE997EB0BC4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F7A5AD9-8AEA-4BB3-8A86-2CEFE8E464B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{163BF69E-AF2E-456D-9F5A-57889E34D403}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52B3D46E-72B0-4057-A3B3-1AE997EB0BC4}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B9025F7-E759-4789-BDD7-525F00A279FF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>366</Words>
-  <Characters>2089</Characters>
+  <Words>372</Words>
+  <Characters>2122</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TB216 Bovine TB testing notification template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2451</CharactersWithSpaces>
+  <CharactersWithSpaces>2490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4587567</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>213</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ScotlandEndemics@apha.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6094953</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -11782,77 +11855,77 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="InformationType">
     <vt:lpwstr>3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HOGovernmentSecurityClassification">
     <vt:lpwstr>1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="OrganisationalUnit">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="HOSiteType">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Distribution">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="HOCopyrightLevel">
     <vt:lpwstr>2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C</vt:lpwstr>
+    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006E7A10DFF40204499182FBB0578EDB71</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
     <vt:r8>7193300</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Topic">
     <vt:lpwstr>Records Management</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Team">
     <vt:lpwstr>Quality Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>76849114-45eb-4200-996a-99deccd0d5e8</vt:lpwstr>
+    <vt:lpwstr>df9c38de-501b-4faa-9eb1-acc91301cc41</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ccWorkArea">
     <vt:lpwstr>411;#TR|f02adbc2-edc9-4f31-8d23-111412be193c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="lae2bfa7b6474897ab4a53f76ea236c7">
     <vt:lpwstr>Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="k85d23755b3a46b5a51451cf336b2e9b">
     <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="cf401361b24e474cb011be6eb76c0e76">
     <vt:lpwstr>Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
 </Properties>
 </file>