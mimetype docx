--- v0 (2026-01-31)
+++ v1 (2026-07-06)
@@ -1,59 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="73726676" w14:textId="443A5F88" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="006867DA" w:rsidP="00CD75FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10348"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E5C00">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Slaughterhouse Veterinary Support Health Attestation for the Movement within Great Britain of Domestic </w:t>
@@ -130,261 +139,247 @@
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="340AB2D9" w14:textId="082966FD" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="00CD75FB" w:rsidP="00CD75FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-613"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F69D3D" w14:textId="06D1A745" w:rsidR="00A90D1E" w:rsidRPr="00112C6F" w:rsidRDefault="00A90D1E" w:rsidP="00544715">
+    <w:p w14:paraId="38F69D3D" w14:textId="06D1A745" w:rsidR="00A90D1E" w:rsidRPr="006C56E1" w:rsidRDefault="00A90D1E" w:rsidP="00544715">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-613"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This Support Health Attestation (SHA) is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an Official Document or an Export Certificate</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="1031"/>
         <w:gridCol w:w="5517"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w14:paraId="78603E24" w14:textId="77777777" w:rsidTr="00544715">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="105755AF" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="00A90D1E" w:rsidP="00860B2C">
+          <w:p w14:paraId="105755AF" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="006C56E1" w:rsidRDefault="00A90D1E" w:rsidP="00860B2C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk78972176"/>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Support Health Attestation No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="017ECBE2" w14:textId="359A6C5B" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="00112C6F" w:rsidP="00CD5B4C">
+          <w:p w14:paraId="017ECBE2" w14:textId="359A6C5B" w:rsidR="00A90D1E" w:rsidRPr="006C56E1" w:rsidRDefault="00112C6F" w:rsidP="00CD5B4C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="2112708540" w:edGrp="everyone"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text1"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:permEnd w:id="2112708540"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w14:paraId="45036A1D" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
@@ -405,69 +400,68 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w14:paraId="7FB35F82" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3CEF41" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="00A90D1E" w:rsidP="00860B2C">
+          <w:p w14:paraId="1F3CEF41" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="006C56E1" w:rsidRDefault="00A90D1E" w:rsidP="00860B2C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. Identification of Product</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w14:paraId="4BEF3243" w14:textId="77777777" w:rsidTr="00544715">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F6408B2" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00112C6F" w:rsidRDefault="00A90D1E" w:rsidP="00860B2C">
@@ -503,241 +497,225 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w14:paraId="77451705" w14:textId="77777777" w:rsidTr="00544715">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32680F87" w14:textId="2A754BF4" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="00555845" w:rsidP="00860B2C">
+          <w:p w14:paraId="32680F87" w14:textId="2A754BF4" w:rsidR="00A90D1E" w:rsidRPr="006C56E1" w:rsidRDefault="00555845" w:rsidP="00860B2C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00A90D1E" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00A90D1E" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a) Detailed description of product:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D288A0E" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="00A90D1E" w:rsidP="00860B2C">
+          <w:p w14:paraId="5D288A0E" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="006C56E1" w:rsidRDefault="00A90D1E" w:rsidP="00860B2C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w14:paraId="490B890B" w14:textId="77777777" w:rsidTr="00332F43">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30911626" w14:textId="65762969" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="00B37024" w:rsidP="00112C6F">
+          <w:p w14:paraId="30911626" w14:textId="65762969" w:rsidR="00A90D1E" w:rsidRPr="006C56E1" w:rsidRDefault="00B37024" w:rsidP="00112C6F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:left="-284" w:firstLine="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="838431595" w:edGrp="everyone"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text2"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:permEnd w:id="838431595"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w14:paraId="5B8C5233" w14:textId="77777777" w:rsidTr="00544715">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
@@ -782,211 +760,195 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w14:paraId="53DC881F" w14:textId="77777777" w:rsidTr="00544715">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313A5674" w14:textId="0B65FA46" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="00555845" w:rsidP="002A63F8">
+          <w:p w14:paraId="313A5674" w14:textId="0B65FA46" w:rsidR="00A90D1E" w:rsidRPr="006C56E1" w:rsidRDefault="00555845" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00A90D1E" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00A90D1E" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">b) Unique health or identification </w:t>
             </w:r>
-            <w:r w:rsidR="00A90D1E" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00A90D1E" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>marks (e.g. on carcases or packaging)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26137782" w14:textId="01BA5C5E" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
+          <w:p w14:paraId="26137782" w14:textId="01BA5C5E" w:rsidR="00A90D1E" w:rsidRPr="006C56E1" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="372517400" w:edGrp="everyone"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text3"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:permEnd w:id="372517400"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00555845" w:rsidRPr="000E5C00" w14:paraId="4F06CDDA" w14:textId="77777777" w:rsidTr="00544715">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
@@ -1031,194 +993,180 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00555845" w:rsidRPr="000E5C00" w14:paraId="45020DCD" w14:textId="77777777" w:rsidTr="00544715">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="091928F0" w14:textId="4E29C398" w:rsidR="00555845" w:rsidRPr="000E5C00" w:rsidRDefault="00555845" w:rsidP="00860B2C">
+          <w:p w14:paraId="091928F0" w14:textId="4E29C398" w:rsidR="00555845" w:rsidRPr="006C56E1" w:rsidRDefault="00555845" w:rsidP="00860B2C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(c) Slaughter date or date range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6548" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25443716" w14:textId="4CA8C5D5" w:rsidR="00555845" w:rsidRPr="000E5C00" w:rsidRDefault="00B37024" w:rsidP="00860B2C">
+          <w:p w14:paraId="25443716" w14:textId="4CA8C5D5" w:rsidR="00555845" w:rsidRPr="006C56E1" w:rsidRDefault="00B37024" w:rsidP="00860B2C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1686524271" w:edGrp="everyone"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text4"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:permEnd w:id="1686524271"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A63F8" w:rsidRPr="000E5C00" w14:paraId="39755896" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
@@ -1327,84 +1275,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E066F" w:rsidRPr="000E5C00" w14:paraId="20AE0BC6" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23A8E035" w14:textId="051B19AF" w:rsidR="009E066F" w:rsidRPr="000E5C00" w:rsidRDefault="009E066F" w:rsidP="00860B2C">
+          <w:p w14:paraId="23A8E035" w14:textId="051B19AF" w:rsidR="009E066F" w:rsidRPr="006C56E1" w:rsidRDefault="009E066F" w:rsidP="00860B2C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">a) Address of establishment and official approval/registration number(s) of the establishment(s) </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> which the consignment will be dispatched:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E066F" w:rsidRPr="000E5C00" w14:paraId="2454346C" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
@@ -1413,139 +1357,129 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50067F73" w14:textId="695FBF30" w:rsidR="009E066F" w:rsidRPr="000E5C00" w:rsidRDefault="00DA29CA" w:rsidP="00860B2C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5C00">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="57178490" w:edGrp="everyone"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text5"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:permEnd w:id="57178490"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="000E5C00" w14:paraId="4DC4066C" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
@@ -1590,83 +1524,82 @@
               <w:t>Health Attestation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="000E5C00" w14:paraId="07E03F25" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5284" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7437411C" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="000E5C00" w:rsidRDefault="008747F6" w:rsidP="00860B2C">
+          <w:p w14:paraId="7437411C" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="006C56E1" w:rsidRDefault="008747F6" w:rsidP="00860B2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I, the undersigned veterinarian, certify that:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06C9D440" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="000E5C00" w:rsidRDefault="008747F6" w:rsidP="00860B2C">
+          <w:p w14:paraId="06C9D440" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="006C56E1" w:rsidRDefault="008747F6" w:rsidP="00860B2C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F23B60" w:rsidRPr="000E5C00" w14:paraId="110EC45D" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5284" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2A898251" w14:textId="77777777" w:rsidR="00F23B60" w:rsidRPr="00B37024" w:rsidRDefault="00F23B60" w:rsidP="00860B2C">
@@ -1712,150 +1645,145 @@
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0FB26DCD" w14:textId="45F53EA8" w:rsidR="00517108" w:rsidRPr="000E5C00" w:rsidRDefault="00F50B74" w:rsidP="00517108">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="008747F6" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="008747F6" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
-            <w:r w:rsidR="008747F6" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="008747F6" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> the products described in this document comply with the following health requirements from EHC number (as in the footer of the official certificate):</w:t>
             </w:r>
-            <w:r w:rsidR="008747F6" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="008747F6" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="008747F6" w:rsidRPr="000E5C00">
+              <w:r w:rsidR="008747F6" w:rsidRPr="006C56E1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
-                  <w:sz w:val="21"/>
-                  <w:szCs w:val="21"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>8368 Meat of domestic bovine animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="000E5C00" w14:paraId="743ECA8E" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="38BE3688" w14:textId="6801D476" w:rsidR="008747F6" w:rsidRPr="000E5C00" w:rsidRDefault="008747F6" w:rsidP="00860B2C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The meat of domestic bovine animals was produced in accordance with the relevant requirements of Regulations (EC) No 999/2001, (EC) No 178/2002, (EC) No 852/2004, (EC) No 853/2004</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, (EC) No 2073/2005, (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EU) 2017/625, EU 2019/624 and (EU) 2019/627, and in particular:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="000E5C00" w14:paraId="4A75A863" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
@@ -1869,93 +1797,93 @@
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="000E5C00" w14:paraId="7E22F335" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="51DE5DE1" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="000E5C00" w:rsidRDefault="008747F6" w:rsidP="000E5C00">
+          <w:p w14:paraId="51DE5DE1" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="006C56E1" w:rsidRDefault="008747F6" w:rsidP="000E5C00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">II.1.1. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13B76824" w14:textId="0AF32633" w:rsidR="009F7E35" w:rsidRPr="000E5C00" w:rsidRDefault="008747F6" w:rsidP="00860B2C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The meat comes from (an) establishment(s) applying general hygiene requirements and implementing a programme based on the hazard analysis and critical control points (HACCP) principles in accordance with Article 5 of Regulation (EC) No 852/2004, regularly audited by the competent authorities and being listed as an EU approved establishment</w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="00BA1A2B" w14:paraId="2D416EF6" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
@@ -1970,119 +1898,119 @@
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="000E5C00" w14:paraId="757CB18C" w14:textId="77777777" w:rsidTr="00B37024">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1E0589" w14:textId="62E04C2E" w:rsidR="008747F6" w:rsidRPr="000E5C00" w:rsidRDefault="00206ECC" w:rsidP="000E5C00">
+          <w:p w14:paraId="2C1E0589" w14:textId="62E04C2E" w:rsidR="008747F6" w:rsidRPr="006C56E1" w:rsidRDefault="00206ECC" w:rsidP="000E5C00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Regarding </w:t>
             </w:r>
-            <w:r w:rsidR="008747F6" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="008747F6" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II.1.9.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54C06F5A" w14:textId="791D4307" w:rsidR="008747F6" w:rsidRPr="000E5C00" w:rsidRDefault="002276E5" w:rsidP="002A63F8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="008747F6" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="008747F6" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>he meat has been stored in accordance with the relevant requirements of Sections I and V respectively of Annex III</w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to Regulation (EC) No 853/2004.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="000E5C00" w14:paraId="6F7FF827" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
@@ -2096,324 +2024,329 @@
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="000E5C00" w14:paraId="2F0F615F" w14:textId="77777777" w:rsidTr="00BF6D7F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDBAE11" w14:textId="750EDFE1" w:rsidR="008747F6" w:rsidRPr="000E5C00" w:rsidRDefault="008747F6" w:rsidP="000E5C00">
+          <w:p w14:paraId="7DDBAE11" w14:textId="750EDFE1" w:rsidR="008747F6" w:rsidRPr="006C56E1" w:rsidRDefault="008747F6" w:rsidP="000E5C00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II.1.10.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AD6F8C9" w14:textId="77777777" w:rsidR="00DA1266" w:rsidRPr="000E5C00" w:rsidRDefault="008747F6" w:rsidP="00860B2C">
+          <w:p w14:paraId="6AD6F8C9" w14:textId="77777777" w:rsidR="00DA1266" w:rsidRPr="006C56E1" w:rsidRDefault="008747F6" w:rsidP="00860B2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">With regard to bovine spongiform encephalopathy (BSE): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10EDFB66" w14:textId="1232DDD3" w:rsidR="008747F6" w:rsidRPr="000E5C00" w:rsidRDefault="00617221" w:rsidP="002276E5">
+          <w:p w14:paraId="10EDFB66" w14:textId="1232DDD3" w:rsidR="008747F6" w:rsidRPr="006C56E1" w:rsidRDefault="00617221" w:rsidP="002276E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(Option 2)</w:t>
             </w:r>
-            <w:r w:rsidR="00F50B74" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00F50B74" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008747F6" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="008747F6" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>the country or region of origin is classified in accordance with Decision 2007/453/EC as a country or region posing a controlled BSE risk, and</w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="1652781359" w:edGrp="everyone"/>
-          <w:p w14:paraId="61692936" w14:textId="04353587" w:rsidR="008747F6" w:rsidRPr="000E5C00" w:rsidRDefault="00F841D1" w:rsidP="00BF6D7F">
+          <w:p w14:paraId="61692936" w14:textId="04353587" w:rsidR="008747F6" w:rsidRPr="006C56E1" w:rsidRDefault="00F841D1" w:rsidP="00BF6D7F">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*either "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text27"/>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">*either </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(b) the meat does not contain and is not derived from specified risk material as defined in point 1(a) of Annex V to Regulation (EC) No 999/2001."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text18"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(b) the meat does not contain and is not derived from specified risk material as defined in point 1(a) of Annex V to Regulation (EC) No 999/2001.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
-            <w:r w:rsidR="00BF6D7F">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00BF6D7F" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                </w:t>
             </w:r>
-            <w:r w:rsidR="00BF6D7F" w:rsidRPr="00BF6D7F">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00BF6D7F" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*delete as applicable"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00BF6D7F" w:rsidRPr="00BF6D7F">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00BF6D7F" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF6D7F" w:rsidRPr="00BF6D7F">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00BF6D7F" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BF6D7F" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BF6D7F" w:rsidRPr="00BF6D7F">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00BF6D7F" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*delete as applicable</w:t>
             </w:r>
-            <w:r w:rsidR="00BF6D7F" w:rsidRPr="00BF6D7F">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="00BF6D7F" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:permEnd w:id="1652781359"/>
           <w:p w14:paraId="5F071DCE" w14:textId="7A723F54" w:rsidR="00517108" w:rsidRPr="00BF6D7F" w:rsidRDefault="00517108" w:rsidP="00625798">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77A6B1C4" w14:textId="18EB958C" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F">
       <w:r>
         <w:rPr>
@@ -2437,89 +2370,109 @@
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3618000" cy="244800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7B468541" w14:textId="69FEDB4E" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F">
+                          <w:p w14:paraId="7B468541" w14:textId="69FEDB4E" w:rsidR="00BF6D7F" w:rsidRPr="006C56E1" w:rsidRDefault="00BF6D7F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:permStart w:id="1842041133" w:edGrp="everyone"/>
-                            <w:r>
+                            <w:r w:rsidRPr="006C56E1">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                             <w:permEnd w:id="1842041133"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="20D4D422" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:251.35pt;margin-top:29.5pt;width:284.9pt;height:19.3pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCi9k30NgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykadYacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flo11Oxi0KK9BP5+JjpXVsrshfWVaBzOhyklAjNoaj0Nqc/n5df&#10;bihxnumCKdAipwfh6N3s86dpYzIxghJUISxBEO2yxuS09N5kSeJ4KWrmBmCExqAEWzOPrt0mhWUN&#10;otcqGaXpJGnAFsYCF87h7X0XpLOIL6Xg/lFKJzxROcXafDxtPDfhTGZTlm0tM2XF+zLYB6qoWaXx&#10;0RPUPfOM7Gz1D1RdcQsOpB9wqBOQsuIi9oDdDNM33axLZkTsBclx5kST+3+w/GG/Nk+W+PYbtDjA&#10;QEhjXObwMvTTSluHX6yUYBwpPJxoE60nHC+vJsObNMUQx9hoPEYnwCTnr411/ruAmgQjpxbHEtli&#10;+5XzXeoxJTzmQFXFslIqOkEKYqEs2TMcovKxRgR/laU0aXI6ubpOI/CrWIA+fb9RjP/qy7vIQjyl&#10;seZz78Hy7abtCdlAcUCeLHQScoYvK8RdMeefmEXNYP+4B/4RD6kAi4HeoqQE++e9+5CPo8QoJQ1q&#10;MKfu945ZQYn6oXHIt8PxOIg2OuPrryN07GVkcxnRu3oByNAQN87waIZ8r46mtFC/4LrMw6sYYprj&#10;2zn1R3Phu83AdeNiPo9JKFPD/EqvDQ/QYSKBz+f2hVnTz9OjEh7gqFaWvRlrlxu+1DDfeZBVnHkg&#10;uGO15x0lHlXTr2PYoUs/Zp3/NGZ/AQAA//8DAFBLAwQUAAYACAAAACEA8iOUFt0AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhNpDYP4lSAChtWFMR6Grt2RGxHtpuGv2e6&#10;gt2M5ujOue12cSObdUxD8BLuVwKY9n1QgzcSPj9e7ipgKaNXOAavJfzoBNvu+qrFRoWzf9fzPhtG&#10;IT41KMHmPDWcp95qh2kVJu3pdgzRYaY1Gq4inincjbwQYsMdDp4+WJz0s9X99/7kJOyeTG36CqPd&#10;VWoY5uXr+GZepby9WR4fgGW95D8YLvqkDh05HcLJq8RGCWtRlITSUFOnCyDKYg3sIKEuN8C7lv+v&#10;0P0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAovZN9DYCAAB8BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8iOUFt0AAAAKAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7B468541" w14:textId="69FEDB4E" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F">
+                    <w:p w14:paraId="7B468541" w14:textId="69FEDB4E" w:rsidR="00BF6D7F" w:rsidRPr="006C56E1" w:rsidRDefault="00BF6D7F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
                       <w:permStart w:id="1842041133" w:edGrp="everyone"/>
-                      <w:r>
+                      <w:r w:rsidRPr="006C56E1">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
                       <w:permEnd w:id="1842041133"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="58F4C8E7" wp14:editId="1FBDE438">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>35560</wp:posOffset>
                 </wp:positionH>
@@ -2530,2128 +2483,2159 @@
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2574000" cy="244800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2F533F76" w14:textId="3832F35A" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F">
-                            <w:r w:rsidRPr="000E5C00">
+                          <w:p w14:paraId="2F533F76" w14:textId="3832F35A" w:rsidR="00BF6D7F" w:rsidRPr="006C56E1" w:rsidRDefault="00BF6D7F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006C56E1">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Support Health Attestation No.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="58F4C8E7" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:2.8pt;margin-top:29.5pt;width:202.7pt;height:19.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcD1C3LQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztpsh9WnFWaVapK&#10;0e5K2WrPBEOMhBkKJHb66zvgfHXbU9ULnmGGx8ybh6cPXaPJXjivwJR0OMgpEYZDpcy2pN9fl5/u&#10;KPGBmYppMKKkB+Hpw+zjh2lrCzGCGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;Nzob5flN1oKrrAMuvMfdxz5IZwlfSsHDs5ReBKJLirWFtLq0buKazaas2Dpma8WPZbB/qKJhyuCl&#10;Z6hHFhjZOfUHVKO4Aw8yDDg0GUipuEg9YDfD/F0365pZkXpBcrw90+T/Hyx/2q/tiyOh+wIdDjAS&#10;0lpfeNyM/XTSNfGLlRKMI4WHM22iC4Tj5mhyO85zDHGMjcbjO7QRJructs6HrwIaEo2SOhxLYovt&#10;Vz70qaeUeJkHraql0jo5UQpioR3ZMxyiDqlGBP8tSxvSlvTm8yRPwAbi8R5ZG6zl0lO0QrfpiKqu&#10;+t1AdUAaHPQK8ZYvFda6Yj68MIeSwPZQ5uEZF6kB74KjRUkN7uff9mM+TgqjlLQosZL6HzvmBCX6&#10;m8EZ3g/H46jJ5IwntyN03HVkcx0xu2YBSMAQH5TlyYz5QZ9M6aB5w9cwj7diiBmOd5c0nMxF6IWP&#10;r4mL+TwloQotCyuztjxCR8LjJF67N+bscVwBB/0EJzGy4t3U+tx40sB8F0CqNNLIc8/qkX5UcBLF&#10;8bXFJ3Ltp6zLP2H2CwAA//8DAFBLAwQUAAYACAAAACEAyswbDeAAAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS0/DMBCE70j9D9ZW4oKoE0pTGuJUCPGQeqPhIW5uvCQR8TqK3ST8e5YTPe2uZjT7&#10;TbadbCsG7H3jSEG8iEAglc40VCl4LR4vb0D4oMno1hEq+EEP23x2lunUuJFecNiHSnAI+VQrqEPo&#10;Uil9WaPVfuE6JNa+XG914LOvpOn1yOG2lVdRlEirG+IPte7wvsbye3+0Cj4vqo+dn57exuVq2T08&#10;D8X63RRKnc+nu1sQAafwb4Y/fEaHnJkO7kjGi1bBKmEjjw03Yvk6jnk5KNisE5B5Jk/5818AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnA9Qty0CAABbBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyswbDeAAAAAHAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2F533F76" w14:textId="3832F35A" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F">
-                      <w:r w:rsidRPr="000E5C00">
+                    <w:p w14:paraId="2F533F76" w14:textId="3832F35A" w:rsidR="00BF6D7F" w:rsidRPr="006C56E1" w:rsidRDefault="00BF6D7F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006C56E1">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:color w:val="000000"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Support Health Attestation No.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52998103" w14:textId="77777777" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF6D7F" w:rsidRPr="000E5C00" w14:paraId="21E6AE81" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="1073"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
           <w:permStart w:id="928519276" w:edGrp="everyone"/>
-          <w:p w14:paraId="0BF480D7" w14:textId="77777777" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
+          <w:p w14:paraId="0BF480D7" w14:textId="77777777" w:rsidR="00BF6D7F" w:rsidRPr="006C56E1" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*or "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text28"/>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">*or </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(b) the carcases, half carcases or half carcases cut into no more than three wholesale cuts, and quarters contain no specified risk material as defined in point 1(a) of Annex V to Regulation (EC) No 999/2001 other than the vertebral column, including"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text19"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(b) the carcases, half carcases or half carcases cut into no more than three wholesale cuts, and quarters contain no specified risk material as defined in point 1(a) of Annex V to Regulation (EC) No 999/2001 other than the vertebral column, including</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val=" dorsal root ganglia, and the carcases or wholesale cuts of carcases of animals aged over 30 months and containing vertebral column are identified by a clearly visible red stripe on the label referred to in Article 13 or 15 of Regulation (EC) No 1760/2000"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text20"/>
-            <w:r w:rsidRPr="000E5C00">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dorsal root ganglia, and the carcases or wholesale cuts of carcases of animals aged over 30 months and containing vertebral column are identified by a clearly visible red stripe on the label referred to in Article 13 or 15 of Regulation (EC) No 1760/2000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+          <w:p w14:paraId="3958E219" w14:textId="3DFF6D61" w:rsidR="00BF6D7F" w:rsidRPr="006C56E1" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...43 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*delete as applicable"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*delete as applicable</w:t>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="928519276"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="00BA1A2B" w14:paraId="02BDC098" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23C975ED" w14:textId="77777777" w:rsidR="00BA1A2B" w:rsidRPr="00BA1A2B" w:rsidRDefault="00BA1A2B" w:rsidP="00BA1A2B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1F06" w:rsidRPr="000E5C00" w14:paraId="31A609D5" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="123BA344" w14:textId="38733630" w:rsidR="000C1F06" w:rsidRPr="000E5C00" w:rsidRDefault="000C1F06" w:rsidP="000E5C00">
+          <w:p w14:paraId="123BA344" w14:textId="38733630" w:rsidR="000C1F06" w:rsidRPr="006C56E1" w:rsidRDefault="000C1F06" w:rsidP="000E5C00">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="80"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">II.2.1 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64A88FEB" w14:textId="35CAEFCD" w:rsidR="00354B7E" w:rsidRPr="000E5C00" w:rsidRDefault="000C1F06" w:rsidP="002276E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Has been obtained in the zone with code: GB-0</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidR="0020473A" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="0020473A" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="00BA1A2B" w14:paraId="02234B2D" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A2A4199" w14:textId="77777777" w:rsidR="00BA1A2B" w:rsidRPr="00BA1A2B" w:rsidRDefault="00BA1A2B" w:rsidP="00BA1A2B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w14:paraId="7F897770" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B2F3D5" w14:textId="2CFA1470" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="000E5C00">
+          <w:p w14:paraId="51B2F3D5" w14:textId="2CFA1470" w:rsidR="009D5D1A" w:rsidRPr="006C56E1" w:rsidRDefault="009D5D1A" w:rsidP="000E5C00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II.2.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59410792" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="00860B2C">
+          <w:p w14:paraId="59410792" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="006C56E1" w:rsidRDefault="009D5D1A" w:rsidP="00860B2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Has been obtained from animals that:</w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="1378248812" w:edGrp="everyone"/>
-          <w:p w14:paraId="0F54AF64" w14:textId="7CC8EB74" w:rsidR="005A2868" w:rsidRPr="000E5C00" w:rsidRDefault="001F086A" w:rsidP="00DA29CA">
+          <w:p w14:paraId="0F54AF64" w14:textId="7CC8EB74" w:rsidR="005A2868" w:rsidRPr="006C56E1" w:rsidRDefault="001F086A" w:rsidP="00DA29CA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*either "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text24"/>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">*either </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
-            <w:r w:rsidR="00F841D1" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00F841D1" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="have remained in the territory described under point II.2.1 since birth, or for at least three months before slaughter."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Text17"/>
-            <w:r w:rsidR="00F841D1" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00F841D1" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F841D1" w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00F841D1" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F841D1" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F841D1" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00F841D1" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>have remained in the territory described under point II.2.1 since birth, or for at least three months before slaughter.</w:t>
             </w:r>
-            <w:r w:rsidR="00F841D1" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00F841D1" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
-          <w:p w14:paraId="57E0D244" w14:textId="77ACC04A" w:rsidR="005A2868" w:rsidRPr="000E5C00" w:rsidRDefault="001F086A" w:rsidP="00DA29CA">
+          <w:p w14:paraId="57E0D244" w14:textId="77ACC04A" w:rsidR="005A2868" w:rsidRPr="006C56E1" w:rsidRDefault="001F086A" w:rsidP="00DA29CA">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*or "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text25"/>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">*or </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="have been introduced on …./.…/….….. (dd/mm/yyyy) into the territory described under point II.2.1 from the zone with code"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text15"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>have been introduced on …./.…/….….. (dd/mm/yyyy) into the territory described under point II.2.1 from the zone with code</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="3"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Text23"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="……… that at that date was authorised for the entry of fresh meat of bovine animals into the Union and where they have remained "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Text22"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">……… that at that date was authorised for the entry of fresh meat of bovine animals into the Union and where they have remained </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="since birth, or for at least 3 months before slaughter."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text16"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>since birth, or for at least 3 months before slaughter.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E97EF03" w14:textId="77777777" w:rsidR="00DA29CA" w:rsidRDefault="00F841D1" w:rsidP="0065632B">
+          <w:p w14:paraId="7E97EF03" w14:textId="77777777" w:rsidR="00DA29CA" w:rsidRPr="006C56E1" w:rsidRDefault="00F841D1" w:rsidP="0065632B">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*or"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Text26"/>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000E5C00">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*or</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val=" have been introduced on .…/…./ ….….. (dd/mm/yyyy) into the territory described under point II.2.1 from the EU Member State with ISO code………….."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Text14"/>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000E5C00">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> have been introduced on .…/…./ ….….. (dd/mm/yyyy) into the territory described under point II.2.1 from the EU Member State with ISO code…………..</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
-          <w:p w14:paraId="7C0FA713" w14:textId="25B949E4" w:rsidR="00517108" w:rsidRPr="000E5C00" w:rsidRDefault="00517108" w:rsidP="00625798">
+          <w:p w14:paraId="7C0FA713" w14:textId="25B949E4" w:rsidR="00517108" w:rsidRPr="006C56E1" w:rsidRDefault="00517108" w:rsidP="00625798">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*delete as applicable"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*delete as applicable</w:t>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1378248812"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="000E5C00" w14:paraId="04E11462" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02A4BC86" w14:textId="77777777" w:rsidR="00BA1A2B" w:rsidRPr="00BA1A2B" w:rsidDel="009D5D1A" w:rsidRDefault="00BA1A2B" w:rsidP="00BA1A2B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w14:paraId="4DED961C" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB3B866" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="000E5C00">
+          <w:p w14:paraId="1AB3B866" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="006C56E1" w:rsidRDefault="009D5D1A" w:rsidP="000E5C00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00" w:rsidDel="009D5D1A">
+            <w:r w:rsidRPr="006C56E1" w:rsidDel="009D5D1A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II.2.3.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B3FE980" w14:textId="5C9053D7" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="002276E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00" w:rsidDel="009D5D1A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1" w:rsidDel="009D5D1A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Has been obtained from animals coming from establishments which receive regular animal health visits from a veterinarian for the purpose of the detection of, and information on, signs indicative of the occurrence of diseases, including the relevant listed diseases referred to in Annex I to Delegated Regulation (EU) 2020/692 and emerging diseases; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="000E5C00" w14:paraId="50A0ED46" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731A3CF1" w14:textId="77777777" w:rsidR="00BA1A2B" w:rsidRPr="00BA1A2B" w:rsidRDefault="00BA1A2B" w:rsidP="00BA1A2B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w14:paraId="47118DED" w14:textId="77777777" w:rsidTr="00112C6F">
         <w:trPr>
           <w:trHeight w:val="631"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD505D0" w14:textId="20D15EC7" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="000E5C00">
+          <w:p w14:paraId="4DD505D0" w14:textId="20D15EC7" w:rsidR="009D5D1A" w:rsidRPr="006C56E1" w:rsidRDefault="009D5D1A" w:rsidP="000E5C00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">II.2.4 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="004CE278" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="00860B2C">
+          <w:p w14:paraId="004CE278" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="006C56E1" w:rsidRDefault="009D5D1A" w:rsidP="00860B2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Has been obtained from animals which:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="325D945D" w14:textId="32074935" w:rsidR="005A2868" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="00CD75FB">
+          <w:p w14:paraId="325D945D" w14:textId="32074935" w:rsidR="005A2868" w:rsidRPr="006C56E1" w:rsidRDefault="009D5D1A" w:rsidP="00CD75FB">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(a) have been dispatched from their establishment of origin to a slaughterhouse in means of transport: (i) constructed in such a way that the an</w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>imals cannot escape or fall out</w:t>
             </w:r>
-            <w:r w:rsidR="002276E5" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="002276E5" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(ii) in which visual inspection of the space whe</w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>re animals are kept is possible</w:t>
             </w:r>
-            <w:r w:rsidR="002276E5" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="002276E5" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(iii) from which the escape of animal excrements, litter or feed is prevented or minimised, and</w:t>
             </w:r>
-            <w:r w:rsidR="002276E5" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="002276E5" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(iv) which was cleaned and disinfected with a disinfectant authorised by the competent authority of </w:t>
             </w:r>
-            <w:r w:rsidR="00E42E8F" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E42E8F" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the third country or territory immediately </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>before the transportation of the animals without contact with other animals which did not comply with the conditions referred to in poi</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nt II.2.1., II.2.2. and II.2.3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20948725" w14:textId="65D135A3" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="00B37024">
+          <w:p w14:paraId="20948725" w14:textId="65D135A3" w:rsidR="009D5D1A" w:rsidRPr="006C56E1" w:rsidRDefault="009D5D1A" w:rsidP="00B37024">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(b) during the transport to the slaughterhouse the animals did not pass through a third country or territory or zone thereof which is not listed for the entry into the Union of fresh meat of bovine animals and they have not come into contact with animals of a lower health </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>status;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0DBA81C8" w14:textId="27ED33ED" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="002276E5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00F50B74" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="00F50B74" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>) had no contact with animals of a lower health status during their slaughter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="00BA1A2B" w14:paraId="4D9321AE" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BB1C303" w14:textId="77777777" w:rsidR="00BA1A2B" w:rsidRPr="00BA1A2B" w:rsidRDefault="00BA1A2B" w:rsidP="00BA1A2B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w14:paraId="603B4F3C" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29103E4E" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="00CD5B4C">
+          <w:p w14:paraId="29103E4E" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="006C56E1" w:rsidRDefault="009D5D1A" w:rsidP="00CD5B4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II.2.6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F32F6B2" w14:textId="2368ED57" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="002A63F8" w:rsidP="00860B2C">
+          <w:p w14:paraId="6F32F6B2" w14:textId="2368ED57" w:rsidR="009D5D1A" w:rsidRPr="006C56E1" w:rsidRDefault="002A63F8" w:rsidP="00860B2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidR="009D5D1A" w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="009D5D1A" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>as been strictly segregated from fresh meat not complying with the animal health requirements for the entry into the Union of fresh meat of bovine animals throughout the operations of slaughter, cutting and until:</w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="1576421409" w:edGrp="everyone"/>
-          <w:p w14:paraId="112F0BFE" w14:textId="5C5464A3" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="00F841D1" w:rsidP="00860B2C">
+          <w:p w14:paraId="112F0BFE" w14:textId="5C5464A3" w:rsidR="009D5D1A" w:rsidRPr="006C56E1" w:rsidRDefault="00F841D1" w:rsidP="00860B2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*either "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Text29"/>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">*either </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="it was packaged for further storage."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Text12"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>it was packaged for further storage.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
-          <w:p w14:paraId="64C33ED2" w14:textId="77777777" w:rsidR="00CD5B4C" w:rsidRDefault="00F841D1" w:rsidP="00CD5B4C">
+          <w:p w14:paraId="64C33ED2" w14:textId="77777777" w:rsidR="00CD5B4C" w:rsidRPr="006C56E1" w:rsidRDefault="00F841D1" w:rsidP="00CD5B4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*or "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="Text30"/>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">*or </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="its loading, as unpackaged fresh meat, to the means of transport for dispatch from the place of origin in 2(a) in this Support Health Attestation."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Text13"/>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>its loading, as unpackaged fresh meat, to the means of transport for dispatch from the place of origin in 2(a) in this Support Health Attestation.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
-            <w:r w:rsidR="00CD5B4C">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00CD5B4C" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                            </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47569913" w14:textId="314DDBBA" w:rsidR="002276E5" w:rsidRPr="000E5C00" w:rsidRDefault="00CD5B4C" w:rsidP="00CD5B4C">
+          <w:p w14:paraId="47569913" w14:textId="314DDBBA" w:rsidR="002276E5" w:rsidRPr="006C56E1" w:rsidRDefault="00CD5B4C" w:rsidP="00CD5B4C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*delete as applicable"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Text21"/>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*delete as applicable</w:t>
             </w:r>
-            <w:r w:rsidRPr="00332F43">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
             <w:permEnd w:id="1576421409"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="367C45D4" w14:textId="588FA9B6" w:rsidR="00FF51CB" w:rsidRDefault="00FF51CB" w:rsidP="00CD5B4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0899304A" w14:textId="77777777" w:rsidR="00FF51CB" w:rsidRPr="00FF51CB" w:rsidRDefault="00FF51CB" w:rsidP="00FF51CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FF51CB" w:rsidRPr="00FF51CB" w:rsidSect="00625798">
-          <w:footerReference w:type="default" r:id="rId14"/>
-          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="646"/>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10801"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w14:paraId="789A841E" w14:textId="77777777" w:rsidTr="00E34472">
         <w:trPr>
           <w:trHeight w:val="1276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="238785FA" w14:textId="17A52B56" w:rsidR="009D5D1A" w:rsidRPr="000E5C00" w:rsidRDefault="00DA29CA" w:rsidP="00FF51CB">
+          <w:p w14:paraId="238785FA" w14:textId="17A52B56" w:rsidR="009D5D1A" w:rsidRPr="006C56E1" w:rsidRDefault="00DA29CA" w:rsidP="00FF51CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>II.3. Animal W</w:t>
             </w:r>
-            <w:r w:rsidR="009D5D1A" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="009D5D1A" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">elfare </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="009D5D1A" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="009D5D1A" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ttestation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E5B88C3" w14:textId="42AE26B6" w:rsidR="00332F43" w:rsidRPr="000E5C00" w:rsidRDefault="009D5D1A" w:rsidP="00FF51CB">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The fresh meat described in Part I of this certificate derives from animals which have been treated in the slaughterhouse in accordance with the requirements of the Union legislation on the protection of animals at the time of killing or at least equivalent requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74499D67" w14:textId="486CF2AE" w:rsidR="00F52FA9" w:rsidRDefault="00BF6D7F" w:rsidP="00860B2C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="16A6E357" wp14:editId="01F91AA8">
@@ -4668,85 +4652,105 @@
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3618000" cy="244800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="04DB4CB4" w14:textId="65E3CFCD" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
+                          <w:p w14:paraId="04DB4CB4" w14:textId="65E3CFCD" w:rsidR="00BF6D7F" w:rsidRPr="006C56E1" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:permStart w:id="1906920575" w:edGrp="everyone"/>
-                            <w:r>
+                            <w:r w:rsidRPr="006C56E1">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                             <w:permEnd w:id="1906920575"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="16A6E357" id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:254.25pt;margin-top:31.1pt;width:284.9pt;height:19.3pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzBHHMQQIAAJQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykadYZcYosRYYB&#10;RVsgHXpWZCkWJouapMTOfv0oOV9tdxqWg0KK1CP5SHp62zWa7ITzCkxJh4OcEmE4VMpsSvrjefnp&#10;hhIfmKmYBiNKuhee3s4+fpi2thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYNEpwDQuouk1WOdYi&#10;eqOzUZ5PshZcZR1w4T3e3vVGOkv4UgoeHqX0IhBdUswtpNOlcx3PbDZlxcYxWyt+SIP9QxYNUwaD&#10;nqDuWGBk69Q7qEZxBx5kGHBoMpBScZFqwGqG+ZtqVjWzItWC5Hh7osn/P1j+sFvZJ0dC9xU6bGAk&#10;pLW+8HgZ6+mka+I/ZkrQjhTuT7SJLhCOl1eT4U2eo4mjbTQeoxJhsvNr63z4JqAhUSipw7Ykttju&#10;3ofe9egSg3nQqloqrZOy9wvtyI5hB7HxFbSUaOYDXpZ0mX6HaK+eaUPakk6urvMU6ZUtxjphrjXj&#10;P98jYPbaYBFnMqIUunVHVIVlHolaQ7VH/hz0o+UtXyqEv8cMn5jDWUJecD/CIx5SA+YEB4mSGtzv&#10;v91Hf2wxWilpcTZL6n9tmRNY+HeDzf8yHI/jMCdlfP15hIq7tKwvLWbbLADJG+ImWp7E6B/0UZQO&#10;mhdco3mMiiZmOMYuaTiKi9BvDK4hF/N5csLxtSzcm5XlETp2KtL63L0wZw99DjghD3CcYla8aXfv&#10;G18amG8DSJVmIfLcs3qgH0c/TdNhTeNuXerJ6/wxmf0BAAD//wMAUEsDBBQABgAIAAAAIQASVRRY&#10;3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLKFoI5SmE0LiiBAdB7hl&#10;iWkDjVM1WVf29KQnuNnyp9/fX21n37MJx+gCKbheCWBIJlhHrYK33dOVBBaTJqv7QKjgByNs6/Oz&#10;Spc2HOkVpya1LIdQLLWCLqWh5DyaDr2OqzAg5dtnGL1OeR1bbkd9zOG+54UQG+61o/yh0wM+dmi+&#10;m4NXYOk9kPlwzydHjXF3pxf5ZSalLi/mh3tgCef0B8Oin9Whzk77cCAbWa9gLeQ6owo2RQFsAcSt&#10;vAG2XyYhgdcV/9+h/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzBHHMQQIAAJQEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQASVRRY3QAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAJsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="04DB4CB4" w14:textId="65E3CFCD" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
+                    <w:p w14:paraId="04DB4CB4" w14:textId="65E3CFCD" w:rsidR="00BF6D7F" w:rsidRPr="006C56E1" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
                       <w:permStart w:id="1906920575" w:edGrp="everyone"/>
-                      <w:r>
+                      <w:r w:rsidRPr="006C56E1">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
                       <w:permEnd w:id="1906920575"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C8361BC" wp14:editId="4E1E7847">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>46355</wp:posOffset>
                 </wp:positionH>
@@ -4757,93 +4761,105 @@
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2574000" cy="244800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3F46FF6E" w14:textId="77777777" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
-                            <w:r w:rsidRPr="000E5C00">
+                          <w:p w14:paraId="3F46FF6E" w14:textId="77777777" w:rsidR="00BF6D7F" w:rsidRPr="006C56E1" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006C56E1">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Support Health Attestation No.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="7C8361BC" id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:3.65pt;margin-top:30.15pt;width:202.7pt;height:19.3pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF4kwkOQIAAGwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykTtsZcYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0o2Xms22lYDgopUnx8H+nZQ9cochDW1aALOh6llAjNoaz1rqDfX1ef&#10;7ilxnumSKdCioEfh6MP844dZa3IxgQpUKSzBINrlrSlo5b3Jk8TxSjTMjcAIjUYJtmEeVbtLSsta&#10;jN6oZJKmt0kLtjQWuHAObx97I53H+FIK7p+ldMITVVCszcfTxnMbzmQ+Y/nOMlPVfCiD/UMVDas1&#10;Jj2HemSekb2t/wjV1NyCA+lHHJoEpKy5iD1gN+P0XTebihkRe0FwnDnD5P5fWP502JgXS3z3BTok&#10;MADSGpc7vAz9dNI24R8rJWhHCI9n2ETnCcfLyfQuS1M0cbRNsuweZQyTXF4b6/xXAQ0JQkEt0hLR&#10;Yoe1873rySUkc6DqclUrFZWjWypLDgwZROJLaClRzHm8LOgq/oZsvz1TmrQFvb2ZpjGThhCvT6U0&#10;FndpMki+23akLgt6cwJgC+URcbHQj4wzfFVj8WvM/MIszgj2i3Pvn/GQCjAXDBIlFdiff7sP/kgd&#10;WilpceYK6n7smRXY0DeNpH4eZ1kY0qhk07sJKvbasr226H2zBARljBtmeBSDv1cnUVpo3nA9FiEr&#10;mpjmmLug/iQufb8JuF5cLBbRCcfSML/WG8ND6MBAoOa1e2PWDPx5ZP4JTtPJ8nc09r7hpYbF3oOs&#10;I8cB5x7VAX4c6Tglw/qFnbnWo9flIzH/BQAA//8DAFBLAwQUAAYACAAAACEA6A38Bt8AAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyOT0vDQBTE74LfYXmCN7tplf6J2RQRRQuGahS8brPPJJp9G3a3&#10;Teyn93nS0zDMMPPL1qPtxAF9aB0pmE4SEEiVMy3VCt5e7y+WIELUZHTnCBV8Y4B1fnqS6dS4gV7w&#10;UMZa8AiFVCtoYuxTKUPVoNVh4nokzj6ctzqy9bU0Xg88bjs5S5K5tLolfmh0j7cNVl/l3ip4H8oH&#10;v91sPp/7x+K4PZbFE94VSp2fjTfXICKO8a8Mv/iMDjkz7dyeTBCdgsUlFxXME1aOr6azBYidgtVy&#10;BTLP5H/+/AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF4kwkOQIAAGwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDoDfwG3wAAAAcBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3F46FF6E" w14:textId="77777777" w:rsidR="00BF6D7F" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
-                      <w:r w:rsidRPr="000E5C00">
+                    <w:p w14:paraId="3F46FF6E" w14:textId="77777777" w:rsidR="00BF6D7F" w:rsidRPr="006C56E1" w:rsidRDefault="00BF6D7F" w:rsidP="00BF6D7F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006C56E1">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:color w:val="000000"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Support Health Attestation No.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9CF943" w14:textId="77777777" w:rsidR="00FF51CB" w:rsidRDefault="00FF51CB" w:rsidP="00CD75FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4896,403 +4912,384 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="2076074373" w:edGrp="everyone"/>
       <w:tr w:rsidR="00CD75FB" w14:paraId="22EC41ED" w14:textId="77777777" w:rsidTr="00E72289">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73E7E940" w14:textId="77777777" w:rsidR="00CD75FB" w:rsidRDefault="00CD75FB" w:rsidP="00CD75FB">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Text34"/>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
             <w:permEnd w:id="2076074373"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A9F718D" w14:textId="77777777" w:rsidR="00CD75FB" w:rsidRPr="00FF51CB" w:rsidRDefault="00CD75FB" w:rsidP="00860B2C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="21"/>
-[...9 lines deleted...]
-          <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="6973"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="56C4B845" w14:textId="77777777" w:rsidTr="00112C6F">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="104589D0" w14:textId="3B4A35A7" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="00973694" w:rsidP="000E5C00">
+          <w:p w14:paraId="104589D0" w14:textId="3B4A35A7" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="00973694" w:rsidP="000E5C00">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
+            <w:r w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidR="007A414D" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="007A414D" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="4EE6D68B" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53DE0263" w14:textId="11422E8E" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
+          <w:p w14:paraId="53DE0263" w14:textId="53C7E2DF" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Name in BLOCK LETTERS </w:t>
+            <w:r w:rsidRPr="006C56E1">
+              <w:t xml:space="preserve">Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="070E6935" w14:textId="16C2F0E9" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
+          <w:p w14:paraId="070E6935" w14:textId="16C2F0E9" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="417691422" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="Text6"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
             <w:permEnd w:id="417691422"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="5C73AF5C" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4921866A" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00BA1A2B" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
@@ -5319,194 +5316,186 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="6B63D6EC" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08C1667F" w14:textId="7CC263A7" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
+          <w:p w14:paraId="08C1667F" w14:textId="7CC263A7" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="006C56E1">
               <w:t xml:space="preserve">Signature of Registered Veterinarian </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E85BAFF" w14:textId="4FA0CF9E" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
+          <w:p w14:paraId="7E85BAFF" w14:textId="4FA0CF9E" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1771187628" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="Text7"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
             <w:permEnd w:id="1771187628"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="3DA685F1" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D69BCA6" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00BA1A2B" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
@@ -5532,194 +5521,186 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="5B914FC1" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70391989" w14:textId="4B34CE41" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
+          <w:p w14:paraId="70391989" w14:textId="4B34CE41" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="006C56E1">
               <w:t xml:space="preserve">RCVS Registration No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59959C12" w14:textId="6749CA58" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
+          <w:p w14:paraId="59959C12" w14:textId="6749CA58" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1878087801" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="28" w:name="Text8"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
             <w:permEnd w:id="1878087801"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="30E7B80A" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="393ADCAA" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00BA1A2B" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
@@ -5745,194 +5726,186 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="1D03DCD6" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70AD8A8F" w14:textId="3184779B" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
+          <w:p w14:paraId="70AD8A8F" w14:textId="3184779B" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="006C56E1">
               <w:t xml:space="preserve">Telephone No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA97BEC" w14:textId="14E48C08" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
+          <w:p w14:paraId="4CA97BEC" w14:textId="14E48C08" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="2099393502" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="29" w:name="Text9"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
             <w:permEnd w:id="2099393502"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="2819DA64" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16913FC3" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
@@ -5957,262 +5930,246 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="35CBDA1D" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46BAEC92" w14:textId="77777777" w:rsidR="00973694" w:rsidRPr="000E5C00" w:rsidRDefault="00973694" w:rsidP="002A63F8">
+          <w:p w14:paraId="46BAEC92" w14:textId="77777777" w:rsidR="00973694" w:rsidRPr="006C56E1" w:rsidRDefault="00973694" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="006C56E1">
               <w:t xml:space="preserve">Establishment stamp and/or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="383BB7E3" w14:textId="1EC8D790" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="00973694" w:rsidP="002A63F8">
+          <w:p w14:paraId="383BB7E3" w14:textId="1EC8D790" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="00973694" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="006C56E1">
               <w:t>Veterinary stamp/Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10DFF6AA" w14:textId="77777777" w:rsidR="007A414D" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
+          <w:p w14:paraId="10DFF6AA" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="773670003" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="30" w:name="Text10"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
             <w:permEnd w:id="773670003"/>
           </w:p>
-          <w:p w14:paraId="444F1786" w14:textId="77777777" w:rsidR="004D3A8E" w:rsidRDefault="004D3A8E" w:rsidP="002A63F8">
+          <w:p w14:paraId="444F1786" w14:textId="77777777" w:rsidR="004D3A8E" w:rsidRPr="006C56E1" w:rsidRDefault="004D3A8E" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05AAE595" w14:textId="77777777" w:rsidR="004D3A8E" w:rsidRDefault="004D3A8E" w:rsidP="002A63F8">
+          <w:p w14:paraId="05AAE595" w14:textId="77777777" w:rsidR="004D3A8E" w:rsidRPr="006C56E1" w:rsidRDefault="004D3A8E" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="237CA01A" w14:textId="77777777" w:rsidR="004D3A8E" w:rsidRDefault="004D3A8E" w:rsidP="002A63F8">
+          <w:p w14:paraId="237CA01A" w14:textId="77777777" w:rsidR="004D3A8E" w:rsidRPr="006C56E1" w:rsidRDefault="004D3A8E" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A27D4B6" w14:textId="77777777" w:rsidR="004D3A8E" w:rsidRDefault="004D3A8E" w:rsidP="002A63F8">
+          <w:p w14:paraId="2A27D4B6" w14:textId="77777777" w:rsidR="004D3A8E" w:rsidRPr="006C56E1" w:rsidRDefault="004D3A8E" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="660A5781" w14:textId="7F16D64A" w:rsidR="004D3A8E" w:rsidRPr="000E5C00" w:rsidRDefault="004D3A8E" w:rsidP="002A63F8">
+          <w:p w14:paraId="660A5781" w14:textId="7F16D64A" w:rsidR="004D3A8E" w:rsidRPr="006C56E1" w:rsidRDefault="004D3A8E" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="5B671FD3" w14:textId="77777777" w:rsidTr="00B37024">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="159753F2" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00BA1A2B" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="8"/>
@@ -6235,671 +6192,909 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="000E5C00" w14:paraId="1A616886" w14:textId="77777777" w:rsidTr="00BA1A2B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="687B53BD" w14:textId="328D0197" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
+          <w:p w14:paraId="687B53BD" w14:textId="328D0197" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5C00">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="006C56E1">
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E486541" w14:textId="157BE264" w:rsidR="007A414D" w:rsidRPr="000E5C00" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
+          <w:p w14:paraId="5E486541" w14:textId="157BE264" w:rsidR="007A414D" w:rsidRPr="006C56E1" w:rsidRDefault="00B37024" w:rsidP="002A63F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1736005993" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="31" w:name="Text11"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="000E5C00">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="006C56E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
             <w:permEnd w:id="1736005993"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10689093" w14:textId="77777777" w:rsidR="00FF51CB" w:rsidRDefault="00FF51CB" w:rsidP="00112C6F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="511DE005" w14:textId="77777777" w:rsidR="006C56E1" w:rsidRDefault="006C56E1" w:rsidP="00112C6F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56394A51" w14:textId="77777777" w:rsidR="006C56E1" w:rsidRDefault="006C56E1" w:rsidP="00112C6F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4409C2EE" w14:textId="77777777" w:rsidR="00FF51CB" w:rsidRDefault="00FF51CB" w:rsidP="00112C6F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68CF8CEA" w14:textId="53FB43A4" w:rsidR="00584C57" w:rsidRPr="000E5C00" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="68CF8CEA" w14:textId="53FB43A4" w:rsidR="00584C57" w:rsidRPr="006C56E1" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E5C00">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance for completion of Slaughterhouse Support Health Attestations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53631354" w14:textId="6ADB0BE3" w:rsidR="00584C57" w:rsidRPr="00112C6F" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="53631354" w14:textId="6ADB0BE3" w:rsidR="00584C57" w:rsidRPr="006C56E1" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For the meat in scope of this template, where SHAs are issue</w:t>
       </w:r>
-      <w:r w:rsidR="004D3A8E">
+      <w:r w:rsidR="004D3A8E" w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at an abattoir: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3812D800" w14:textId="77777777" w:rsidR="00517108" w:rsidRPr="00112C6F" w:rsidRDefault="00517108" w:rsidP="00517108">
+    <w:p w14:paraId="3812D800" w14:textId="77777777" w:rsidR="00517108" w:rsidRPr="006C56E1" w:rsidRDefault="00517108" w:rsidP="00517108">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In England and Wales: the equivalent template issued by APHA must be used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE95E2D" w14:textId="64B4031B" w:rsidR="00584C57" w:rsidRPr="00112C6F" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="1AE95E2D" w14:textId="64B4031B" w:rsidR="00584C57" w:rsidRPr="006C56E1" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In Scotland: this version issued by Food Standards Scotland must be used (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00517108">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00517108" w:rsidRPr="006C56E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>action notes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004F2789" w:rsidRPr="00112C6F">
+      <w:r w:rsidR="004F2789" w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191C8AD5" w14:textId="6DDF15C6" w:rsidR="00584C57" w:rsidRPr="00112C6F" w:rsidRDefault="00584C57" w:rsidP="00CD75FB">
+    <w:p w14:paraId="191C8AD5" w14:textId="6DDF15C6" w:rsidR="00584C57" w:rsidRPr="006C56E1" w:rsidRDefault="00584C57" w:rsidP="00CD75FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For guidance on completing this SHA please refer to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7706CB91" w14:textId="001B5C09" w:rsidR="00584C57" w:rsidRPr="00112C6F" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="7706CB91" w14:textId="001B5C09" w:rsidR="00584C57" w:rsidRPr="006C56E1" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance produced by Food Standard Scotland and/or your employer</w:t>
       </w:r>
-      <w:r w:rsidR="004F2789" w:rsidRPr="00112C6F">
+      <w:r w:rsidR="004F2789" w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218A6192" w14:textId="77777777" w:rsidR="002A63F8" w:rsidRPr="00112C6F" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="218A6192" w14:textId="77777777" w:rsidR="002A63F8" w:rsidRPr="006C56E1" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The specimen certificate and notes for guidance for the relevant Export Health Certificate available on APHA Form Finder </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00112C6F">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="006C56E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.gov.uk/export-health-certificates</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004F2789" w:rsidRPr="00112C6F">
+      <w:r w:rsidR="004F2789" w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3DCE44" w14:textId="55181F76" w:rsidR="00584C57" w:rsidRPr="00214098" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="0A3DCE44" w14:textId="7127A90B" w:rsidR="00584C57" w:rsidRPr="006C56E1" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Principles from the generic support Health Attestation general guidance (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00112C6F">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="006C56E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ET199</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) available on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="000E5C00" w:rsidRPr="00112C6F">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00186A85" w:rsidRPr="006C56E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>APHA Vet Gateway</w:t>
+          <w:t>The Improve International website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidR="00186A85" w:rsidRPr="006C56E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197BC770" w14:textId="3C9ED7CC" w:rsidR="004D3A8E" w:rsidRPr="00214098" w:rsidRDefault="004D3A8E" w:rsidP="00214098"/>
     <w:p w14:paraId="34C98B38" w14:textId="32EEC294" w:rsidR="004D3A8E" w:rsidRPr="00214098" w:rsidRDefault="004D3A8E" w:rsidP="00214098"/>
     <w:p w14:paraId="0CAB7C70" w14:textId="29D191E8" w:rsidR="004D3A8E" w:rsidRPr="00214098" w:rsidRDefault="004D3A8E" w:rsidP="00214098"/>
     <w:p w14:paraId="67D7341D" w14:textId="45F73DA3" w:rsidR="004D3A8E" w:rsidRPr="00214098" w:rsidRDefault="004D3A8E" w:rsidP="00214098"/>
     <w:p w14:paraId="39046EC8" w14:textId="7A1ABCF4" w:rsidR="004D3A8E" w:rsidRDefault="004D3A8E" w:rsidP="004D3A8E">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ECFD5B9" w14:textId="3647086D" w:rsidR="004D3A8E" w:rsidRPr="00214098" w:rsidRDefault="004D3A8E" w:rsidP="00214098">
+    <w:p w14:paraId="6ECFD5B9" w14:textId="3647086D" w:rsidR="004D3A8E" w:rsidRDefault="004D3A8E" w:rsidP="00214098">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3450"/>
         </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004D3A8E" w:rsidRPr="00214098" w:rsidSect="00FF51CB">
+    <w:p w14:paraId="574C5848" w14:textId="77777777" w:rsidR="005116EB" w:rsidRPr="005116EB" w:rsidRDefault="005116EB" w:rsidP="005116EB"/>
+    <w:p w14:paraId="05267457" w14:textId="77777777" w:rsidR="005116EB" w:rsidRPr="005116EB" w:rsidRDefault="005116EB" w:rsidP="005116EB"/>
+    <w:p w14:paraId="3D86B43F" w14:textId="77777777" w:rsidR="005116EB" w:rsidRPr="005116EB" w:rsidRDefault="005116EB" w:rsidP="005116EB"/>
+    <w:p w14:paraId="4C24A6ED" w14:textId="77777777" w:rsidR="005116EB" w:rsidRPr="005116EB" w:rsidRDefault="005116EB" w:rsidP="005116EB"/>
+    <w:p w14:paraId="5CAB136D" w14:textId="77777777" w:rsidR="005116EB" w:rsidRPr="005116EB" w:rsidRDefault="005116EB" w:rsidP="005116EB"/>
+    <w:p w14:paraId="06219754" w14:textId="77777777" w:rsidR="005116EB" w:rsidRDefault="005116EB" w:rsidP="005116EB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD0AD68" w14:textId="32996B17" w:rsidR="005116EB" w:rsidRPr="005116EB" w:rsidRDefault="005116EB" w:rsidP="005116EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4480"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="005116EB" w:rsidRPr="005116EB" w:rsidSect="00FF51CB">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48E0B9F8" w14:textId="77777777" w:rsidR="00021144" w:rsidRDefault="00021144" w:rsidP="006867DA">
+    <w:p w14:paraId="28B85CF0" w14:textId="77777777" w:rsidR="003C07E8" w:rsidRDefault="003C07E8" w:rsidP="006867DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="103E8139" w14:textId="77777777" w:rsidR="00021144" w:rsidRDefault="00021144" w:rsidP="006867DA">
+    <w:p w14:paraId="7131A198" w14:textId="77777777" w:rsidR="003C07E8" w:rsidRDefault="003C07E8" w:rsidP="006867DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="41A28577" w14:textId="77777777" w:rsidR="00021144" w:rsidRDefault="00021144">
+    <w:p w14:paraId="68EAFB72" w14:textId="77777777" w:rsidR="003C07E8" w:rsidRDefault="003C07E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47F02870" w14:textId="42576DAF" w:rsidR="000A6B24" w:rsidRPr="000A6B24" w:rsidRDefault="00E77BE3" w:rsidP="00112C6F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04097ADB" w14:textId="77777777" w:rsidR="00B51968" w:rsidRDefault="00B51968">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47F02870" w14:textId="02DD6FD6" w:rsidR="000A6B24" w:rsidRPr="000A6B24" w:rsidRDefault="006C56E1" w:rsidP="00112C6F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:t>ET218</w:t>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ET218         </w:t>
     </w:r>
-    <w:r w:rsidR="00CC61CE">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> (Rev. </w:t>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>LIT</w:t>
     </w:r>
-    <w:r w:rsidR="00552113">
-[...3 lines deleted...]
-      <w:t>1</w:t>
+    <w:r w:rsidR="00B51968" w:rsidRPr="00B51968">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00BF6D7F">
-[...3 lines deleted...]
-      <w:t>2/22</w:t>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccReference"/>
+        <w:tag w:val="ccReference"/>
+        <w:id w:val="904955563"/>
+        <w:placeholder>
+          <w:docPart w:val="0F8D78A4F876470093449CCB7FCC4259"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{33AF21F0-5324-45D9-8371-B02C7255AB3D}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00B51968">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>72297</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t> </w:t>
     </w:r>
-    <w:r w:rsidR="00CC61CE">
-[...3 lines deleted...]
-      <w:t>)</w:t>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:rStyle w:val="contentcontrolboundarysink"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>​</w:t>
     </w:r>
-    <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
-[...3 lines deleted...]
-      <w:tab/>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>OFFICIAL</w:t>
     </w:r>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:rStyle w:val="contentcontrolboundarysink"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>​</w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>      Version</w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968" w:rsidRPr="00B51968">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccVersion"/>
+        <w:tag w:val="ccVersion"/>
+        <w:id w:val="-1116595838"/>
+        <w:placeholder>
+          <w:docPart w:val="060E3F328DD7439C8A63834A3730DDB4"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{33AF21F0-5324-45D9-8371-B02C7255AB3D}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="002327D1">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2.0</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00B51968" w:rsidRPr="00435725">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968" w:rsidRPr="00435725">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>Published:</w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:rStyle w:val="contentcontrolboundarysink"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>​</w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968" w:rsidRPr="00B51968">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccPublishDate"/>
+        <w:tag w:val="ccPublishDate"/>
+        <w:id w:val="-352347428"/>
+        <w:placeholder>
+          <w:docPart w:val="90E0A884527A45BE896724D6FF500152"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{33AF21F0-5324-45D9-8371-B02C7255AB3D}"/>
+        <w:date w:fullDate="2026-03-17T12:01:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="002327D1">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>17/03/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
     <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00584C57">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                                 </w:t>
     </w:r>
     <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
@@ -6946,98 +7141,278 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00860B08">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2D5738E3" w14:textId="54DDA0EA" w:rsidR="00E85C68" w:rsidRPr="00E85C68" w:rsidRDefault="00CC61CE" w:rsidP="00CD5B4C">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D5738E3" w14:textId="2C06E6C7" w:rsidR="00E85C68" w:rsidRPr="00E85C68" w:rsidRDefault="006C56E1" w:rsidP="00CD5B4C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:t>ET2</w:t>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>ET218         LIT</w:t>
     </w:r>
-    <w:r w:rsidR="00DA1266">
-[...3 lines deleted...]
-      <w:t>18</w:t>
+    <w:r w:rsidR="00B51968" w:rsidRPr="00B51968">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccReference"/>
+        <w:tag w:val="ccReference"/>
+        <w:id w:val="-1741712132"/>
+        <w:placeholder>
+          <w:docPart w:val="C988ED93AEEF49499D0C12F72CC04C57"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{33AF21F0-5324-45D9-8371-B02C7255AB3D}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00B51968">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>72297</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
-[...13 lines deleted...]
-      <w:t>2/22</w:t>
+        <w:rStyle w:val="contentcontrolboundarysink"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>​</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:t>)</w:t>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>OFFICIAL</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="contentcontrolboundarysink"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>​</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>      Version</w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968" w:rsidRPr="00B51968">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccVersion"/>
+        <w:tag w:val="ccVersion"/>
+        <w:id w:val="-113366351"/>
+        <w:placeholder>
+          <w:docPart w:val="A2A4B14149A44CFBBA8F67B1BD91514D"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{33AF21F0-5324-45D9-8371-B02C7255AB3D}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="002327D1">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2.0</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00B51968" w:rsidRPr="00435725">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968" w:rsidRPr="00435725">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>Published:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="contentcontrolboundarysink"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>​</w:t>
+    </w:r>
+    <w:r w:rsidR="00B51968" w:rsidRPr="00B51968">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccPublishDate"/>
+        <w:tag w:val="ccPublishDate"/>
+        <w:id w:val="-492574600"/>
+        <w:placeholder>
+          <w:docPart w:val="E08BE0D3015046F8B0CF0709A7C56373"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{33AF21F0-5324-45D9-8371-B02C7255AB3D}"/>
+        <w:date w:fullDate="2026-03-17T12:01:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="002327D1">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>17/03/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
     <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E85C68">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                                 </w:t>
     </w:r>
     <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
@@ -7091,73 +7466,73 @@
     </w:r>
     <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00860B08">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C70DDD5" w14:textId="77777777" w:rsidR="00021144" w:rsidRDefault="00021144" w:rsidP="006867DA">
+    <w:p w14:paraId="71273C47" w14:textId="77777777" w:rsidR="003C07E8" w:rsidRDefault="003C07E8" w:rsidP="006867DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1663B9CD" w14:textId="77777777" w:rsidR="00021144" w:rsidRDefault="00021144" w:rsidP="006867DA">
+    <w:p w14:paraId="0571D9B4" w14:textId="77777777" w:rsidR="003C07E8" w:rsidRDefault="003C07E8" w:rsidP="006867DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26D15AEB" w14:textId="77777777" w:rsidR="00021144" w:rsidRDefault="00021144">
+    <w:p w14:paraId="180E03EF" w14:textId="77777777" w:rsidR="003C07E8" w:rsidRDefault="003C07E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="174D759D" w14:textId="0F124306" w:rsidR="008747F6" w:rsidRPr="000C1F06" w:rsidRDefault="008747F6" w:rsidP="00B37024">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000C1F06">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000C1F06">
         <w:t xml:space="preserve"> EU27 Member States, European Economic Areas/European Free Trade Areas countries and Northern Ireland</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="173A719A" w14:textId="3A71E27C" w:rsidR="000C1F06" w:rsidRPr="00CD5B4C" w:rsidRDefault="000C1F06" w:rsidP="00112C6F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
@@ -7193,52 +7568,82 @@
       <w:r w:rsidR="00B177CA" w:rsidRPr="00CD5B4C">
         <w:t xml:space="preserve"> certificates (as defined in Annex XIII to Regulation (EU) 2021/404 as amended). If GB has been subject to further regionalisation measures, GB-0 should be struck through and the appropriate alternative territory code inserted (GB-1 for zones outside of disease control zones and GB-2 for disease control zones).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBCD17E" w14:textId="24592C35" w:rsidR="001F0116" w:rsidRPr="001F0116" w:rsidRDefault="001F0116" w:rsidP="00112C6F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5B4C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5B4C">
         <w:t xml:space="preserve"> Code of the zone in accordance with a list of third countries and territories adopted by the Commission in accordance with Article 230(1) of Regulation (EU) 2016/429.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03D70FD7" w14:textId="77777777" w:rsidR="00B51968" w:rsidRDefault="00B51968">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E672145" w14:textId="77777777" w:rsidR="00B51968" w:rsidRDefault="00B51968">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C204E37" w14:textId="77777777" w:rsidR="00B51968" w:rsidRDefault="00B51968">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013D3C3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7772AFEA"/>
     <w:lvl w:ilvl="0" w:tplc="35FC73F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8245,264 +8650,283 @@
   <w:num w:numId="3" w16cid:durableId="1903368201">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1868761971">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1623147165">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="970285537">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="328219181">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="290401088">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1381973226">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000361FC"/>
     <w:rsid w:val="00016F1B"/>
     <w:rsid w:val="00021144"/>
     <w:rsid w:val="000361FC"/>
     <w:rsid w:val="000827C3"/>
     <w:rsid w:val="0009583E"/>
     <w:rsid w:val="00095B80"/>
     <w:rsid w:val="000A6B24"/>
     <w:rsid w:val="000B1ED6"/>
     <w:rsid w:val="000C1F06"/>
     <w:rsid w:val="000D7840"/>
     <w:rsid w:val="000E5C00"/>
     <w:rsid w:val="000E75DC"/>
     <w:rsid w:val="000F1608"/>
     <w:rsid w:val="00100DA9"/>
     <w:rsid w:val="00112C6F"/>
     <w:rsid w:val="001157A7"/>
     <w:rsid w:val="00132E21"/>
     <w:rsid w:val="00145931"/>
     <w:rsid w:val="00175052"/>
+    <w:rsid w:val="00186A85"/>
     <w:rsid w:val="001B6E47"/>
     <w:rsid w:val="001E5E54"/>
     <w:rsid w:val="001F0116"/>
     <w:rsid w:val="001F086A"/>
     <w:rsid w:val="0020473A"/>
     <w:rsid w:val="00206ECC"/>
     <w:rsid w:val="002103AC"/>
     <w:rsid w:val="00214098"/>
     <w:rsid w:val="002276E5"/>
     <w:rsid w:val="00230EF5"/>
+    <w:rsid w:val="002327D1"/>
     <w:rsid w:val="002352D4"/>
     <w:rsid w:val="00262610"/>
     <w:rsid w:val="00272F73"/>
     <w:rsid w:val="002732C1"/>
     <w:rsid w:val="002A4E5F"/>
     <w:rsid w:val="002A63F8"/>
     <w:rsid w:val="002B1877"/>
     <w:rsid w:val="002E0C06"/>
     <w:rsid w:val="002E11FD"/>
     <w:rsid w:val="002E79A7"/>
     <w:rsid w:val="00332F43"/>
     <w:rsid w:val="00335462"/>
     <w:rsid w:val="003473C8"/>
     <w:rsid w:val="00354B7E"/>
     <w:rsid w:val="00367EDB"/>
     <w:rsid w:val="0037032E"/>
     <w:rsid w:val="0039144C"/>
+    <w:rsid w:val="003C07E8"/>
     <w:rsid w:val="003C35CB"/>
     <w:rsid w:val="003D12CD"/>
     <w:rsid w:val="00423B90"/>
     <w:rsid w:val="00432D4F"/>
     <w:rsid w:val="00443E16"/>
     <w:rsid w:val="004651FE"/>
     <w:rsid w:val="004D3A8E"/>
     <w:rsid w:val="004E6059"/>
     <w:rsid w:val="004F2789"/>
     <w:rsid w:val="00502AC4"/>
+    <w:rsid w:val="005116EB"/>
     <w:rsid w:val="00517108"/>
     <w:rsid w:val="00544715"/>
     <w:rsid w:val="00552113"/>
     <w:rsid w:val="00555845"/>
+    <w:rsid w:val="00555F6F"/>
     <w:rsid w:val="00584C57"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A2868"/>
+    <w:rsid w:val="005D1CB5"/>
     <w:rsid w:val="005D7877"/>
     <w:rsid w:val="0061642F"/>
     <w:rsid w:val="00617221"/>
     <w:rsid w:val="00625798"/>
     <w:rsid w:val="0065632B"/>
     <w:rsid w:val="00660D01"/>
     <w:rsid w:val="00671218"/>
     <w:rsid w:val="006712D8"/>
     <w:rsid w:val="006867DA"/>
+    <w:rsid w:val="006A651E"/>
     <w:rsid w:val="006A65CB"/>
     <w:rsid w:val="006C32E8"/>
+    <w:rsid w:val="006C56E1"/>
     <w:rsid w:val="006F579F"/>
     <w:rsid w:val="00705CE2"/>
+    <w:rsid w:val="00752377"/>
+    <w:rsid w:val="007523D5"/>
     <w:rsid w:val="00753D0A"/>
     <w:rsid w:val="007A414D"/>
     <w:rsid w:val="007F0EAC"/>
     <w:rsid w:val="0080717F"/>
     <w:rsid w:val="00860B08"/>
     <w:rsid w:val="00860B2C"/>
     <w:rsid w:val="00870902"/>
     <w:rsid w:val="008747F6"/>
     <w:rsid w:val="00893A93"/>
     <w:rsid w:val="008C0F44"/>
     <w:rsid w:val="008C7722"/>
+    <w:rsid w:val="009211D3"/>
     <w:rsid w:val="00951257"/>
     <w:rsid w:val="00953A91"/>
     <w:rsid w:val="00973694"/>
+    <w:rsid w:val="009A2C7B"/>
     <w:rsid w:val="009A75CA"/>
     <w:rsid w:val="009D5D1A"/>
     <w:rsid w:val="009E066F"/>
     <w:rsid w:val="009F7E35"/>
     <w:rsid w:val="00A118ED"/>
     <w:rsid w:val="00A21A7D"/>
     <w:rsid w:val="00A36B8B"/>
     <w:rsid w:val="00A42B6A"/>
+    <w:rsid w:val="00A50255"/>
     <w:rsid w:val="00A67F64"/>
     <w:rsid w:val="00A80FF9"/>
     <w:rsid w:val="00A90D1E"/>
     <w:rsid w:val="00AA1D5A"/>
     <w:rsid w:val="00AD6EFB"/>
     <w:rsid w:val="00AE7F63"/>
     <w:rsid w:val="00B177CA"/>
     <w:rsid w:val="00B358EB"/>
     <w:rsid w:val="00B37024"/>
+    <w:rsid w:val="00B45D94"/>
+    <w:rsid w:val="00B51968"/>
     <w:rsid w:val="00B92C7B"/>
     <w:rsid w:val="00BA1A2B"/>
     <w:rsid w:val="00BB1A7A"/>
+    <w:rsid w:val="00BB1FA3"/>
     <w:rsid w:val="00BC085B"/>
+    <w:rsid w:val="00BC4C54"/>
     <w:rsid w:val="00BC69D9"/>
     <w:rsid w:val="00BF07DA"/>
     <w:rsid w:val="00BF6D7F"/>
     <w:rsid w:val="00C16DCB"/>
     <w:rsid w:val="00C818BD"/>
     <w:rsid w:val="00C9005F"/>
     <w:rsid w:val="00CC61CE"/>
     <w:rsid w:val="00CC61E0"/>
     <w:rsid w:val="00CD5B4C"/>
     <w:rsid w:val="00CD6970"/>
     <w:rsid w:val="00CD75FB"/>
     <w:rsid w:val="00D01A33"/>
     <w:rsid w:val="00D46BB7"/>
     <w:rsid w:val="00D65F9B"/>
     <w:rsid w:val="00D91CB6"/>
     <w:rsid w:val="00D92940"/>
     <w:rsid w:val="00DA1266"/>
     <w:rsid w:val="00DA29CA"/>
     <w:rsid w:val="00DA32B2"/>
     <w:rsid w:val="00DE4CBD"/>
     <w:rsid w:val="00DE6BC9"/>
     <w:rsid w:val="00DE7395"/>
     <w:rsid w:val="00E0545D"/>
     <w:rsid w:val="00E26158"/>
     <w:rsid w:val="00E34472"/>
     <w:rsid w:val="00E42E8F"/>
-    <w:rsid w:val="00E72C94"/>
     <w:rsid w:val="00E77BE3"/>
     <w:rsid w:val="00E85C68"/>
+    <w:rsid w:val="00E96536"/>
     <w:rsid w:val="00EA185A"/>
     <w:rsid w:val="00EA27B4"/>
     <w:rsid w:val="00F14924"/>
     <w:rsid w:val="00F17A9C"/>
     <w:rsid w:val="00F23B60"/>
+    <w:rsid w:val="00F40969"/>
     <w:rsid w:val="00F50B74"/>
     <w:rsid w:val="00F52FA9"/>
     <w:rsid w:val="00F736DC"/>
     <w:rsid w:val="00F7704D"/>
     <w:rsid w:val="00F841D1"/>
     <w:rsid w:val="00FA0351"/>
     <w:rsid w:val="00FF36C8"/>
     <w:rsid w:val="00FF51CB"/>
     <w:rsid w:val="672C83C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15F1A1A3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7AB410FE-8BF1-4D9D-90E8-23C0A09E15EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9153,82 +9577,887 @@
     <w:rsid w:val="00CD5B4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CD5B4C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00552113"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00186A85"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00186A85"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="006C56E1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="contentcontrolboundarysink">
+    <w:name w:val="contentcontrolboundarysink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="006C56E1"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/export-health-certificates/fresh-meat-intended-for-human-consumption-excluding-mechanically-separated-meat-of-domestic-bovine-animals-to-the-european-union-and-northern-ireland-certificate-8368" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apha.defra.gov.uk/external-operations-admin/library/documents/exports/ET199.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/export-health-certificates" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodstandards.gov.scot/publications-and-research/publications?category=584&amp;orderby=resources_pubdate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apha.defra.gov.uk/External_OV_Instructions/Export_Instructions/Certification_Procedures/Products_Exports.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/export-health-certificates/fresh-meat-intended-for-human-consumption-excluding-mechanically-separated-meat-of-domestic-bovine-animals-to-the-european-union-and-northern-ireland-certificate-8368" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/export-health-certificates" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodstandards.gov.scot/publications-and-research/publications?category=584&amp;orderby=resources_pubdate" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.improve-ov.com/instructions/instructions.php?ta=ta_search" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apha.defra.gov.uk/external-operations-admin/library/documents/exports/ET199.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C988ED93AEEF49499D0C12F72CC04C57"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{09C6E301-9326-4E48-A495-B1A665DB04A3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009B2233" w:rsidRDefault="001E2385" w:rsidP="001E2385">
+          <w:pPr>
+            <w:pStyle w:val="C988ED93AEEF49499D0C12F72CC04C57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A2A4B14149A44CFBBA8F67B1BD91514D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FE8ABF6D-C21B-4A6E-B1CE-5AB246282A6E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009B2233" w:rsidRDefault="001E2385" w:rsidP="001E2385">
+          <w:pPr>
+            <w:pStyle w:val="A2A4B14149A44CFBBA8F67B1BD91514D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E08BE0D3015046F8B0CF0709A7C56373"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EECEB434-9E3A-46F6-AEE1-4C6C32118784}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009B2233" w:rsidRDefault="001E2385" w:rsidP="001E2385">
+          <w:pPr>
+            <w:pStyle w:val="E08BE0D3015046F8B0CF0709A7C56373"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0F8D78A4F876470093449CCB7FCC4259"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F1432720-390C-45A1-B0A8-0F87F9152608}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009B2233" w:rsidRDefault="001E2385" w:rsidP="001E2385">
+          <w:pPr>
+            <w:pStyle w:val="0F8D78A4F876470093449CCB7FCC4259"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="060E3F328DD7439C8A63834A3730DDB4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E1F1799C-135C-4212-93B8-0DAF5442946D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009B2233" w:rsidRDefault="001E2385" w:rsidP="001E2385">
+          <w:pPr>
+            <w:pStyle w:val="060E3F328DD7439C8A63834A3730DDB4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="90E0A884527A45BE896724D6FF500152"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E1CBAD96-806C-45D0-82F8-098E5D1ADA52}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009B2233" w:rsidRDefault="001E2385" w:rsidP="001E2385">
+          <w:pPr>
+            <w:pStyle w:val="90E0A884527A45BE896724D6FF500152"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="001E2385"/>
+    <w:rsid w:val="001E2385"/>
+    <w:rsid w:val="003F6FA4"/>
+    <w:rsid w:val="009A2C7B"/>
+    <w:rsid w:val="009B2233"/>
+    <w:rsid w:val="009B7932"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001E2385"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C988ED93AEEF49499D0C12F72CC04C57">
+    <w:name w:val="C988ED93AEEF49499D0C12F72CC04C57"/>
+    <w:rsid w:val="001E2385"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2A4B14149A44CFBBA8F67B1BD91514D">
+    <w:name w:val="A2A4B14149A44CFBBA8F67B1BD91514D"/>
+    <w:rsid w:val="001E2385"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E08BE0D3015046F8B0CF0709A7C56373">
+    <w:name w:val="E08BE0D3015046F8B0CF0709A7C56373"/>
+    <w:rsid w:val="001E2385"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F8D78A4F876470093449CCB7FCC4259">
+    <w:name w:val="0F8D78A4F876470093449CCB7FCC4259"/>
+    <w:rsid w:val="001E2385"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="060E3F328DD7439C8A63834A3730DDB4">
+    <w:name w:val="060E3F328DD7439C8A63834A3730DDB4"/>
+    <w:rsid w:val="001E2385"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90E0A884527A45BE896724D6FF500152">
+    <w:name w:val="90E0A884527A45BE896724D6FF500152"/>
+    <w:rsid w:val="001E2385"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9508,1082 +10737,1221 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...32 lines deleted...]
-    <xsd:import namespace="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="094d47e54b4b6b00c4822fb1a934d9f7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4bb2386353fef8ab12d645943a39e7c" ns2:_="" ns3:_="">
+    <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:ContentCloud_SRO" minOccurs="0"/>
-[...83 lines deleted...]
-                <xsd:element ref="ns3:DLCPolicyLabelLock" minOccurs="0"/>
+                <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
+                <xsd:element ref="ns2:Team" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:ACTION" minOccurs="0"/>
+                <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
+                <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
+                <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
+                <xsd:element ref="ns2:ccKeywords" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLanguage" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLastReviewedOnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataCTypeName" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataItemId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishOnApproval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeam" minOccurs="0"/>
+                <xsd:element ref="ns2:ccRiskLevel" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmitDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnReason" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAppliesTo" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToApprover" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubjectMatterExpert" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSeniorResponsibleOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiences" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssuranceStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUniqueId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSopNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiencesCombinedString" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:ccScheduledReviewInterval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsExternal" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewType" minOccurs="0"/>
+                <xsd:element ref="ns2:SG" minOccurs="0"/>
+                <xsd:element ref="ns2:Action2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeamString" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUpdateNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:AssurerAction" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedWorkdayDelta" minOccurs="0"/>
+                <xsd:element ref="ns2:cf401361b24e474cb011be6eb76c0e76" minOccurs="0"/>
+                <xsd:element ref="ns2:n7493b4506bf40e28c373b1e51a33445" minOccurs="0"/>
+                <xsd:element ref="ns2:k85d23755b3a46b5a51451cf336b2e9b" minOccurs="0"/>
+                <xsd:element ref="ns2:lae2bfa7b6474897ab4a53f76ea236c7" minOccurs="0"/>
+                <xsd:element ref="ns2:ddeb1fd0a9ad4436a96525d34737dc44" minOccurs="0"/>
+                <xsd:element ref="ns2:fe59e9859d6a491389c5b03567f5dda5" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
+                <xsd:element ref="ns2:i7526201392745a2b0a0da3858a507d7" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReviewStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedByEmail" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edf18dbe-f08c-4a27-9a1b-3256889afa95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="ContentCloud_SRO" ma:index="0" nillable="true" ma:displayName="Senior Responsible Owner (SRO)" ma:description="Senior Responsible Owner (SRO)" ma:indexed="true" ma:internalName="ContentCloud_SRO">
+    <xsd:element name="HOMigrated" ma:index="5" nillable="true" ma:displayName="Migrated" ma:default="0" ma:internalName="HOMigrated" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:hidden="true" ma:internalName="Team" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:hidden="true" ma:internalName="Topic" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ACTION" ma:index="11" nillable="true" ma:displayName="Action" ma:hidden="true" ma:internalName="ACTION" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccStatus" ma:index="12" nillable="true" ma:displayName="ccStatus" ma:default="Draft" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Draft"/>
+              <xsd:enumeration value="Pending assurance"/>
+              <xsd:enumeration value="Cancel submission"/>
+              <xsd:enumeration value="Discarded"/>
+              <xsd:enumeration value="Pending approval"/>
+              <xsd:enumeration value="Approved"/>
+              <xsd:enumeration value="Published"/>
+              <xsd:enumeration value="Rejected from assurance"/>
+              <xsd:enumeration value="Rejected from assurance (Expired)"/>
+              <xsd:enumeration value="Rejected from approval"/>
+              <xsd:enumeration value="Rejected from approval (Expired)"/>
+              <xsd:enumeration value="Awaiting External Withdrawal"/>
+              <xsd:enumeration value="Externally Withdrawn"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Awaiting External Publishing"/>
+              <xsd:enumeration value="Externally Published"/>
+              <xsd:enumeration value="Awaiting Publishing"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccContentAssurer" ma:index="13" nillable="true" ma:displayName="ccContentAssurer" ma:hidden="true" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentAssurer" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_DocumentTitleLink" ma:index="1" nillable="true" ma:displayName="Title" ma:format="Hyperlink" ma:internalName="ContentCloud_DocumentTitleLink">
+    <xsd:element name="ccIsAPHAAssuranceChecked" ma:index="14" nillable="true" ma:displayName="ccIsAPHAAssuranceChecked" ma:default="0" ma:internalName="ccIsAPHAAssuranceChecked" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovers" ma:index="15" nillable="true" ma:displayName="ccApprovers" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccApprovers" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Author" ma:index="2" nillable="true" ma:displayName="Author" ma:description="Document Author" ma:indexed="true" ma:internalName="ContentCloud_Author">
+    <xsd:element name="ccContentOwner" ma:index="16" nillable="true" ma:displayName="ccContentOwner" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentOwner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccContributors" ma:index="17" nillable="true" ma:displayName="ccContributors" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContributors" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:hidden="true" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssurerComment" ma:index="19" nillable="true" ma:displayName="ccAssurerComment" ma:internalName="ccAssurerComment" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccChangeType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="New"/>
+              <xsd:enumeration value="New - no change"/>
+              <xsd:enumeration value="Major"/>
+              <xsd:enumeration value="Minor"/>
+              <xsd:enumeration value="Very Minor"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccDateAssured" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDescription" ma:index="23" nillable="true" ma:displayName="ccDescription" ma:internalName="ccDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDuration" ma:index="24" nillable="true" ma:displayName="ccDuration" ma:hidden="true" ma:internalName="ccDuration" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccKeywords" ma:index="25" nillable="true" ma:displayName="ccKeywords" ma:internalName="ccKeywords" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLanguage" ma:index="26" nillable="true" ma:displayName="ccLanguage" ma:internalName="ccLanguage" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="English"/>
+                        <xsd:enumeration value="Welsh"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccLastReviewedOnDate" ma:index="27" nillable="true" ma:displayName="ccLastReviewedOnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccLastReviewedOnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyDetails" ma:index="28" nillable="true" ma:displayName="ccLegacyDetails" ma:internalName="ccLegacyDetails" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyReference" ma:index="29" nillable="true" ma:displayName="ccLegacyReference" ma:internalName="ccLegacyReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:hidden="true" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataItemId" ma:index="31" nillable="true" ma:displayName="ccMetadataItemId" ma:decimals="0" ma:hidden="true" ma:internalName="ccMetadataItemId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="Date published" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishOnApproval" ma:index="33" nillable="true" ma:displayName="ccPublishOnApproval" ma:default="1" ma:internalName="ccPublishOnApproval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="LIT Number" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:hidden="true" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccRiskLevel" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Very High"/>
+              <xsd:enumeration value="High"/>
+              <xsd:enumeration value="Medium"/>
+              <xsd:enumeration value="Low"/>
+              <xsd:enumeration value="Very Low"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmitDate" ma:index="37" nillable="true" ma:displayName="ccSubmitDate" ma:format="DateOnly" ma:internalName="ccSubmitDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:hidden="true" ma:internalName="ccAppliesTo" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="England"/>
+                        <xsd:enumeration value="Scotland"/>
+                        <xsd:enumeration value="Wales"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:internalName="ccApprovedDate1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:internalName="ccApprovedDate2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:hidden="true" ma:internalName="ccCommentToApprover" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:internalName="ccApprovedDate3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:internalName="ccApprovedDate4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:internalName="ccApprovedDate5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:internalName="ccApproverComment1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:internalName="ccApproverComment2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:internalName="ccApproverComment3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:internalName="ccApproverComment4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:internalName="ccApproverComment5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubjectMatterExpert" ma:index="56" nillable="true" ma:displayName="ccSubjectMatterExpert" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSubjectMatterExpert" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSeniorResponsibleOwner" ma:index="60" nillable="true" ma:displayName="ccSeniorResponsibleOwner" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSeniorResponsibleOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Contributors" ma:index="3" nillable="true" ma:displayName="Contributor(s)" ma:description="Document Author" ma:internalName="ContentCloud_Contributors">
+    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:hidden="true" ma:internalName="ccAudiences" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
-[...23 lines deleted...]
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-                  </xsd:restriction>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                        <xsd:enumeration value="Committee on Climate Change"/>
+                        <xsd:enumeration value="Defra"/>
+                        <xsd:enumeration value="Environment Agency"/>
+                        <xsd:enumeration value="Marine Management Organisation"/>
+                        <xsd:enumeration value="Natural England"/>
+                        <xsd:enumeration value="NCS"/>
+                        <xsd:enumeration value="RPA"/>
+                        <xsd:enumeration value="VMD"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Language" ma:index="6" nillable="true" ma:displayName="Language" ma:description="" ma:internalName="ContentCloud_Language">
+    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="Review date" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL-SENSITIVE"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:hidden="true" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Passed to approver - good quality"/>
+              <xsd:enumeration value="Passed to approver - minor improvements required"/>
+              <xsd:enumeration value="Passed to approver - significant improvements required"/>
+              <xsd:enumeration value="Returned to content owner - action required to make minor improvements"/>
+              <xsd:enumeration value="Returned to content owner - action required to make significant improvements"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUniqueId" ma:index="69" nillable="true" ma:displayName="ccUniqueId" ma:decimals="0" ma:hidden="true" ma:internalName="ccUniqueId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:hidden="true" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="20"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="Audience" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="74" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
-[...6 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LastReviewedOnDate" ma:index="7" nillable="true" ma:displayName="Last reviewed on" ma:description="Last Reviewed On" ma:format="DateOnly" ma:internalName="ContentCloud_LastReviewedOnDate">
-[...9 lines deleted...]
-    <xsd:element name="ContentCloud_ScheduledReviewedBy" ma:index="9" nillable="true" ma:displayName="Scheduled reviewed by" ma:description="Scheduled Reviewed By" ma:internalName="ContentCloud_ScheduledReviewedBy">
+    <xsd:element name="ccWithdrawnBy" ma:index="80" nillable="true" ma:displayName="ccWithdrawnBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccWithdrawnBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_UpdateNotice" ma:index="10" nillable="true" ma:displayName="Update notice" ma:description="Why the content has been replaced, e.g. whats changed between versions." ma:internalName="ContentCloud_UpdateNotice">
-[...101 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawnBy" ma:index="21" nillable="true" ma:displayName="Withdrawn by" ma:description="" ma:internalName="ContentCloud_WithdrawnBy">
+    <xsd:element name="ccScheduledReviewedBy" ma:index="81" nillable="true" ma:displayName="ccScheduledReviewedBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccScheduledReviewedBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_WithdrawnDate" ma:index="22" nillable="true" ma:displayName="Withdrawn date" ma:description="" ma:format="DateOnly" ma:internalName="ContentCloud_WithdrawnDate">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawNotice" ma:index="23" nillable="true" ma:displayName="Withdraw notice" ma:description="Why the content has been withdrawn. If the content has been merged into another document then they will only place a link here." ma:internalName="ContentCloud_WithdrawNotice">
+    <xsd:element name="ccVersion" ma:index="82" nillable="true" ma:displayName="ccVersion" ma:hidden="true" ma:internalName="ccVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Rating" ma:index="24" nillable="true" ma:displayName="Rating" ma:decimals="1" ma:description="" ma:internalName="ContentCloud_Rating">
+    <xsd:element name="ccIsExternal" ma:index="83" nillable="true" ma:displayName="ccIsExternal" ma:default="0" ma:description="Whether the content is solely internal or also external." ma:internalName="ccIsExternal" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number">
-[...1 lines deleted...]
-          <xsd:minInclusive value="0"/>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledReviewType" ma:index="85" nillable="true" ma:displayName="Review outcome" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Reviewed - no changes"/>
+              <xsd:enumeration value="Reviewed - changes made"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SG" ma:index="86" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="choicesPlaceholder1"/>
+              <xsd:enumeration value="choicesPlaceholder2"/>
+              <xsd:enumeration value="choicesPlaceholder3"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Action2" ma:index="87" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_RatingsCount" ma:index="25" nillable="true" ma:displayName="Ratings count" ma:decimals="0" ma:description="" ma:internalName="ContentCloud_RatingsCount">
+    <xsd:element name="ccResponsibleTeamString" ma:index="88" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:indexed="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUpdateNotice" ma:index="89" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssurerAction" ma:index="90" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="91" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number">
           <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_PrimaryContact" ma:index="27" nillable="true" ma:displayName="Primary contact" ma:description="" ma:internalName="ContentCloud_PrimaryContact">
+    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="92" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approvers" ma:index="28" nillable="true" ma:displayName="Approvers" ma:description="" ma:internalName="ContentCloud_Approvers">
-[...56 lines deleted...]
-    <xsd:element name="ContentCloud_MetadataItemId" ma:index="31" nillable="true" ma:displayName="Document metadata item id" ma:description="Unique id of the Content Cloud document metadata item." ma:indexed="true" ma:internalName="ContentCloud_MetadataItemId">
+    <xsd:element name="_dlc_DocId" ma:index="102" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Audiences" ma:index="32" nillable="true" ma:displayName="Audience" ma:description="" ma:internalName="ContentCloud_Audiences">
-[...316 lines deleted...]
-    <xsd:element name="ContentCloud_ConsolidatedUrl" ma:index="70" nillable="true" ma:displayName="Link to consolidated content" ma:format="Hyperlink" ma:internalName="ContentCloud_ConsolidatedUrl">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="103" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_TempExtDate" ma:index="71" nillable="true" ma:displayName="Temporary extension date" ma:description="Temporary extension date" ma:format="DateOnly" ma:internalName="ContentCloud_TempExtDate">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="104" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_SharedWith" ma:index="72" nillable="true" ma:displayName="Shared with" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_SharedWith" ma:readOnly="false">
+    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="105" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:readOnly="false" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccReviewStatus" ma:index="111" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:internalName="ccReviewStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Pending"/>
+              <xsd:enumeration value="Extended"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Completed"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Duration" ma:index="73" nillable="true" ma:displayName="Duration" ma:description="Duration of content in seconds." ma:internalName="ContentCloud_Duration">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_Submitter" ma:index="74" nillable="true" ma:displayName="Submitted by" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_Submitter" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel1" ma:index="115" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:hidden="true" ma:internalName="ccWorkAreaLevel1" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LegacyDetails" ma:index="75" nillable="true" ma:displayName="Legacy details" ma:description="" ma:internalName="ContentCloud_LegacyDetails">
-[...14 lines deleted...]
-    <xsd:element name="ContentCloud_ReceivedFrom" ma:index="78" nillable="true" ma:displayName="Document Received From" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ContentCloud_ReceivedFrom" ma:showField="ImnName">
+    <xsd:element name="ccWorkAreaLevel2" ma:index="116" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:hidden="true" ma:internalName="ccWorkAreaLevel2" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_NewDraftNumber" ma:index="79" nillable="true" ma:displayName="New draft number" ma:description="" ma:internalName="ContentCloud_NewDraftNumber">
+    <xsd:element name="ccWorkAreaLevel3" ma:index="117" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:hidden="true" ma:internalName="ccWorkAreaLevel3" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccWorkAreaLevel4" ma:index="118" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:hidden="true" ma:internalName="ccWorkAreaLevel4" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccWorkAreaLevel5" ma:index="119" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:hidden="true" ma:internalName="ccWorkAreaLevel5" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccSubmittedByEmail" ma:index="120" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="80" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:internalName="PublishingExpirationDate">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39750f38-d6d2-4177-b9d1-b59d50539719" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="ccScheduledReviewInterval" ma:index="79" nillable="true" ma:displayName="ccScheduledReviewInterval" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewInterval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="3 months"/>
+          <xsd:enumeration value="6 months"/>
+          <xsd:enumeration value="12 months"/>
+          <xsd:enumeration value="18 months"/>
+          <xsd:enumeration value="2 years"/>
+          <xsd:enumeration value="3 years"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="99" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="101" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="107" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="108" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="109" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="110" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_Exempt" ma:index="81" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
-[...18 lines deleted...]
-    <xsd:element name="ContentCloud_RelatedSites" ma:index="33" nillable="true" ma:displayName="Related sites" ma:list="{b4283a8c-c169-464e-b37a-660a96344476}" ma:internalName="ContentCloud_RelatedSites" ma:showField="Title" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="113" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...5 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="91" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="DLCPolicyLabelValue" ma:index="82" nillable="true" ma:displayName="Label" ma:description="Stores the current value of the label." ma:internalName="DLCPolicyLabelValue" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="114" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...28 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="94" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="87" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="75" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -10628,496 +11996,488 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <ContentCloud_OrganisationString xmlns="44ba428f-c30f-44c8-8eab-a30b7390a267">10007</ContentCloud_OrganisationString>
-    <ContentCloud_WithdrawnBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-1046792359-30930</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-1046792359-30930</Url>
+      <Description>CCPLUS-1046792359-30930</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>14</Value>
+      <Value>6</Value>
+      <Value>5</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+      <Value>85</Value>
+    </TaxCatchAll>
+    <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">BFP EU Exit</Team>
+    <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2022-12-11T00:00:00+00:00</ccApprovedDate1>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
+    <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Rosemary Robson</DisplayName>
+        <AccountId>16893</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContributors>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-03-13T11:34:06+00:00</ccDateAssured>
+    <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>England</Value>
+      <Value>Scotland</Value>
+      <Value>Wales</Value>
+    </ccAppliesTo>
+    <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-03-09T00:00:00+00:00</ccScheduledReviewDate>
+    <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">72297</ACTION>
+    <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Very Minor</ccChangeType>
+    <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">0</ccDuration>
+    <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
+    <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">72297</ccReference>
+    <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Slaughterhouse Veterinary SHA for the Movement within GB of Domestic Bovine Meat Intended for Export to the EU SPS Area</ccDescription>
+    <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Operations Manual</ccLegacyDetails>
+    <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
+    <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Carl Wills</DisplayName>
+        <AccountId>31</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentAssurer>
+    <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
+    <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Anne Tordoff</DisplayName>
+        <AccountId>8280</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccApprovers>
+    <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>English</Value>
+    </ccLanguage>
+    <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">4</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good morning. This content has passed assurance. Regards Carl&lt;/p&gt;</ccAssurerComment>
+    <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Vet Head of International Trade</ccApproverJobTitle1>
+    <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccAudiences>
+    <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
+    <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">ET218 Slaughterhouse Veterinary Support Health Attestation for the Movement within Great Britain of Domestic Bovine Meat Intended for Export to the EU SPS Area</ccLegacyReference>
+    <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_WithdrawnBy>
-    <ContentCloud_Approver1 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccScheduledReviewedBy>
+    <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ET</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9b48ede4-0ac1-4df2-9f36-d8bceb66d77c</TermId>
+        </TermInfo>
+      </Terms>
+    </i7526201392745a2b0a0da3858a507d7>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Just changing a link from the Vet Gateway to Improve </ccCommentToApprover>
+    <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Pending</ccReviewStatus>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-03-17T12:01:25+00:00</ccPublishDate>
+    <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2.0</ccVersion>
+    <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
+    <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">The link to the ET199 guidance in this document has been updated from the APHA Vet Gateway to the Improve International website where the ET199 is published</ccUpdateNotice>
+    <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
+    <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
+    <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
+    <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">72297</AssurerAction>
+    <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
-        <DisplayName>Cristofaro, Irene</DisplayName>
-[...22 lines deleted...]
-        <AccountId>24834</AccountId>
+        <DisplayName>Mick Pybus</DisplayName>
+        <AccountId>77</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Anne Tordoff</DisplayName>
-        <AccountId>24348</AccountId>
+        <AccountId>8280</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Liles, Philippa</DisplayName>
-        <AccountId>23102</AccountId>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_PrimaryContact>
-[...21 lines deleted...]
-    <ContentCloud_Approver2 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccContentOwner>
+    <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">10007</ccResponsibleTeam>
+    <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approver2>
-[...3 lines deleted...]
-    <ContentCloud_ContentAssurer xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccSubjectMatterExpert>
+    <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Nicola Hirst</DisplayName>
+        <AccountId>7752</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccSeniorResponsibleOwner>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">72297</Action2>
+    <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Exports &amp; NI Protocol</Topic>
+    <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">33211</ccMetadataItemId>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-03-09T11:38:50+00:00</ccSubmitDate>
+    <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
+    <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-CSC International Trade</ccResponsibleTeamString>
+    <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA Animal Health</Value>
+    </ccWorkAreaLevel1>
+    <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>ET</Value>
+    </ccWorkAreaLevel4>
+    <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Border controls</Value>
+    </ccWorkAreaLevel2>
+    <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Exports</Value>
+    </ccWorkAreaLevel3>
+    <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Mick.Pybus@apha.gov.uk</ccSubmittedByEmail>
+    <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
+        </TermInfo>
+      </Terms>
+    </lae2bfa7b6474897ab4a53f76ea236c7>
+    <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_ContentAssurer>
-[...13 lines deleted...]
-    <ContentCloud_Approver3 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccWithdrawnBy>
+    <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Core Defra</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">026223dd-2e56-4615-868d-7c5bfd566810</TermId>
+        </TermInfo>
+      </Terms>
+    </fe59e9859d6a491389c5b03567f5dda5>
+    <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approver3>
-[...106 lines deleted...]
-    <DLCPolicyLabelValue xmlns="c78a0cd0-2680-45d0-a254-38b105a1c2de">{_UIVersionString}</DLCPolicyLabelValue>
+    </ccConsultee>
+    <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Team</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ff0485df-0575-416f-802f-e999165821b7</TermId>
+        </TermInfo>
+      </Terms>
+    </n7493b4506bf40e28c373b1e51a33445>
+    <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
+        </TermInfo>
+      </Terms>
+    </k85d23755b3a46b5a51451cf336b2e9b>
+    <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
+        </TermInfo>
+      </Terms>
+    </cf401361b24e474cb011be6eb76c0e76>
+    <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal Defra Group</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0867f7b3-e76e-40ca-bb1f-5ba341a49230</TermId>
+        </TermInfo>
+      </Terms>
+    </ddeb1fd0a9ad4436a96525d34737dc44>
+    <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFF8A542-0E65-4ADD-B573-ABF1CE8DC4BB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82AC6B4F-7E18-40BC-BC71-6A56F7484C11}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB97B75E-6CDB-4B61-B6AE-BDD945EC2CC6}">
-[...15 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0DEE800-603E-499A-A18E-73BBD659E23C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91FB695A-4726-43CA-B177-CFA62DDF78CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{020E56B9-71A6-4866-8FEB-4369C1F38604}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB97B75E-6CDB-4B61-B6AE-BDD945EC2CC6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82AC6B4F-7E18-40BC-BC71-6A56F7484C11}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFF8A542-0E65-4ADD-B573-ABF1CE8DC4BB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AF21F0-5324-45D9-8371-B02C7255AB3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6738</Characters>
+  <Pages>4</Pages>
+  <Words>1229</Words>
+  <Characters>6651</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>15</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>221</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Slaughterhouse Veterinary Support Health Attestation for the Movement within Great Britain of Domestic Bovine Meat Intended for Export to the EU SPS area</vt:lpstr>
+      <vt:lpstr>ET218 SLH Veterinary SHA: movement within GB: domestic bovine meat for export</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7905</CharactersWithSpaces>
+  <CharactersWithSpaces>7774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ET218 SLH Veterinary SHA: movement within GB: domestic bovine meat for export</dc:title>
   <dc:subject/>
   <dc:creator>Defra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90</vt:lpwstr>
+    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="InformationType">
-    <vt:lpwstr/>
+    <vt:lpwstr>3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Distribution">
-    <vt:lpwstr>6;#Internal Defra Group|0867f7b3-e76e-40ca-bb1f-5ba341a49230</vt:lpwstr>
+    <vt:lpwstr>14;#Internal Defra Group|0867f7b3-e76e-40ca-bb1f-5ba341a49230</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HOCopyrightLevel">
-    <vt:lpwstr>1;#Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="HOGovernmentSecurityClassification">
-    <vt:lpwstr>2;#Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="HOSiteType">
     <vt:lpwstr>5;#Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="OrganisationalUnit">
-    <vt:lpwstr>15;#Core Defra|026223dd-2e56-4615-868d-7c5bfd566810</vt:lpwstr>
+    <vt:lpwstr>6;#Core Defra|026223dd-2e56-4615-868d-7c5bfd566810</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="lae2bfa7b6474897ab4a53f76ea236c7">
-    <vt:lpwstr>Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
-    <vt:r8>9726000</vt:r8>
+    <vt:r8>100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Topic">
     <vt:lpwstr>Exports &amp; NI Protocol</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="fe59e9859d6a491389c5b03567f5dda5">
     <vt:lpwstr>Core Defra|026223dd-2e56-4615-868d-7c5bfd566810</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="cf401361b24e474cb011be6eb76c0e76">
-    <vt:lpwstr>Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Team">
     <vt:lpwstr>BFP EU Exit</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ddeb1fd0a9ad4436a96525d34737dc44">
     <vt:lpwstr>Internal Defra Group|0867f7b3-e76e-40ca-bb1f-5ba341a49230</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="n7493b4506bf40e28c373b1e51a33445">
     <vt:lpwstr>Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>15070dd1-2244-46b4-a9d9-3de211235860</vt:lpwstr>
+    <vt:lpwstr>5700537d-5d03-4581-83e9-a8dede56d276</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="ccWorkArea">
+    <vt:lpwstr>85;#ET|9b48ede4-0ac1-4df2-9f36-d8bceb66d77c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="k85d23755b3a46b5a51451cf336b2e9b">
+    <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
+  </property>
 </Properties>
 </file>