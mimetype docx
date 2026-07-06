--- v0 (2026-01-31)
+++ v1 (2026-07-06)
@@ -1,46 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2FB10190" w14:textId="77777777" w:rsidR="008C4434" w:rsidRPr="008C4434" w:rsidRDefault="008C4434" w:rsidP="008C4434">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -110,1260 +115,1184 @@
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3495B07A" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="000E5C00" w:rsidRDefault="00CD75FB" w:rsidP="00084DCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4105"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-613"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA016E1" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00112C6F" w:rsidRDefault="00A90D1E" w:rsidP="003B4231">
+    <w:p w14:paraId="6DA016E1" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00892071" w:rsidRDefault="00A90D1E" w:rsidP="003B4231">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-613"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="00892071">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This Support Health Attestation (SHA) is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="00892071">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="00892071">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an Official Document or an Export Certificate</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3251"/>
         <w:gridCol w:w="565"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="5534"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w14:paraId="3C133B0C" w14:textId="77777777" w:rsidTr="00601E93">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319A986C" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00A90D1E" w:rsidP="00C71E20">
+          <w:p w14:paraId="319A986C" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00892071" w:rsidRDefault="00A90D1E" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk78972176"/>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Support Health Attestation No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12D62341" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00112C6F" w:rsidP="00C71E20">
+          <w:p w14:paraId="12D62341" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00892071" w:rsidRDefault="00112C6F" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="490216433" w:edGrp="everyone"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text1"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:permEnd w:id="490216433"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w14:paraId="7D37A844" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48CD0B4F" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00456F94" w:rsidRDefault="00A90D1E" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w14:paraId="246E22E8" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B3F3F59" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00A90D1E" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71E20">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1. Identification of Product</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w14:paraId="1D2BC60B" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="303DF580" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00A90D1E" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53FFF376" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00A90D1E" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w14:paraId="270847FB" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3359551C" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00555845" w:rsidP="00C71E20">
+          <w:p w14:paraId="3359551C" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00892071" w:rsidRDefault="00555845" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00A90D1E" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00A90D1E" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>a) Detailed description of product:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0522E718" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00A90D1E" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w14:paraId="31F274A4" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03BE2DDF" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00B37024" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:left="-284" w:firstLine="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71E20">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="2102136395" w:edGrp="everyone"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text2"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:permEnd w:id="2102136395"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w14:paraId="17F65157" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D718CFF" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00A90D1E" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="483AEF2C" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00A90D1E" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w14:paraId="7872BD95" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9B2EBA" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00555845" w:rsidP="00C71E20">
+          <w:p w14:paraId="5F9B2EBA" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00892071" w:rsidRDefault="00555845" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00A90D1E" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00A90D1E" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">b) Unique health or identification </w:t>
             </w:r>
-            <w:r w:rsidR="00A90D1E" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00A90D1E" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>marks (e.g. on carcases or packaging)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5C7148" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00C71E20" w:rsidRDefault="00B37024" w:rsidP="00C71E20">
+          <w:p w14:paraId="5F5C7148" w14:textId="77777777" w:rsidR="00A90D1E" w:rsidRPr="00892071" w:rsidRDefault="00B37024" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1017580395" w:edGrp="everyone"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text3"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:permEnd w:id="1017580395"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00555845" w:rsidRPr="00C71E20" w14:paraId="4AF94A63" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64DFE294" w14:textId="77777777" w:rsidR="00555845" w:rsidRPr="00C71E20" w:rsidRDefault="00555845" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C0445DE" w14:textId="77777777" w:rsidR="00555845" w:rsidRPr="00C71E20" w:rsidRDefault="00555845" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00555845" w:rsidRPr="00C71E20" w14:paraId="76BD1D9D" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58A791CD" w14:textId="77777777" w:rsidR="00555845" w:rsidRPr="00C71E20" w:rsidRDefault="00555845" w:rsidP="00C71E20">
+          <w:p w14:paraId="58A791CD" w14:textId="77777777" w:rsidR="00555845" w:rsidRPr="00892071" w:rsidRDefault="00555845" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(c) Slaughter date or date range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F915D82" w14:textId="77777777" w:rsidR="00555845" w:rsidRPr="00C71E20" w:rsidRDefault="00B37024" w:rsidP="00C71E20">
+          <w:p w14:paraId="2F915D82" w14:textId="77777777" w:rsidR="00555845" w:rsidRPr="00892071" w:rsidRDefault="00B37024" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="963591766" w:edGrp="everyone"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text4"/>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:permEnd w:id="963591766"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A63F8" w:rsidRPr="00C71E20" w14:paraId="5D8C39E0" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5026049F" w14:textId="77777777" w:rsidR="002A63F8" w:rsidRPr="00C71E20" w:rsidRDefault="002A63F8" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E066F" w:rsidRPr="00C71E20" w14:paraId="62ADA55C" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="679538B7" w14:textId="77777777" w:rsidR="009E066F" w:rsidRPr="00C71E20" w:rsidRDefault="009E066F" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71E20">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
@@ -1376,693 +1305,635 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Origin of the Product</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E066F" w:rsidRPr="00C71E20" w14:paraId="351146FB" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AADB54E" w14:textId="77777777" w:rsidR="009E066F" w:rsidRPr="00C71E20" w:rsidRDefault="009E066F" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E066F" w:rsidRPr="00C71E20" w14:paraId="1D14A255" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72DCD642" w14:textId="77777777" w:rsidR="009E066F" w:rsidRPr="00C71E20" w:rsidRDefault="009E066F" w:rsidP="00C71E20">
+          <w:p w14:paraId="72DCD642" w14:textId="77777777" w:rsidR="009E066F" w:rsidRPr="00892071" w:rsidRDefault="009E066F" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">a) Address of establishment and official approval/registration number(s) of the establishment(s) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> which the consignment will be dispatched:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006459A3" w:rsidRPr="00C71E20" w14:paraId="29A58CA5" w14:textId="77777777" w:rsidTr="00456F94">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA45033" w14:textId="73108455" w:rsidR="006459A3" w:rsidRPr="00C71E20" w:rsidRDefault="006459A3" w:rsidP="00C71E20">
+          <w:p w14:paraId="3BA45033" w14:textId="73108455" w:rsidR="006459A3" w:rsidRPr="00892071" w:rsidRDefault="006459A3" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1223650656" w:edGrp="everyone"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text5"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:permEnd w:id="1223650656"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006459A3" w:rsidRPr="00C71E20" w14:paraId="057DF014" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="36D4318E" w14:textId="35F9C169" w:rsidR="006459A3" w:rsidRPr="00C71E20" w:rsidRDefault="006459A3" w:rsidP="00C71E20">
+          <w:p w14:paraId="36D4318E" w14:textId="35F9C169" w:rsidR="006459A3" w:rsidRPr="00892071" w:rsidRDefault="006459A3" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode </w:t>
             </w:r>
             <w:permStart w:id="264449163" w:edGrp="everyone"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text37"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
             <w:permEnd w:id="264449163"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006459A3" w:rsidRPr="00C71E20" w14:paraId="1D1B530E" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B6FDA6D" w14:textId="754E0D15" w:rsidR="006459A3" w:rsidRPr="006459A3" w:rsidRDefault="006459A3" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006459A3" w:rsidRPr="00C71E20" w14:paraId="150452CF" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00BD32AF" w14:textId="7C419D89" w:rsidR="006459A3" w:rsidRPr="00C71E20" w:rsidRDefault="006459A3" w:rsidP="006459A3">
+          <w:p w14:paraId="00BD32AF" w14:textId="7C419D89" w:rsidR="006459A3" w:rsidRPr="00892071" w:rsidRDefault="006459A3" w:rsidP="006459A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>pproval/registration number(s)</w:t>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Approval/registration number(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="868488294" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7540" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4DF031" w14:textId="734BD522" w:rsidR="006459A3" w:rsidRPr="00C71E20" w:rsidRDefault="006459A3" w:rsidP="00601E93">
+          <w:p w14:paraId="3C4DF031" w14:textId="734BD522" w:rsidR="006459A3" w:rsidRPr="00892071" w:rsidRDefault="006459A3" w:rsidP="00601E93">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text38"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:permEnd w:id="868488294"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="00C71E20" w14:paraId="68BB3731" w14:textId="77777777" w:rsidTr="00456F94">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F1160CB" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="00C71E20" w:rsidRDefault="008747F6" w:rsidP="00EF4F20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71E20">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
@@ -2083,1066 +1954,1100 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Health Attestation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="00C71E20" w14:paraId="20E1C72F" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71413EC5" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="00C71E20" w:rsidRDefault="008747F6" w:rsidP="00EF4F20">
+          <w:p w14:paraId="71413EC5" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="00892071" w:rsidRDefault="008747F6" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>I, the undersigned veterinarian, certify that:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F1201F3" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="00C71E20" w:rsidRDefault="008747F6" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F23B60" w:rsidRPr="00C71E20" w14:paraId="6DE46214" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10A30BF3" w14:textId="77777777" w:rsidR="00F23B60" w:rsidRPr="00C71E20" w:rsidRDefault="00F23B60" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A0E33C1" w14:textId="77777777" w:rsidR="00F23B60" w:rsidRPr="00C71E20" w:rsidRDefault="00F23B60" w:rsidP="00C71E20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="00C71E20" w14:paraId="56EDB59F" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5281C19E" w14:textId="4FC70A8F" w:rsidR="008747F6" w:rsidRPr="00C71E20" w:rsidRDefault="003B4231" w:rsidP="00EF4F20">
+          <w:p w14:paraId="5281C19E" w14:textId="4FC70A8F" w:rsidR="008747F6" w:rsidRPr="00892071" w:rsidRDefault="003B4231" w:rsidP="00EF4F20">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00892071">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The products described in this document comply with the following health requirements from EHC number (as in the footer of the official certificate):</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="00C71E20">
+              <w:r w:rsidRPr="00892071">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
-                  <w:sz w:val="21"/>
-                  <w:szCs w:val="21"/>
+                  <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>8369 Meat of domestic sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF4F20" w:rsidRPr="00C71E20" w14:paraId="32D5D131" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DEAC6B4" w14:textId="77777777" w:rsidR="00EF4F20" w:rsidRPr="00EF4F20" w:rsidRDefault="00EF4F20" w:rsidP="006459A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="00C71E20" w14:paraId="32FE8067" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="785D6BD3" w14:textId="5B5F1026" w:rsidR="008747F6" w:rsidRPr="00C71E20" w:rsidRDefault="003B4231" w:rsidP="00EF4F20">
+          <w:p w14:paraId="785D6BD3" w14:textId="5B5F1026" w:rsidR="008747F6" w:rsidRPr="00892071" w:rsidRDefault="003B4231" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The fresh meat of domestic ovine and caprine animals (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Ovis aries</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Capra hircus</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">) was produced in accordance with the relevant requirements of </w:t>
             </w:r>
-            <w:r w:rsidR="006C2FE2">
+            <w:r w:rsidR="006C2FE2" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">assimilated </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulations </w:t>
             </w:r>
-            <w:r w:rsidR="006F7444" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="006F7444" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">EC) No 999/2001, (EC) No 178/2002, (EC) No 852/2004, (EC) No 853/2004, (EC) No 2073/2005, </w:t>
             </w:r>
-            <w:r w:rsidR="00CA7C57">
+            <w:r w:rsidR="00CA7C57" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">assimilated </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(EU) 2017/625,</w:t>
             </w:r>
-            <w:r w:rsidR="006F7444" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="006F7444" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>EU</w:t>
             </w:r>
-            <w:r w:rsidR="006F7444" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="006F7444" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2019/624 and</w:t>
             </w:r>
-            <w:r w:rsidR="0086697F">
+            <w:r w:rsidR="0086697F" w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> assimilated</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00892071">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (EU) 2019/627, and in particular:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w14:paraId="1551FCFB" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6890C7E8" w14:textId="77777777" w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w:rsidRDefault="00BA1A2B" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="00C71E20" w14:paraId="417306F0" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0562D9AB" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="00C71E20" w:rsidRDefault="008747F6" w:rsidP="00C71E20">
+          <w:p w14:paraId="0562D9AB" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="0095065D" w:rsidRDefault="008747F6" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0095065D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">II.1.1. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C45163D" w14:textId="77777777" w:rsidR="009F7E35" w:rsidRPr="00C71E20" w:rsidRDefault="008747F6" w:rsidP="00EF4F20">
+          <w:p w14:paraId="3C45163D" w14:textId="77777777" w:rsidR="009F7E35" w:rsidRPr="0095065D" w:rsidRDefault="008747F6" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The meat comes from (an) establishment(s) applying general hygiene requirements and implementing a programme based on the hazard analysis and critical control points (HACCP) principles in accordance with Article 5 of Regulation (EC) No 852/2004, regularly audited by the competent authorities and being listed as an EU approved establishment</w:t>
             </w:r>
-            <w:r w:rsidR="00E77BE3" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E77BE3" w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w14:paraId="0550CCEA" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74DE0ACA" w14:textId="77777777" w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w:rsidRDefault="00BA1A2B" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="00C71E20" w14:paraId="6677D33C" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="07D1E548" w14:textId="0E0F63AC" w:rsidR="008747F6" w:rsidRPr="00C71E20" w:rsidRDefault="00206ECC" w:rsidP="00C71E20">
+          <w:p w14:paraId="07D1E548" w14:textId="0E0F63AC" w:rsidR="008747F6" w:rsidRPr="0095065D" w:rsidRDefault="00206ECC" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0095065D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Regarding </w:t>
             </w:r>
-            <w:r w:rsidR="008747F6" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="008747F6" w:rsidRPr="0095065D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>II.1.</w:t>
             </w:r>
-            <w:r w:rsidR="00B37E80">
+            <w:r w:rsidR="00B37E80" w:rsidRPr="0095065D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A55BE72" w14:textId="71422F77" w:rsidR="008747F6" w:rsidRPr="00C71E20" w:rsidRDefault="003B4231" w:rsidP="00EF4F20">
+          <w:p w14:paraId="1A55BE72" w14:textId="71422F77" w:rsidR="008747F6" w:rsidRPr="0095065D" w:rsidRDefault="003B4231" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0095065D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The meat has been stored in accordance with the relevant requirements of Sections I and V respectively of Annex III to </w:t>
             </w:r>
-            <w:r w:rsidR="001B24E3">
+            <w:r w:rsidR="001B24E3" w:rsidRPr="0095065D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">assimilated </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0095065D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Regulation (EC) No 853/2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w14:paraId="09B44F8D" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DEF8B00" w14:textId="77777777" w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w:rsidRDefault="00BA1A2B" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008747F6" w:rsidRPr="00C71E20" w14:paraId="205916A9" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="655C91D0" w14:textId="77777777" w:rsidR="008747F6" w:rsidRPr="00C71E20" w:rsidRDefault="008747F6" w:rsidP="00C71E20">
+          <w:p w14:paraId="655C91D0" w14:textId="555373DE" w:rsidR="008747F6" w:rsidRPr="0095065D" w:rsidRDefault="008747F6" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...7 lines deleted...]
-              <w:t>II.1.10.</w:t>
+            <w:r w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>II.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7F30" w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B52BE3E" w14:textId="33673B2F" w:rsidR="003B4231" w:rsidRPr="00C71E20" w:rsidRDefault="003B4231" w:rsidP="00EF4F20">
+          <w:p w14:paraId="2B52BE3E" w14:textId="1E91E5BC" w:rsidR="003B4231" w:rsidRPr="0095065D" w:rsidRDefault="003B4231" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...24 lines deleted...]
-              <w:t>) of Annex V to Regulation (EC) No 999/2001.</w:t>
+            <w:r w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">With regard to bovine spongiform encephalopathy (BSE): the country or region of origin is classified in accordance with Decision 2007/453/EC as a country or region posing a </w:t>
+            </w:r>
+            <w:r w:rsidR="008B6959" w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>negligible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BSE risk, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A92081" w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and the animals from which the meat or minced meat is derived were born, continuously reared and </w:t>
+            </w:r>
+            <w:r w:rsidR="00A92081" w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>slaughtered in a country or region classified in accordance with Decision 2007/453/EC as a country or region posing a negligible BSE risk</w:t>
+            </w:r>
+            <w:r w:rsidR="005C646D" w:rsidRPr="0095065D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF4F20" w:rsidRPr="00EF4F20" w14:paraId="7248FE76" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="196FD4F2" w14:textId="77777777" w:rsidR="00EF4F20" w:rsidRPr="00EF4F20" w:rsidRDefault="00EF4F20" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C1F06" w:rsidRPr="00C71E20" w14:paraId="04445218" w14:textId="77777777" w:rsidTr="00601E93">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14C70579" w14:textId="77777777" w:rsidR="000C1F06" w:rsidRPr="00C71E20" w:rsidRDefault="000C1F06" w:rsidP="00EF4F20">
+          <w:p w14:paraId="14C70579" w14:textId="77777777" w:rsidR="000C1F06" w:rsidRPr="00E63F4F" w:rsidRDefault="000C1F06" w:rsidP="00EF4F20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">II.2.1 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3229AFA6" w14:textId="77777777" w:rsidR="00354B7E" w:rsidRPr="00C71E20" w:rsidRDefault="000C1F06" w:rsidP="006459A3">
+          <w:p w14:paraId="3229AFA6" w14:textId="77777777" w:rsidR="00354B7E" w:rsidRPr="00E63F4F" w:rsidRDefault="000C1F06" w:rsidP="006459A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Has been obtained in the zone with code: GB-0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="532E2155" w14:textId="0FFA760F" w:rsidR="00456F94" w:rsidRDefault="00456F94"/>
     <w:p w14:paraId="12C5007A" w14:textId="7BBFB9B1" w:rsidR="006459A3" w:rsidRDefault="006459A3" w:rsidP="00456F94">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="50247A5D" wp14:editId="242478E0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="50247A5D" wp14:editId="566F7E2C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>504825</wp:posOffset>
+                  <wp:posOffset>144780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>247015</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2149475" cy="237490"/>
-                <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+                <wp:extent cx="2511425" cy="333375"/>
+                <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2149475" cy="237490"/>
+                          <a:ext cx="2511425" cy="333375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5DF79C57" w14:textId="0691C40E" w:rsidR="006459A3" w:rsidRDefault="00601E93">
-                            <w:r w:rsidRPr="00C71E20">
+                          <w:p w14:paraId="5DF79C57" w14:textId="0691C40E" w:rsidR="006459A3" w:rsidRPr="0095065D" w:rsidRDefault="00601E93">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0095065D">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>Support Health Attestation No.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="50247A5D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:39.75pt;margin-top:19.45pt;width:169.25pt;height:18.7pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgqp34LgIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwE2LCUirCgrqkpo&#10;dyW22rNxbBLJ8bi2IaG/vmMnPLrtqerFmfGM5/F9M5k/tLUiR2FdBTqno8GQEqE5FJXe5/T76/rT&#10;Z0qcZ7pgCrTI6Uk4+rD4+GHemEyMoQRVCEswiHZZY3Jaem+yJHG8FDVzAzBCo1GCrZlH1e6TwrIG&#10;o9cqGQ+H90kDtjAWuHAObx87I13E+FIK7p+ldMITlVOszcfTxnMXzmQxZ9neMlNWvC+D/UMVNas0&#10;Jr2EemSekYOt/ghVV9yCA+kHHOoEpKy4iD1gN6Phu262JTMi9oLgOHOByf2/sPzpuDUvlvj2C7RI&#10;YACkMS5zeBn6aaWtwxcrJWhHCE8X2ETrCcfL8SidpdMJJRxt47tpOou4JtfXxjr/VUBNgpBTi7RE&#10;tNhx4zxmRNezS0jmQFXFulIqKmEUxEpZcmRIovKxRnzxm5fSpMnp/d1kGANrCM+7yEpjgmtPQfLt&#10;ru0b3UFxwv4tdKPhDF9XWOSGOf/CLM4Ctozz7Z/xkAowCfQSJSXYn3+7D/5IEVopaXC2cup+HJgV&#10;lKhvGsmbjdI0DGNU0sl0jIq9texuLfpQrwA7H+EmGR7F4O/VWZQW6jdcg2XIiiamOebOqT+LK99N&#10;PK4RF8tldMLxM8xv9NbwEDogHSh4bd+YNT1PHhl+gvMUsuwdXZ1veKlhefAgq8hlALhDtccdRzdS&#10;3K9Z2I1bPXpdfwaLXwAAAP//AwBQSwMEFAAGAAgAAAAhAFUkAhTfAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FPg0AQhe8m/ofNmHgx7VKxLUWWxhi1iTdL1XjbsiMQ2VnCbgH/veNJj5Pv5c33&#10;su1kWzFg7xtHChbzCARS6UxDlYJD8ThLQPigyejWESr4Rg/b/Pws06lxI73gsA+V4BLyqVZQh9Cl&#10;UvqyRqv93HVIzD5db3Xgs6+k6fXI5baV11G0klY3xB9q3eF9jeXX/mQVfFxV789+enod42XcPeyG&#10;Yv1mCqUuL6a7WxABp/AXhl99VoecnY7uRMaLVsF6s+SkgjjZgGB+s0h425HBKgaZZ/L/gPwHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYKqd+C4CAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVSQCFN8AAAAIAQAADwAAAAAAAAAAAAAAAACI&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:11.4pt;margin-top:19.45pt;width:197.75pt;height:26.25pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2TJ/rLAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynSdsZcYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0o2Xms22lYDgopUh9fHz176BpFDsK6GnRBs1FKidAcylrvCvr9dfXp&#10;nhLnmS6ZAi0KehSOPsw/fpi1JhdjqECVwhIE0S5vTUEr702eJI5XomFuBEZoNEqwDfOo2l1SWtYi&#10;eqOScZreJi3Y0ljgwjm8feyNdB7xpRTcP0vphCeqoJibj6eN5zacyXzG8p1lpqr5kAb7hywaVmsM&#10;eoZ6ZJ6Rva3/gGpqbsGB9CMOTQJS1lzEGrCaLH1XzaZiRsRasDnOnNvk/h8sfzpszIslvvsCHQ4w&#10;NKQ1Lnd4GerppG3CP2ZK0I4tPJ7bJjpPOF6Op1k2GU8p4Wi7wd/dNMAkl9fGOv9VQEOCUFCLY4nd&#10;Yoe1873rySUEc6DqclUrFZVABbFUlhwYDlH5mCOC/+alNGkLenszTSOwhvC8R1Yac7nUFCTfbbuh&#10;0C2UR6zfQk8NZ/iqxiTXzPkXZpELWDLy2z/jIRVgEBgkSiqwP/92H/xxRGilpEVuFdT92DMrKFHf&#10;NA7vczaZBDJGZTK9G6Niry3ba4veN0vAyjPcJMOjGPy9OonSQvOGa7AIUdHENMfYBfUncel7xuMa&#10;cbFYRCekn2F+rTeGB+jQ6TCC1+6NWTPMyeOEn+DEQpa/G1fvG15qWOw9yDrOMjS47+rQd6RuZMOw&#10;ZmE3rvXodfkYzH8BAAD//wMAUEsDBBQABgAIAAAAIQDp6Civ4AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9LT8MwEITvSPwHa5G4IOo8CqQhmwohHhI3Gh7i5sZLEhGvo9hNwr/HnOA4mtHMN8V2&#10;Mb2YaHSdZYR4FYEgrq3uuEF4qe7PMxDOK9aqt0wI3+RgWx4fFSrXduZnmna+EaGEXa4QWu+HXEpX&#10;t2SUW9mBOHifdjTKBzk2Uo9qDuWml0kUXUqjOg4LrRrotqX6a3cwCB9nzfuTWx5e5/QiHe4ep+rq&#10;TVeIpyfLzTUIT4v/C8MvfkCHMjDt7YG1Ez1CkgRyj5BmGxDBX8dZCmKPsInXIMtC/j9Q/gAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2TJ/rLAIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDp6Civ4AAAAAgBAAAPAAAAAAAAAAAAAAAAAIYE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5DF79C57" w14:textId="0691C40E" w:rsidR="006459A3" w:rsidRDefault="00601E93">
-                      <w:r w:rsidRPr="00C71E20">
+                    <w:p w14:paraId="5DF79C57" w14:textId="0691C40E" w:rsidR="006459A3" w:rsidRPr="0095065D" w:rsidRDefault="00601E93">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0095065D">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:color w:val="000000"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>Support Health Attestation No.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F9A0CD0" wp14:editId="73C2B801">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F9A0CD0" wp14:editId="2B232B48">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2893060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>245745</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3903345" cy="237490"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="10160"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 1">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -3193,51 +3098,55 @@
                             </w:r>
                             <w:permEnd w:id="127678741"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1F9A0CD0" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:227.8pt;margin-top:19.35pt;width:307.35pt;height:18.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjbyt7NwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tYsRp8hSZBhQ&#10;tAXSoWdFlmIBsqhJSuzs149SPtv1NOwiUyL1RD4+enrXNZrshPMKTEn7vZwSYThUymxK+vNl+eUr&#10;JT4wUzENRpR0Lzy9m33+NG1tIQZQg66EIwhifNHaktYh2CLLPK9Fw3wPrDDolOAaFnDrNlnlWIvo&#10;jc4GeX6TteAq64AL7/H0/uCks4QvpeDhSUovAtElxdxCWl1a13HNZlNWbByzteLHNNg/ZNEwZfDR&#10;M9Q9C4xsnfoLqlHcgQcZehyaDKRUXKQasJp+/q6aVc2sSLUgOd6eafL/D5Y/7lb22ZHQfYMOGxgJ&#10;aa0vPB7GejrpmvjFTAn6kcL9mTbRBcLxcDjJh8PRmBKOvsHwdjRJvGaX29b58F1AQ6JRUodtSWyx&#10;3YMP+CKGnkLiYx60qpZK67SJUhAL7ciOYRN1SDnijTdR2pC2pDfDcZ6A3/iSmC4IofsAAfG0wUQu&#10;tUcrdOuOqOqKlzVUe6TLwUFJ3vKlwpoemA/PzKF0kCEch/CEi9SAOcHRoqQG9/uj8xiPHUUvJS1K&#10;saT+15Y5QYn+YbDXk/5oFLWbNqPx7QA37tqzvvaYbbMAJKqPg2d5MmN80CdTOmhecWrm8VV0McPx&#10;7ZKGk7kIhwHBqeNiPk9BqFbLwoNZWR6hY2Nix166V+bssa0BBfEIJ9Gy4l13D7HxpoH5NoBUqfWR&#10;5wOrR/pR6UkRx6mMo3S9T1GXf8fsDwAAAP//AwBQSwMEFAAGAAgAAAAhAEnR6RLgAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYvY3bY2KTGTIoIUvRRbBY/b7JgNzc6G7LaN&#10;/97tSY/D+3jvm3I1uk6caAitZ4TpRIEgrr1puUH42L3cL0GEqNnozjMh/FCAVXV9VerC+DO/02kb&#10;G5FKOBQawcbYF1KG2pLTYeJ74pR9+8HpmM6hkWbQ51TuOjlTKpNOt5wWrO7p2VJ92B4dAo+zIWb2&#10;Lex8vz68rjf0tfm8Q7y9GZ8eQUQa4x8MF/2kDlVy2vsjmyA6hIfFIksownyZg7gAKldzEHuEPJuC&#10;rEr5/4XqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAONvK3s3AgAAgwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEnR6RLgAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="1F9A0CD0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:227.8pt;margin-top:19.35pt;width:307.35pt;height:18.7pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjbyt7NwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8tYsRp8hSZBhQ&#10;tAXSoWdFlmIBsqhJSuzs149SPtv1NOwiUyL1RD4+enrXNZrshPMKTEn7vZwSYThUymxK+vNl+eUr&#10;JT4wUzENRpR0Lzy9m33+NG1tIQZQg66EIwhifNHaktYh2CLLPK9Fw3wPrDDolOAaFnDrNlnlWIvo&#10;jc4GeX6TteAq64AL7/H0/uCks4QvpeDhSUovAtElxdxCWl1a13HNZlNWbByzteLHNNg/ZNEwZfDR&#10;M9Q9C4xsnfoLqlHcgQcZehyaDKRUXKQasJp+/q6aVc2sSLUgOd6eafL/D5Y/7lb22ZHQfYMOGxgJ&#10;aa0vPB7GejrpmvjFTAn6kcL9mTbRBcLxcDjJh8PRmBKOvsHwdjRJvGaX29b58F1AQ6JRUodtSWyx&#10;3YMP+CKGnkLiYx60qpZK67SJUhAL7ciOYRN1SDnijTdR2pC2pDfDcZ6A3/iSmC4IofsAAfG0wUQu&#10;tUcrdOuOqOqKlzVUe6TLwUFJ3vKlwpoemA/PzKF0kCEch/CEi9SAOcHRoqQG9/uj8xiPHUUvJS1K&#10;saT+15Y5QYn+YbDXk/5oFLWbNqPx7QA37tqzvvaYbbMAJKqPg2d5MmN80CdTOmhecWrm8VV0McPx&#10;7ZKGk7kIhwHBqeNiPk9BqFbLwoNZWR6hY2Nix166V+bssa0BBfEIJ9Gy4l13D7HxpoH5NoBUqfWR&#10;5wOrR/pR6UkRx6mMo3S9T1GXf8fsDwAAAP//AwBQSwMEFAAGAAgAAAAhAEnR6RLgAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYvY3bY2KTGTIoIUvRRbBY/b7JgNzc6G7LaN&#10;/97tSY/D+3jvm3I1uk6caAitZ4TpRIEgrr1puUH42L3cL0GEqNnozjMh/FCAVXV9VerC+DO/02kb&#10;G5FKOBQawcbYF1KG2pLTYeJ74pR9+8HpmM6hkWbQ51TuOjlTKpNOt5wWrO7p2VJ92B4dAo+zIWb2&#10;Lex8vz68rjf0tfm8Q7y9GZ8eQUQa4x8MF/2kDlVy2vsjmyA6hIfFIksownyZg7gAKldzEHuEPJuC&#10;rEr5/4XqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAONvK3s3AgAAgwQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEnR6RLgAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4A10C321" w14:textId="111901F6" w:rsidR="006459A3" w:rsidRPr="00316D09" w:rsidRDefault="005F2F92">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="127678741" w:edGrp="everyone"/>
                       <w:r w:rsidRPr="00316D09">
                         <w:rPr>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                       <w:r w:rsidR="00601E93" w:rsidRPr="00316D09">
                         <w:rPr>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00316D09">
@@ -3257,2073 +3166,2058 @@
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10772"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w14:paraId="522BBCB5" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0E0D94" w14:textId="7BBFB9B1" w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w:rsidRDefault="00BA1A2B" w:rsidP="00C71E20">
+          <w:p w14:paraId="4C0E0D94" w14:textId="1231E7E5" w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w:rsidRDefault="00BA1A2B" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w14:paraId="717B4094" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72F352B4" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
+          <w:p w14:paraId="72F352B4" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00E63F4F" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>II.2.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BB8B341" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
+          <w:p w14:paraId="7BB8B341" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00E63F4F" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Has been obtained from animals that:</w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="14358529" w:edGrp="everyone"/>
-          <w:p w14:paraId="77C1CC28" w14:textId="77777777" w:rsidR="005A2868" w:rsidRPr="00C71E20" w:rsidRDefault="001F086A" w:rsidP="00C71E20">
+          <w:p w14:paraId="77C1CC28" w14:textId="77777777" w:rsidR="005A2868" w:rsidRPr="00E63F4F" w:rsidRDefault="001F086A" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*either "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text24"/>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">*either </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
-            <w:r w:rsidR="00F841D1" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00F841D1" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="have remained in the territory described under point II.2.1 since birth, or for at least three months before slaughter."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text17"/>
-            <w:r w:rsidR="00F841D1" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00F841D1" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F841D1" w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00F841D1" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F841D1" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F841D1" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00F841D1" w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>have remained in the territory described under point II.2.1 since birth, or for at least three months before slaughter.</w:t>
             </w:r>
-            <w:r w:rsidR="00F841D1" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00F841D1" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:permEnd w:id="14358529"/>
           </w:p>
           <w:permStart w:id="1174822836" w:edGrp="everyone"/>
-          <w:p w14:paraId="60C20AFF" w14:textId="77777777" w:rsidR="005A2868" w:rsidRPr="00C71E20" w:rsidRDefault="001F086A" w:rsidP="00C71E20">
+          <w:p w14:paraId="60C20AFF" w14:textId="77777777" w:rsidR="005A2868" w:rsidRPr="00E63F4F" w:rsidRDefault="001F086A" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*or "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text25"/>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">*or </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="have been introduced on …./.…/….….. (dd/mm/yyyy) into the territory described under point II.2.1 from the zone with code"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text15"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>have been introduced on …./.…/….….. (dd/mm/yyyy) into the territory described under point II.2.1 from the zone with code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="3"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Text23"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
-            <w:r w:rsidR="003B4231" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="003B4231" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="……… that at that date was authorised for the entry of fresh meat of ovine and caprine animals into the Union and where they have remained "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text22"/>
-            <w:r w:rsidR="003B4231" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="003B4231" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="003B4231" w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="003B4231" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003B4231" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003B4231" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="003B4231" w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">……… that at that date was authorised for the entry of fresh meat of ovine and caprine animals into the Union and where they have remained </w:t>
             </w:r>
-            <w:r w:rsidR="003B4231" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="003B4231" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="since birth, or for at least 3 months before slaughter."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text16"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>since birth, or for at least 3 months before slaughter.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
             <w:permEnd w:id="1174822836"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="190534431" w:edGrp="everyone"/>
-          <w:p w14:paraId="0F2CCB35" w14:textId="77777777" w:rsidR="00DA29CA" w:rsidRDefault="00F841D1" w:rsidP="00C71F41">
+          <w:p w14:paraId="0F2CCB35" w14:textId="77777777" w:rsidR="00DA29CA" w:rsidRPr="00E63F4F" w:rsidRDefault="00F841D1" w:rsidP="00C71F41">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*or"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Text26"/>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00C71E20">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>*or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val=" have been introduced on .…/…./ ….….. (dd/mm/yyyy) into the territory described under point II.2.1 from the EU Member State with ISO code………….."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Text14"/>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00C71E20">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> have been introduced on .…/…./ ….….. (dd/mm/yyyy) into the territory described under point II.2.1 from the EU Member State with ISO code…………..</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
             <w:permEnd w:id="190534431"/>
           </w:p>
           <w:permStart w:id="1933931483" w:edGrp="everyone"/>
           <w:p w14:paraId="447C5951" w14:textId="15726B8F" w:rsidR="00B83677" w:rsidRPr="00C71E20" w:rsidRDefault="00601E93" w:rsidP="00601E93">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*delete as applicable "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">*delete as applicable </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1933931483"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w14:paraId="737C0071" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5992C6D1" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
+          <w:p w14:paraId="5992C6D1" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00E63F4F" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20" w:rsidDel="009D5D1A">
+            <w:r w:rsidRPr="00E63F4F" w:rsidDel="009D5D1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>II.2.3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EE21CE9" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="009D5D1A" w:rsidP="00C71F41">
+          <w:p w14:paraId="6EE21CE9" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00E63F4F" w:rsidRDefault="009D5D1A" w:rsidP="00C71F41">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20" w:rsidDel="009D5D1A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F" w:rsidDel="009D5D1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Has been obtained from animals coming from establishments which receive regular animal health visits from a veterinarian for the purpose of the detection of, and information on, signs indicative of the occurrence of diseases, including the relevant listed diseases referred to in Annex I to Delegated Regulation (EU)</w:t>
             </w:r>
-            <w:r w:rsidR="0092488F" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="0092488F" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2020/692 and emerging diseases</w:t>
             </w:r>
-            <w:r w:rsidR="008C4434" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="008C4434" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20" w:rsidDel="009D5D1A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F" w:rsidDel="009D5D1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w14:paraId="1BCA0506" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7729DB2B" w14:textId="77777777" w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w:rsidRDefault="00BA1A2B" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w14:paraId="49C7D868" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="631"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="302F6928" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
+          <w:p w14:paraId="302F6928" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00E63F4F" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">II.2.4 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E2034B" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
+          <w:p w14:paraId="25E2034B" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00E63F4F" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Has been obtained from animals which:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AA50CF7" w14:textId="77777777" w:rsidR="005A2868" w:rsidRPr="00C71E20" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
+          <w:p w14:paraId="6AA50CF7" w14:textId="77777777" w:rsidR="005A2868" w:rsidRPr="00E63F4F" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(a) have been dispatched from their establishment of origin to a slaughterhouse in means of transport: (i) constructed in such a way that the an</w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>imals cannot escape or fall out</w:t>
             </w:r>
-            <w:r w:rsidR="002276E5" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="002276E5" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(ii) in which visual inspection of the space whe</w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>re animals are kept is possible</w:t>
             </w:r>
-            <w:r w:rsidR="002276E5" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="002276E5" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(iii) from which the escape of animal excrements, litter or feed is prevented or minimised, and</w:t>
             </w:r>
-            <w:r w:rsidR="002276E5" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="002276E5" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(iv) which was cleaned and disinfected with a disinfectant authorised by the competent authority of </w:t>
             </w:r>
-            <w:r w:rsidR="00E42E8F" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00E42E8F" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>the third country or territory immediately before the transportation of the animals without contact with other animals which did not comply with the conditions referred to in poi</w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="00E63F4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>nt II.2.1., II.2.2. and II.2.3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58EF4CD3" w14:textId="059C08FE" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
+          <w:p w14:paraId="58EF4CD3" w14:textId="059C08FE" w:rsidR="009D5D1A" w:rsidRPr="00E63F4F" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(b) during the transport to the slaughterhouse the animals did not pass through a third country or territory or zone thereof which is not listed for the entry into the Union of fresh meat of ovine</w:t>
             </w:r>
-            <w:r w:rsidR="001936A4">
+            <w:r w:rsidR="001936A4" w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and caprine</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> animals and they have not come into contact with animals of a lower health status</w:t>
             </w:r>
-            <w:r w:rsidR="008C4434" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="008C4434" w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F632679" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="009D5D1A" w:rsidP="00C71F41">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="003B4231" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="003B4231" w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="00E63F4F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>) had no contact with animals of a lower health status during their slaughter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w14:paraId="4E8A0277" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12C5EFB7" w14:textId="77777777" w:rsidR="00BA1A2B" w:rsidRPr="00C71E20" w:rsidRDefault="00BA1A2B" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w14:paraId="67C33237" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8D77E8" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
+          <w:p w14:paraId="1F8D77E8" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="0084117A" w:rsidRDefault="009D5D1A" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>II.2.6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="113DCF9C" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="008C4434" w:rsidP="00C71E20">
+          <w:p w14:paraId="113DCF9C" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="0084117A" w:rsidRDefault="008C4434" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Has been strictly segregated from fresh meat not complying with the animal health requirements for the entry into the Union of fresh meat of ovine and caprine animals throughout the operations of slaughter, cutting and until</w:t>
             </w:r>
-            <w:r w:rsidR="009D5D1A" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="009D5D1A" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="228792071" w:edGrp="everyone"/>
-          <w:p w14:paraId="0B523C5D" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="00C71E20" w:rsidRDefault="00F841D1" w:rsidP="00C71E20">
+          <w:p w14:paraId="0B523C5D" w14:textId="77777777" w:rsidR="009D5D1A" w:rsidRPr="0084117A" w:rsidRDefault="00F841D1" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*either "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text29"/>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">*either </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="it was packaged for further storage."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Text12"/>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>it was packaged for further storage.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
-          <w:p w14:paraId="6CE26119" w14:textId="77777777" w:rsidR="00CD5B4C" w:rsidRPr="00C71E20" w:rsidRDefault="00F841D1" w:rsidP="00C71E20">
+          <w:p w14:paraId="6CE26119" w14:textId="77777777" w:rsidR="00CD5B4C" w:rsidRPr="0084117A" w:rsidRDefault="00F841D1" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*or "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Text30"/>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">*or </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
-            <w:r w:rsidR="00084DCF" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00084DCF" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="its loading, as unpackaged fresh meat, to the means of transport for dispatch from the place of origin in 2(a) in this SHA."/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Text13"/>
-            <w:r w:rsidR="00084DCF" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00084DCF" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00084DCF" w:rsidRPr="00C71E20">
-[...11 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00084DCF" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00084DCF" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00084DCF" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="00084DCF" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>its loading, as unpackaged fresh meat, to the means of transport for dispatch from the place of origin in 2(a) in this SHA.</w:t>
             </w:r>
-            <w:r w:rsidR="00084DCF" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00084DCF" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
             <w:permEnd w:id="228792071"/>
-            <w:r w:rsidR="00CD5B4C" w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="00CD5B4C" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                            </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43B3E774" w14:textId="77777777" w:rsidR="002276E5" w:rsidRPr="00C71E20" w:rsidRDefault="00CD5B4C" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71E20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="202402009" w:edGrp="everyone"/>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="*delete as applicable"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Text21"/>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00C71E20">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>*delete as applicable</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
             <w:permEnd w:id="202402009"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="466A6975" w14:textId="77777777" w:rsidR="00FF51CB" w:rsidRPr="002B6E34" w:rsidRDefault="00FF51CB" w:rsidP="00C71E20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="2"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5132"/>
         <w:gridCol w:w="5669"/>
       </w:tblGrid>
       <w:tr w:rsidR="0065702D" w:rsidRPr="00C71E20" w14:paraId="2274501E" w14:textId="77777777" w:rsidTr="0065702D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B5C828B" w14:textId="77777777" w:rsidR="00C71E20" w:rsidRPr="0065702D" w:rsidRDefault="00C71E20" w:rsidP="0065702D">
+          <w:p w14:paraId="7B5C828B" w14:textId="77777777" w:rsidR="00C71E20" w:rsidRPr="0084117A" w:rsidRDefault="00C71E20" w:rsidP="0065702D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065702D">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>II.3. Animal Welfare Attestation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="270914EB" w14:textId="77777777" w:rsidR="00C71E20" w:rsidRPr="00C71E20" w:rsidRDefault="00C71E20" w:rsidP="00C71F41">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The fresh meat described in Part I of this certificate derives from animals which have been treated in the slaughterhouse in accordance with the requirements of the Union legislation on the protection of animals at the time of killing or at least equivalent requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0065702D" w:rsidRPr="00C71E20" w14:paraId="4841C7DE" w14:textId="77777777" w:rsidTr="0065702D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5184" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63325315" w14:textId="77777777" w:rsidR="00C71E20" w:rsidRPr="0065702D" w:rsidRDefault="00C71E20" w:rsidP="0065702D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CAA31B6" w14:textId="77777777" w:rsidR="00C71E20" w:rsidRPr="0065702D" w:rsidRDefault="00C71E20" w:rsidP="0065702D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0065702D" w:rsidRPr="00C71E20" w14:paraId="172CBA5D" w14:textId="77777777" w:rsidTr="0065702D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E9D64B2" w14:textId="77777777" w:rsidR="00C71E20" w:rsidRPr="00C71E20" w:rsidRDefault="00C71E20" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71E20">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Insert further attestations if needed (optional):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="1089287486" w:edGrp="everyone"/>
       <w:tr w:rsidR="0065702D" w:rsidRPr="00C71E20" w14:paraId="649CE610" w14:textId="77777777" w:rsidTr="0065702D">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29F63005" w14:textId="77777777" w:rsidR="00C71E20" w:rsidRPr="00C71E20" w:rsidRDefault="00C71E20" w:rsidP="006459A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="Text36"/>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00C71E20">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
             <w:permEnd w:id="1089287486"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F77675C" w14:textId="77777777" w:rsidR="006459A3" w:rsidRPr="000E5C00" w:rsidRDefault="006459A3" w:rsidP="00860B2C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
@@ -5337,1759 +5231,1707 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="7653"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="7001EC52" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10772" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33A8DBB8" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="00973694" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71E20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="007A414D" w:rsidRPr="00C71E20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="13FB8453" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D3F4C3" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
+          <w:p w14:paraId="14D3F4C3" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name in BLOCK LETTERS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="226190C4" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="00B37024" w:rsidP="00EF4F20">
+          <w:p w14:paraId="226190C4" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="00B37024" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1762359316" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Text6"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
             <w:permEnd w:id="1762359316"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="6570C40A" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="331024D1" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="005F2F92" w:rsidRDefault="007A414D" w:rsidP="005F2F92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D613667" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="005F2F92" w:rsidRDefault="007A414D" w:rsidP="005F2F92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="2B581097" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="321D9D6F" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
+          <w:p w14:paraId="321D9D6F" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve">Signature of Registered Veterinarian </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="352D7115" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="00B37024" w:rsidP="00EF4F20">
+          <w:p w14:paraId="352D7115" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="00B37024" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="368118627" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Text7"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
             <w:permEnd w:id="368118627"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="14F07519" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C814226" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="005F2F92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35D3AF14" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="005F2F92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="7D5B0875" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67C909F6" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
+          <w:p w14:paraId="67C909F6" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">RCVS Registration No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="268FFFF4" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="00B37024" w:rsidP="00EF4F20">
+          <w:p w14:paraId="268FFFF4" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="00B37024" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1350335197" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Text8"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
             <w:permEnd w:id="1350335197"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="6EE77949" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28606206" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="005F2F92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="149D3ADA" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="005F2F92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="39C7B626" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4124D949" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
+          <w:p w14:paraId="4124D949" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Telephone No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB0916C" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="00B37024" w:rsidP="00EF4F20">
+          <w:p w14:paraId="3DB0916C" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="00B37024" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1534356549" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="Text9"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
             <w:permEnd w:id="1534356549"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="7647F22C" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DA3A872" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="005F2F92" w:rsidRDefault="007A414D" w:rsidP="005F2F92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A81F2AF" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="005F2F92" w:rsidRDefault="007A414D" w:rsidP="005F2F92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="1811A6E4" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41227094" w14:textId="77777777" w:rsidR="00973694" w:rsidRPr="00C71E20" w:rsidRDefault="00973694" w:rsidP="002A63F8">
+          <w:p w14:paraId="41227094" w14:textId="77777777" w:rsidR="00973694" w:rsidRPr="0084117A" w:rsidRDefault="00973694" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Establishment stamp and/or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6145BB80" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="00973694" w:rsidP="002A63F8">
+          <w:p w14:paraId="6145BB80" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="00973694" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Veterinary stamp/Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B370041" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="00B37024" w:rsidP="00C71E20">
+          <w:p w14:paraId="4B370041" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="00B37024" w:rsidP="00C71E20">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="47264574" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="Text10"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
             <w:permEnd w:id="47264574"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="78DC5AB5" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="783C342B" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="005F2F92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38AA506E" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="005F2F92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A414D" w:rsidRPr="00C71E20" w14:paraId="7DE1C255" w14:textId="77777777" w:rsidTr="002B6E34">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3890CE49" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
+          <w:p w14:paraId="3890CE49" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="007A414D" w:rsidP="002A63F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
+            <w:r w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26469C2A" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="00C71E20" w:rsidRDefault="00B37024" w:rsidP="00EF4F20">
+          <w:p w14:paraId="26469C2A" w14:textId="77777777" w:rsidR="007A414D" w:rsidRPr="0084117A" w:rsidRDefault="00B37024" w:rsidP="00EF4F20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1291334630" w:edGrp="everyone"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="28" w:name="Text11"/>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...13 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005A2868" w:rsidRPr="00C71E20">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidR="005A2868" w:rsidRPr="0084117A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
             <w:permEnd w:id="1291334630"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58E9373B" w14:textId="77777777" w:rsidR="00FF51CB" w:rsidRDefault="00FF51CB" w:rsidP="00112C6F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30D60104" w14:textId="77777777" w:rsidR="00584C57" w:rsidRPr="000E5C00" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E5C00">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Guidance for completion of Slaughterhouse Support Health Attestations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF1C14F" w14:textId="77777777" w:rsidR="00584C57" w:rsidRPr="00112C6F" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="1CF1C14F" w14:textId="77777777" w:rsidR="00584C57" w:rsidRPr="0084117A" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For the meat in scope of this template, where SHAs are issues at an abattoir: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0191B8CA" w14:textId="77777777" w:rsidR="00B83677" w:rsidRPr="00112C6F" w:rsidRDefault="00B83677" w:rsidP="00B83677">
+    <w:p w14:paraId="0191B8CA" w14:textId="77777777" w:rsidR="00B83677" w:rsidRPr="0084117A" w:rsidRDefault="00B83677" w:rsidP="00B83677">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In England and Wales: the equivalent template issued by APHA must be used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6ABCA1" w14:textId="77777777" w:rsidR="00584C57" w:rsidRPr="00112C6F" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="4E6ABCA1" w14:textId="77777777" w:rsidR="00584C57" w:rsidRPr="0084117A" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In Scotland: this version issued by Food Standards Scotland must be used (see </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00B31A1C">
+        <w:r w:rsidR="00B31A1C" w:rsidRPr="0084117A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>action notes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004F2789" w:rsidRPr="00112C6F">
+      <w:r w:rsidR="004F2789" w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD33C83" w14:textId="77777777" w:rsidR="00584C57" w:rsidRPr="00112C6F" w:rsidRDefault="00584C57" w:rsidP="00CD75FB">
+    <w:p w14:paraId="6FD33C83" w14:textId="77777777" w:rsidR="00584C57" w:rsidRPr="0084117A" w:rsidRDefault="00584C57" w:rsidP="00CD75FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For guidance on completing this SHA please refer to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C55299" w14:textId="77777777" w:rsidR="00584C57" w:rsidRPr="00112C6F" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="15C55299" w14:textId="77777777" w:rsidR="00584C57" w:rsidRPr="0084117A" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidance produced by Food Standard Scotland and/or your employer</w:t>
       </w:r>
-      <w:r w:rsidR="004F2789" w:rsidRPr="00112C6F">
+      <w:r w:rsidR="004F2789" w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFE655D" w14:textId="77777777" w:rsidR="002A63F8" w:rsidRPr="00112C6F" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="4DFE655D" w14:textId="77777777" w:rsidR="002A63F8" w:rsidRPr="0084117A" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The specimen certificate and notes for guidance for the relevant Export Health Certificate available on APHA Form Finder </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00112C6F">
+        <w:r w:rsidRPr="0084117A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.gov.uk/export-health-certificates</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004F2789" w:rsidRPr="00112C6F">
+      <w:r w:rsidR="004F2789" w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338379F3" w14:textId="2B0CD6DA" w:rsidR="00584C57" w:rsidRPr="00902EE9" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
+    <w:p w14:paraId="338379F3" w14:textId="2B0CD6DA" w:rsidR="00584C57" w:rsidRPr="0084117A" w:rsidRDefault="00584C57" w:rsidP="00112C6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Principles from the generic support Health Attestation general guidance (</w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00112C6F">
+        <w:r w:rsidRPr="0084117A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ET199</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) available on </w:t>
       </w:r>
-      <w:r w:rsidR="002B6E34">
+      <w:r w:rsidR="002B6E34" w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00511D46" w:rsidRPr="00B81B23">
+        <w:r w:rsidR="00511D46" w:rsidRPr="0084117A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Improve Interna</w:t>
         </w:r>
-        <w:r w:rsidR="00687D24" w:rsidRPr="00B81B23">
+        <w:r w:rsidR="00687D24" w:rsidRPr="0084117A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>tional website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00112C6F">
+      <w:r w:rsidRPr="0084117A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1870916C" w14:textId="77777777" w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidRDefault="00902EE9" w:rsidP="00902EE9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AA67383" w14:textId="77777777" w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidRDefault="00902EE9" w:rsidP="00902EE9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C39EA8" w14:textId="77777777" w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidRDefault="00902EE9" w:rsidP="00902EE9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7134,185 +6976,98 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D05205F" w14:textId="77777777" w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidRDefault="00902EE9" w:rsidP="00902EE9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DCC8A7C" w14:textId="77777777" w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidRDefault="00902EE9" w:rsidP="00902EE9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C82307B" w14:textId="77777777" w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidRDefault="00902EE9" w:rsidP="00902EE9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2E57E3" w14:textId="77777777" w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidRDefault="00902EE9" w:rsidP="00902EE9">
-[...80 lines deleted...]
-    <w:p w14:paraId="1A972991" w14:textId="34227000" w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidRDefault="00902EE9" w:rsidP="00902EE9">
+    <w:p w14:paraId="1A972991" w14:textId="6C51B3CF" w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidRDefault="00902EE9" w:rsidP="00902EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1550"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidSect="00456F94">
+    <w:sectPr w:rsidR="00902EE9" w:rsidRPr="00902EE9" w:rsidSect="006A11B3">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="510" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4454B75E" w14:textId="77777777" w:rsidR="00E20EE2" w:rsidRDefault="00E20EE2" w:rsidP="006867DA">
+    <w:p w14:paraId="325258C1" w14:textId="77777777" w:rsidR="00F7323C" w:rsidRDefault="00F7323C" w:rsidP="006867DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DA9E25E" w14:textId="77777777" w:rsidR="00E20EE2" w:rsidRDefault="00E20EE2" w:rsidP="006867DA">
+    <w:p w14:paraId="1F248EE1" w14:textId="77777777" w:rsidR="00F7323C" w:rsidRDefault="00F7323C" w:rsidP="006867DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="577B6E8A" w14:textId="77777777" w:rsidR="00E20EE2" w:rsidRDefault="00E20EE2">
+    <w:p w14:paraId="4468699B" w14:textId="77777777" w:rsidR="00F7323C" w:rsidRDefault="00F7323C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7340,372 +7095,558 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B3880E4" w14:textId="10BB99C1" w:rsidR="000A6B24" w:rsidRPr="000A6B24" w:rsidRDefault="00E77BE3" w:rsidP="00112C6F">
+  <w:p w14:paraId="4B3880E4" w14:textId="07A1031F" w:rsidR="000A6B24" w:rsidRPr="006A11B3" w:rsidRDefault="006A11B3" w:rsidP="006A11B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="142"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ET21</w:t>
+      <w:t>ET219</w:t>
     </w:r>
-    <w:r w:rsidR="006F7444">
+    <w:r>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t xml:space="preserve">LIT </w:t>
     </w:r>
-    <w:r w:rsidR="00CC61CE">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccReference"/>
+        <w:tag w:val="ccReference"/>
+        <w:id w:val="773525943"/>
+        <w:placeholder>
+          <w:docPart w:val="56C766B29CB94417A1AEF22C79BF8832"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{E0D921D2-FB44-4B20-953E-7457EF874F71}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>72298</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00C8372D">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (Rev. </w:t>
+      <w:t xml:space="preserve">          </w:t>
     </w:r>
-    <w:r w:rsidR="005F2F92">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccSecurityClassification"/>
+        <w:tag w:val="ccSecurityClassification"/>
+        <w:id w:val="-520157457"/>
+        <w:placeholder>
+          <w:docPart w:val="27DF2B012F2E404C83CD23C3087F4C3B"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{E0D921D2-FB44-4B20-953E-7457EF874F71}"/>
+        <w:dropDownList w:lastValue="OFFICIAL">
+          <w:listItem w:value="[ccSecurityClassification]"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>OFFICIAL</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00C8372D">
       <w:rPr>
-        <w:sz w:val="18"/>
-[...29 lines deleted...]
-        <w:sz w:val="18"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="00584C57">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                 </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
+    <w:r w:rsidRPr="00435725">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
+    <w:r w:rsidRPr="00C8372D">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+      <w:t>Version:</w:t>
     </w:r>
-    <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccVersion"/>
+        <w:tag w:val="ccVersion"/>
+        <w:id w:val="1126280567"/>
+        <w:placeholder>
+          <w:docPart w:val="78FFD38AC79D4967BAC998E3A8CFB4E1"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{E0D921D2-FB44-4B20-953E-7457EF874F71}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00F77E47">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>4.0</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00435725">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C71F41">
+    <w:r>
       <w:rPr>
-        <w:noProof/>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
+    <w:r w:rsidRPr="00435725">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
+    <w:r w:rsidRPr="00BB3367">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t xml:space="preserve">Published: </w:t>
     </w:r>
-    <w:r w:rsidR="000A6B24" w:rsidRPr="000A6B24">
-[...23 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccPublishDate"/>
+        <w:tag w:val="ccPublishDate"/>
+        <w:id w:val="128063024"/>
+        <w:placeholder>
+          <w:docPart w:val="F58EA1F7B91C4AF182237644CB128302"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{E0D921D2-FB44-4B20-953E-7457EF874F71}"/>
+        <w:date w:fullDate="2026-03-05T13:49:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00F77E47">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>05/03/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D6CF1BF" w14:textId="4F0C31F8" w:rsidR="00E85C68" w:rsidRPr="00E85C68" w:rsidRDefault="00CC61CE" w:rsidP="00CD5B4C">
+  <w:p w14:paraId="3D6CF1BF" w14:textId="1E730876" w:rsidR="00E85C68" w:rsidRPr="006A11B3" w:rsidRDefault="006A11B3" w:rsidP="006A11B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="142"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ET2</w:t>
+      <w:t>ET219</w:t>
     </w:r>
-    <w:r w:rsidR="008C4434">
-[...3 lines deleted...]
-      <w:t>19</w:t>
+    <w:r>
+      <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (Rev. 0</w:t>
+      <w:t xml:space="preserve">LIT </w:t>
     </w:r>
-    <w:r w:rsidR="003479EE">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccReference"/>
+        <w:tag w:val="ccReference"/>
+        <w:id w:val="-1741712132"/>
+        <w:placeholder>
+          <w:docPart w:val="1FC55F7ABCF8414EBF6661EE22A9A6EE"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{E0D921D2-FB44-4B20-953E-7457EF874F71}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>72298</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00C8372D">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t xml:space="preserve">          </w:t>
     </w:r>
-    <w:r w:rsidR="00880BFD">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccSecurityClassification"/>
+        <w:tag w:val="ccSecurityClassification"/>
+        <w:id w:val="794414101"/>
+        <w:placeholder>
+          <w:docPart w:val="13A48C51F7884D8A802CF492CF9B3760"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{E0D921D2-FB44-4B20-953E-7457EF874F71}"/>
+        <w:dropDownList w:lastValue="OFFICIAL">
+          <w:listItem w:value="[ccSecurityClassification]"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>OFFICIAL</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00C8372D">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/25</w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>)</w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidR="00E85C68">
+    <w:r w:rsidRPr="00435725">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                 </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
+    <w:r w:rsidRPr="00C8372D">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t>Version:</w:t>
     </w:r>
-    <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccVersion"/>
+        <w:tag w:val="ccVersion"/>
+        <w:id w:val="-113366351"/>
+        <w:placeholder>
+          <w:docPart w:val="06F1F53FAAD94334B3B251A3582985CF"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{E0D921D2-FB44-4B20-953E-7457EF874F71}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00F77E47">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>4.0</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00435725">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
+    <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
+    <w:r w:rsidRPr="00435725">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r w:rsidR="00C71F41">
+    <w:r>
       <w:rPr>
-        <w:noProof/>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
+    <w:r w:rsidRPr="00BB3367">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
+      <w:t xml:space="preserve">Published: </w:t>
     </w:r>
-    <w:r w:rsidR="00E85C68" w:rsidRPr="000A6B24">
-[...35 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccPublishDate"/>
+        <w:tag w:val="ccPublishDate"/>
+        <w:id w:val="-492574600"/>
+        <w:placeholder>
+          <w:docPart w:val="ACF557CA01424581B3D9C5A973E73D8A"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{E0D921D2-FB44-4B20-953E-7457EF874F71}"/>
+        <w:date w:fullDate="2026-03-05T13:49:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00F77E47">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>05/03/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="237BAD46" w14:textId="77777777" w:rsidR="00E20EE2" w:rsidRDefault="00E20EE2" w:rsidP="006867DA">
+    <w:p w14:paraId="6D06FC0A" w14:textId="77777777" w:rsidR="00F7323C" w:rsidRDefault="00F7323C" w:rsidP="006867DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="247E1933" w14:textId="77777777" w:rsidR="00E20EE2" w:rsidRDefault="00E20EE2" w:rsidP="006867DA">
+    <w:p w14:paraId="59CAC568" w14:textId="77777777" w:rsidR="00F7323C" w:rsidRDefault="00F7323C" w:rsidP="006867DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="626F720D" w14:textId="77777777" w:rsidR="00E20EE2" w:rsidRDefault="00E20EE2">
+    <w:p w14:paraId="5C9879EC" w14:textId="77777777" w:rsidR="00F7323C" w:rsidRDefault="00F7323C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5428D17F" w14:textId="77777777" w:rsidR="008C4434" w:rsidRPr="000C1F06" w:rsidRDefault="008C4434" w:rsidP="00084DCF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000C1F06">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000C1F06">
         <w:t xml:space="preserve"> EU27 Member States, European Economic Areas/European Free Trade Areas countries and Northern Ireland</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="3CF9DDD0" w14:textId="09A4A6D6" w:rsidR="0092488F" w:rsidRDefault="0092488F" w:rsidP="00456F94">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
@@ -8796,269 +8737,301 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="713503624">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1846548547">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="334068482">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2040662167">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1701198322">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="963735581">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000361FC"/>
     <w:rsid w:val="0000340F"/>
     <w:rsid w:val="00016F1B"/>
     <w:rsid w:val="0002439A"/>
     <w:rsid w:val="000361FC"/>
+    <w:rsid w:val="00036478"/>
     <w:rsid w:val="00061EF6"/>
     <w:rsid w:val="00071898"/>
+    <w:rsid w:val="000815E3"/>
     <w:rsid w:val="000827C3"/>
     <w:rsid w:val="00084DCF"/>
+    <w:rsid w:val="00086A2B"/>
     <w:rsid w:val="0009583E"/>
     <w:rsid w:val="00095B80"/>
     <w:rsid w:val="000A6B24"/>
     <w:rsid w:val="000B1ED6"/>
     <w:rsid w:val="000B5EA0"/>
     <w:rsid w:val="000C1F06"/>
     <w:rsid w:val="000D7840"/>
     <w:rsid w:val="000E238B"/>
     <w:rsid w:val="000E5C00"/>
     <w:rsid w:val="000E75DC"/>
     <w:rsid w:val="000F1608"/>
     <w:rsid w:val="00100DA9"/>
     <w:rsid w:val="00112C6F"/>
     <w:rsid w:val="001157A7"/>
     <w:rsid w:val="00132E21"/>
     <w:rsid w:val="00136931"/>
     <w:rsid w:val="00145931"/>
     <w:rsid w:val="00175052"/>
     <w:rsid w:val="00185CC3"/>
     <w:rsid w:val="001936A4"/>
     <w:rsid w:val="001B24E3"/>
     <w:rsid w:val="001B6E47"/>
     <w:rsid w:val="001F0116"/>
     <w:rsid w:val="001F086A"/>
+    <w:rsid w:val="00203DD8"/>
     <w:rsid w:val="0020473A"/>
     <w:rsid w:val="00206ECC"/>
     <w:rsid w:val="002103AC"/>
     <w:rsid w:val="002276E5"/>
     <w:rsid w:val="00230EF5"/>
     <w:rsid w:val="002352D4"/>
+    <w:rsid w:val="002502AE"/>
     <w:rsid w:val="00262610"/>
     <w:rsid w:val="00272F73"/>
     <w:rsid w:val="002732C1"/>
     <w:rsid w:val="002A63F8"/>
     <w:rsid w:val="002B1877"/>
     <w:rsid w:val="002B6E34"/>
     <w:rsid w:val="002E0C06"/>
     <w:rsid w:val="002E11FD"/>
     <w:rsid w:val="002E79A7"/>
     <w:rsid w:val="003033E0"/>
     <w:rsid w:val="00316D09"/>
     <w:rsid w:val="00332F43"/>
     <w:rsid w:val="00335462"/>
     <w:rsid w:val="003473C8"/>
     <w:rsid w:val="003479EE"/>
     <w:rsid w:val="00354B7E"/>
+    <w:rsid w:val="00361C12"/>
     <w:rsid w:val="00367EDB"/>
     <w:rsid w:val="00386F93"/>
     <w:rsid w:val="0039144C"/>
     <w:rsid w:val="003B11C6"/>
     <w:rsid w:val="003B25EB"/>
     <w:rsid w:val="003B4231"/>
     <w:rsid w:val="003C35CB"/>
     <w:rsid w:val="003D12CD"/>
+    <w:rsid w:val="003F53F4"/>
     <w:rsid w:val="00423B90"/>
     <w:rsid w:val="00432D4F"/>
     <w:rsid w:val="00443E16"/>
     <w:rsid w:val="00456F94"/>
     <w:rsid w:val="004651FE"/>
     <w:rsid w:val="004D4D09"/>
     <w:rsid w:val="004E6059"/>
     <w:rsid w:val="004F2789"/>
     <w:rsid w:val="00502AC4"/>
     <w:rsid w:val="00511D46"/>
     <w:rsid w:val="00512ABF"/>
     <w:rsid w:val="00555845"/>
     <w:rsid w:val="00584C57"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A2868"/>
+    <w:rsid w:val="005C646D"/>
     <w:rsid w:val="005D3411"/>
     <w:rsid w:val="005F2F92"/>
+    <w:rsid w:val="005F4648"/>
     <w:rsid w:val="00601E93"/>
     <w:rsid w:val="0061642F"/>
     <w:rsid w:val="006459A3"/>
+    <w:rsid w:val="00652922"/>
     <w:rsid w:val="0065632B"/>
     <w:rsid w:val="0065702D"/>
     <w:rsid w:val="00660D01"/>
     <w:rsid w:val="00671218"/>
     <w:rsid w:val="006712D8"/>
     <w:rsid w:val="006867DA"/>
     <w:rsid w:val="00687D24"/>
+    <w:rsid w:val="006A11B3"/>
     <w:rsid w:val="006A65CB"/>
+    <w:rsid w:val="006A7F30"/>
     <w:rsid w:val="006C2FE2"/>
     <w:rsid w:val="006C32E8"/>
     <w:rsid w:val="006F579F"/>
     <w:rsid w:val="006F7444"/>
     <w:rsid w:val="00705CE2"/>
     <w:rsid w:val="00753D0A"/>
+    <w:rsid w:val="00766FEA"/>
     <w:rsid w:val="007A414D"/>
+    <w:rsid w:val="007E38B3"/>
     <w:rsid w:val="007F0EAC"/>
     <w:rsid w:val="0080717F"/>
+    <w:rsid w:val="0084117A"/>
     <w:rsid w:val="00860B2C"/>
+    <w:rsid w:val="008611DD"/>
     <w:rsid w:val="0086697F"/>
     <w:rsid w:val="00870902"/>
     <w:rsid w:val="008747F6"/>
     <w:rsid w:val="00880BFD"/>
+    <w:rsid w:val="00892071"/>
     <w:rsid w:val="00893A93"/>
     <w:rsid w:val="008A02C5"/>
+    <w:rsid w:val="008B6959"/>
     <w:rsid w:val="008C0F44"/>
     <w:rsid w:val="008C4434"/>
     <w:rsid w:val="00902EE9"/>
     <w:rsid w:val="0092488F"/>
+    <w:rsid w:val="0095065D"/>
     <w:rsid w:val="00951257"/>
     <w:rsid w:val="009655AE"/>
     <w:rsid w:val="00966D90"/>
     <w:rsid w:val="00973694"/>
+    <w:rsid w:val="00997B06"/>
     <w:rsid w:val="009A75CA"/>
-    <w:rsid w:val="009B0D87"/>
     <w:rsid w:val="009B12AE"/>
     <w:rsid w:val="009D5D1A"/>
     <w:rsid w:val="009E066F"/>
     <w:rsid w:val="009F7E35"/>
     <w:rsid w:val="00A037E6"/>
     <w:rsid w:val="00A118ED"/>
     <w:rsid w:val="00A21A7D"/>
     <w:rsid w:val="00A36B8B"/>
     <w:rsid w:val="00A42B6A"/>
+    <w:rsid w:val="00A61DC1"/>
     <w:rsid w:val="00A67F64"/>
+    <w:rsid w:val="00A72019"/>
     <w:rsid w:val="00A90D1E"/>
+    <w:rsid w:val="00A92081"/>
     <w:rsid w:val="00AA1D5A"/>
+    <w:rsid w:val="00AB3635"/>
     <w:rsid w:val="00AD6EFB"/>
     <w:rsid w:val="00AE7F63"/>
     <w:rsid w:val="00AF3CEB"/>
     <w:rsid w:val="00B177CA"/>
     <w:rsid w:val="00B31A1C"/>
     <w:rsid w:val="00B355F7"/>
     <w:rsid w:val="00B358EB"/>
     <w:rsid w:val="00B37024"/>
     <w:rsid w:val="00B37E80"/>
-    <w:rsid w:val="00B7466F"/>
+    <w:rsid w:val="00B505EB"/>
+    <w:rsid w:val="00B77583"/>
     <w:rsid w:val="00B81B23"/>
     <w:rsid w:val="00B83677"/>
     <w:rsid w:val="00B92C7B"/>
     <w:rsid w:val="00BA1A2B"/>
     <w:rsid w:val="00BC085B"/>
     <w:rsid w:val="00BC69D9"/>
     <w:rsid w:val="00BD519A"/>
     <w:rsid w:val="00BF07DA"/>
     <w:rsid w:val="00BF0F4F"/>
     <w:rsid w:val="00C16DCB"/>
+    <w:rsid w:val="00C339AC"/>
     <w:rsid w:val="00C60399"/>
     <w:rsid w:val="00C71E20"/>
     <w:rsid w:val="00C71F41"/>
     <w:rsid w:val="00C818BD"/>
     <w:rsid w:val="00C848FD"/>
     <w:rsid w:val="00C9005F"/>
     <w:rsid w:val="00CA7C57"/>
     <w:rsid w:val="00CC61CE"/>
     <w:rsid w:val="00CC61E0"/>
     <w:rsid w:val="00CD5B4C"/>
     <w:rsid w:val="00CD75FB"/>
     <w:rsid w:val="00CF7205"/>
     <w:rsid w:val="00D01A33"/>
     <w:rsid w:val="00D46BB7"/>
+    <w:rsid w:val="00D46FD7"/>
     <w:rsid w:val="00D65F9B"/>
     <w:rsid w:val="00D91CB6"/>
     <w:rsid w:val="00D92940"/>
     <w:rsid w:val="00DA1266"/>
     <w:rsid w:val="00DA29CA"/>
+    <w:rsid w:val="00DC3C5E"/>
     <w:rsid w:val="00DD03FD"/>
     <w:rsid w:val="00DE4CBD"/>
     <w:rsid w:val="00DE6BC9"/>
     <w:rsid w:val="00DE7395"/>
     <w:rsid w:val="00E0545D"/>
     <w:rsid w:val="00E20EE2"/>
     <w:rsid w:val="00E26158"/>
     <w:rsid w:val="00E42E8F"/>
+    <w:rsid w:val="00E63F4F"/>
     <w:rsid w:val="00E77BE3"/>
     <w:rsid w:val="00E85C68"/>
     <w:rsid w:val="00EA185A"/>
     <w:rsid w:val="00EA27B4"/>
     <w:rsid w:val="00EC15CC"/>
+    <w:rsid w:val="00EC5263"/>
     <w:rsid w:val="00EF4F20"/>
     <w:rsid w:val="00F14924"/>
     <w:rsid w:val="00F17A9C"/>
     <w:rsid w:val="00F23B60"/>
     <w:rsid w:val="00F50B74"/>
     <w:rsid w:val="00F52FA9"/>
+    <w:rsid w:val="00F7323C"/>
     <w:rsid w:val="00F736DC"/>
     <w:rsid w:val="00F7704D"/>
+    <w:rsid w:val="00F77E47"/>
     <w:rsid w:val="00F841D1"/>
     <w:rsid w:val="00FA0351"/>
+    <w:rsid w:val="00FA0393"/>
     <w:rsid w:val="00FC1925"/>
+    <w:rsid w:val="00FC6BAA"/>
     <w:rsid w:val="00FF36C8"/>
     <w:rsid w:val="00FF51CB"/>
     <w:rsid w:val="672C83C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -9721,51 +9694,50 @@
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:rsid w:val="00CD5B4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CD5B4C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF4F20"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511D46"/>
@@ -9776,51 +9748,890 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B81B23"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/export-health-certificates/fresh-meat-intended-for-human-consumption-excluding-mechanically-separated-meat-of-domestic-ovine-and-caprine-animals-to-the-european-union-and-northern-ireland-certificate-8369" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.improve-ov.com/instructions/instructions.php?ta=ta_search&amp;search_topic=Exports" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apha.defra.gov.uk/external-operations-admin/library/documents/exports/ET199.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/export-health-certificates" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodstandards.gov.scot/publications-and-research/publications?category=584&amp;orderby=resources_pubdate" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/export-health-certificates/fresh-meat-intended-for-human-consumption-excluding-mechanically-separated-meat-of-domestic-ovine-and-caprine-animals-to-the-european-union-and-northern-ireland-certificate-8369" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.improve-ov.com/instructions/instructions.php?ta=ta_search&amp;search_topic=Exports" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apha.defra.gov.uk/external-operations-admin/library/documents/exports/ET199.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/export-health-certificates" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodstandards.gov.scot/publications-and-research/publications?category=584&amp;orderby=resources_pubdate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1FC55F7ABCF8414EBF6661EE22A9A6EE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{99E20852-D667-4985-8425-F4BB7D2D31BF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B17B81" w:rsidRDefault="0078766A" w:rsidP="0078766A">
+          <w:pPr>
+            <w:pStyle w:val="1FC55F7ABCF8414EBF6661EE22A9A6EE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="13A48C51F7884D8A802CF492CF9B3760"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F9859C6E-5352-4959-ADAF-BFFEADD8DF86}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B17B81" w:rsidRDefault="0078766A" w:rsidP="0078766A">
+          <w:pPr>
+            <w:pStyle w:val="13A48C51F7884D8A802CF492CF9B3760"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccSecurityClassification]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="06F1F53FAAD94334B3B251A3582985CF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{230F50C4-6893-4360-872B-21D7406E163D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B17B81" w:rsidRDefault="0078766A" w:rsidP="0078766A">
+          <w:pPr>
+            <w:pStyle w:val="06F1F53FAAD94334B3B251A3582985CF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ACF557CA01424581B3D9C5A973E73D8A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CBB123F1-A0FC-4A39-B52D-0B5EE93A9CC9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B17B81" w:rsidRDefault="0078766A" w:rsidP="0078766A">
+          <w:pPr>
+            <w:pStyle w:val="ACF557CA01424581B3D9C5A973E73D8A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="56C766B29CB94417A1AEF22C79BF8832"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8C7C47E7-826B-44D5-93F8-EF2DD91DE5B6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B17B81" w:rsidRDefault="0078766A" w:rsidP="0078766A">
+          <w:pPr>
+            <w:pStyle w:val="56C766B29CB94417A1AEF22C79BF8832"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="27DF2B012F2E404C83CD23C3087F4C3B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{56417B5D-4C9F-4979-9C59-2D07B14D58E0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B17B81" w:rsidRDefault="0078766A" w:rsidP="0078766A">
+          <w:pPr>
+            <w:pStyle w:val="27DF2B012F2E404C83CD23C3087F4C3B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccSecurityClassification]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="78FFD38AC79D4967BAC998E3A8CFB4E1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5BDB8A45-2EA1-4ECC-9240-F43CB547793E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B17B81" w:rsidRDefault="0078766A" w:rsidP="0078766A">
+          <w:pPr>
+            <w:pStyle w:val="78FFD38AC79D4967BAC998E3A8CFB4E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F58EA1F7B91C4AF182237644CB128302"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{69747911-0C2E-4C9F-BC5F-55C91F158A29}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B17B81" w:rsidRDefault="0078766A" w:rsidP="0078766A">
+          <w:pPr>
+            <w:pStyle w:val="F58EA1F7B91C4AF182237644CB128302"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="0078766A"/>
+    <w:rsid w:val="0078766A"/>
+    <w:rsid w:val="00827FAF"/>
+    <w:rsid w:val="008A78E2"/>
+    <w:rsid w:val="00997B06"/>
+    <w:rsid w:val="00AB3635"/>
+    <w:rsid w:val="00B17B81"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0078766A"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FC55F7ABCF8414EBF6661EE22A9A6EE">
+    <w:name w:val="1FC55F7ABCF8414EBF6661EE22A9A6EE"/>
+    <w:rsid w:val="0078766A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13A48C51F7884D8A802CF492CF9B3760">
+    <w:name w:val="13A48C51F7884D8A802CF492CF9B3760"/>
+    <w:rsid w:val="0078766A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06F1F53FAAD94334B3B251A3582985CF">
+    <w:name w:val="06F1F53FAAD94334B3B251A3582985CF"/>
+    <w:rsid w:val="0078766A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACF557CA01424581B3D9C5A973E73D8A">
+    <w:name w:val="ACF557CA01424581B3D9C5A973E73D8A"/>
+    <w:rsid w:val="0078766A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56C766B29CB94417A1AEF22C79BF8832">
+    <w:name w:val="56C766B29CB94417A1AEF22C79BF8832"/>
+    <w:rsid w:val="0078766A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27DF2B012F2E404C83CD23C3087F4C3B">
+    <w:name w:val="27DF2B012F2E404C83CD23C3087F4C3B"/>
+    <w:rsid w:val="0078766A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78FFD38AC79D4967BAC998E3A8CFB4E1">
+    <w:name w:val="78FFD38AC79D4967BAC998E3A8CFB4E1"/>
+    <w:rsid w:val="0078766A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F58EA1F7B91C4AF182237644CB128302">
+    <w:name w:val="F58EA1F7B91C4AF182237644CB128302"/>
+    <w:rsid w:val="0078766A"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10065,1087 +10876,1167 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<p:Policy xmlns:p="office.server.policy" id="" local="true">
-[...18 lines deleted...]
-</p:Policy>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="External form - Document - Word" ma:contentTypeID="0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90" ma:contentTypeVersion="109" ma:contentTypeDescription="Forms or templates our external customers must complete." ma:contentTypeScope="" ma:versionID="c83a9d5afc01150719cd4ad55af14cc5">
-[...4 lines deleted...]
-    <xsd:import namespace="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006E7A10DFF40204499182FBB0578EDB71" ma:contentTypeVersion="135" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="2cebf75828bbe449011b64d264d90630">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c8bb56bc349c1400a86e908144643d89" ns2:_="" ns3:_="">
+    <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <xsd:import namespace="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:ContentCloud_SRO" minOccurs="0"/>
-[...83 lines deleted...]
-                <xsd:element ref="ns3:DLCPolicyLabelLock" minOccurs="0"/>
+                <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
+                <xsd:element ref="ns2:Team" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:ACTION" minOccurs="0"/>
+                <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
+                <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
+                <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
+                <xsd:element ref="ns2:ccKeywords" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLanguage" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLastReviewedOnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataCTypeName" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataItemId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishOnApproval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeam" minOccurs="0"/>
+                <xsd:element ref="ns2:ccRiskLevel" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmitDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnReason" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAppliesTo" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToApprover" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubjectMatterExpert" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSeniorResponsibleOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiences" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssuranceStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUniqueId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSopNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiencesCombinedString" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:ccScheduledReviewInterval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsExternal" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewType" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeamString" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUpdateNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:AssurerAction" minOccurs="0"/>
+                <xsd:element ref="ns2:Action2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedWorkdayDelta" minOccurs="0"/>
+                <xsd:element ref="ns2:SG" minOccurs="0"/>
+                <xsd:element ref="ns2:cf401361b24e474cb011be6eb76c0e76" minOccurs="0"/>
+                <xsd:element ref="ns2:n7493b4506bf40e28c373b1e51a33445" minOccurs="0"/>
+                <xsd:element ref="ns2:k85d23755b3a46b5a51451cf336b2e9b" minOccurs="0"/>
+                <xsd:element ref="ns2:lae2bfa7b6474897ab4a53f76ea236c7" minOccurs="0"/>
+                <xsd:element ref="ns2:ddeb1fd0a9ad4436a96525d34737dc44" minOccurs="0"/>
+                <xsd:element ref="ns2:fe59e9859d6a491389c5b03567f5dda5" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:MigrationOrganisationString" minOccurs="0"/>
+                <xsd:element ref="ns2:i7526201392745a2b0a0da3858a507d7" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReviewStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedByEmail" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edf18dbe-f08c-4a27-9a1b-3256889afa95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="ContentCloud_SRO" ma:index="0" nillable="true" ma:displayName="Senior Responsible Owner (SRO)" ma:description="Senior Responsible Owner (SRO)" ma:indexed="true" ma:internalName="ContentCloud_SRO">
+    <xsd:element name="HOMigrated" ma:index="5" nillable="true" ma:displayName="Migrated" ma:default="0" ma:internalName="HOMigrated" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:internalName="Team" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:internalName="Topic" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ACTION" ma:index="11" nillable="true" ma:displayName="Action" ma:hidden="true" ma:internalName="ACTION" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccStatus" ma:index="12" nillable="true" ma:displayName="ccStatus" ma:default="Draft" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Draft"/>
+              <xsd:enumeration value="Pending assurance"/>
+              <xsd:enumeration value="Cancel submission"/>
+              <xsd:enumeration value="Discarded"/>
+              <xsd:enumeration value="Pending approval"/>
+              <xsd:enumeration value="Approved"/>
+              <xsd:enumeration value="Published"/>
+              <xsd:enumeration value="Rejected from assurance"/>
+              <xsd:enumeration value="Rejected from assurance (Expired)"/>
+              <xsd:enumeration value="Rejected from approval"/>
+              <xsd:enumeration value="Rejected from approval (Expired)"/>
+              <xsd:enumeration value="Awaiting External Withdrawal"/>
+              <xsd:enumeration value="Externally Withdrawn"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Awaiting External Publishing"/>
+              <xsd:enumeration value="Externally Published"/>
+              <xsd:enumeration value="Awaiting Publishing"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccContentAssurer" ma:index="13" nillable="true" ma:displayName="ccContentAssurer" ma:hidden="true" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentAssurer" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_DocumentTitleLink" ma:index="1" nillable="true" ma:displayName="Title" ma:format="Hyperlink" ma:internalName="ContentCloud_DocumentTitleLink">
+    <xsd:element name="ccIsAPHAAssuranceChecked" ma:index="14" nillable="true" ma:displayName="ccIsAPHAAssuranceChecked" ma:default="0" ma:internalName="ccIsAPHAAssuranceChecked" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovers" ma:index="15" nillable="true" ma:displayName="ccApprovers" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccApprovers" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Author" ma:index="2" nillable="true" ma:displayName="Author" ma:description="Document Author" ma:indexed="true" ma:internalName="ContentCloud_Author">
+    <xsd:element name="ccContentOwner" ma:index="16" nillable="true" ma:displayName="ccContentOwner" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentOwner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccContributors" ma:index="17" nillable="true" ma:displayName="ccContributors" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContributors" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssurerComment" ma:index="19" nillable="true" ma:displayName="ccAssurerComment" ma:internalName="ccAssurerComment" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:internalName="ccChangeType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="New"/>
+          <xsd:enumeration value="Major"/>
+          <xsd:enumeration value="Minor"/>
+          <xsd:enumeration value="Very Minor"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:internalName="ccDateAssured" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDescription" ma:index="23" nillable="true" ma:displayName="ccDescription" ma:internalName="ccDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDuration" ma:index="24" nillable="true" ma:displayName="ccDuration" ma:hidden="true" ma:internalName="ccDuration" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccKeywords" ma:index="25" nillable="true" ma:displayName="ccKeywords" ma:internalName="ccKeywords" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLanguage" ma:index="26" nillable="true" ma:displayName="ccLanguage" ma:internalName="ccLanguage" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="English"/>
+                    <xsd:enumeration value="Welsh"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccLastReviewedOnDate" ma:index="27" nillable="true" ma:displayName="ccLastReviewedOnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccLastReviewedOnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyDetails" ma:index="28" nillable="true" ma:displayName="ccLegacyDetails" ma:internalName="ccLegacyDetails" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyReference" ma:index="29" nillable="true" ma:displayName="ccLegacyReference" ma:internalName="ccLegacyReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataItemId" ma:index="31" nillable="true" ma:displayName="ccMetadataItemId" ma:decimals="0" ma:hidden="true" ma:internalName="ccMetadataItemId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="ccPublishDate" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishOnApproval" ma:index="33" nillable="true" ma:displayName="ccPublishOnApproval" ma:default="1" ma:internalName="ccPublishOnApproval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="ccReference" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;&#10;" ma:format="Dropdown" ma:internalName="ccRiskLevel" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Very High"/>
+          <xsd:enumeration value="High"/>
+          <xsd:enumeration value="Medium"/>
+          <xsd:enumeration value="Low"/>
+          <xsd:enumeration value="Very Low"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmitDate" ma:index="37" nillable="true" ma:displayName="ccSubmitDate" ma:format="DateOnly" ma:internalName="ccSubmitDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:hidden="true" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:hidden="true" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:internalName="ccAppliesTo" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="England"/>
+                    <xsd:enumeration value="Scotland"/>
+                    <xsd:enumeration value="Wales"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:internalName="ccCommentToApprover" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:hidden="true" ma:internalName="ccApproverComment1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:hidden="true" ma:internalName="ccApproverComment2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:hidden="true" ma:internalName="ccApproverComment3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:hidden="true" ma:internalName="ccApproverComment4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:hidden="true" ma:internalName="ccApproverComment5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:hidden="true" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:hidden="true" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:hidden="true" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubjectMatterExpert" ma:index="56" nillable="true" ma:displayName="ccSubjectMatterExpert" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSubjectMatterExpert" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:hidden="true" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:hidden="true" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:hidden="true" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSeniorResponsibleOwner" ma:index="60" nillable="true" ma:displayName="ccSeniorResponsibleOwner" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSeniorResponsibleOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Contributors" ma:index="3" nillable="true" ma:displayName="Contributor(s)" ma:description="Document Author" ma:internalName="ContentCloud_Contributors">
-[...89 lines deleted...]
-    <xsd:element name="ContentCloud_UpdateNotice" ma:index="10" nillable="true" ma:displayName="Update notice" ma:description="Why the content has been replaced, e.g. whats changed between versions." ma:internalName="ContentCloud_UpdateNotice">
+    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:hidden="true" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Description" ma:index="11" nillable="true" ma:displayName="Description" ma:internalName="ContentCloud_Description">
-[...6 lines deleted...]
-    <xsd:element name="ContentCloud_Reference" ma:index="12" nillable="true" ma:displayName="Reference" ma:description="A sequential, unchangable reference number with a prefix, starting at a configurable value on settings list." ma:indexed="true" ma:internalName="ContentCloud_Reference">
+    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:hidden="true" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LegacyReference" ma:index="13" nillable="true" ma:displayName="Legacy reference" ma:description="" ma:internalName="ContentCloud_LegacyReference">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_TemplateVersion" ma:index="14" nillable="true" ma:displayName="Template version" ma:description="To show which version of the template that content is using." ma:internalName="ContentCloud_TemplateVersion">
+    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:hidden="true" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_FormatType" ma:index="15" nillable="true" ma:displayName="Format type" ma:description="" ma:format="Dropdown" ma:indexed="true" ma:internalName="ContentCloud_FormatType">
-[...92 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawNotice" ma:index="23" nillable="true" ma:displayName="Withdraw notice" ma:description="Why the content has been withdrawn. If the content has been merged into another document then they will only place a link here." ma:internalName="ContentCloud_WithdrawNotice">
+    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:hidden="true" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Rating" ma:index="24" nillable="true" ma:displayName="Rating" ma:decimals="1" ma:description="" ma:internalName="ContentCloud_Rating">
-[...95 lines deleted...]
-    <xsd:element name="ContentCloud_Audiences" ma:index="32" nillable="true" ma:displayName="Audience" ma:description="" ma:internalName="ContentCloud_Audiences">
+    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:internalName="ccAudiences" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoice">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:restriction base="dms:Choice">
                     <xsd:enumeration value="APHA"/>
                     <xsd:enumeration value="Committee on Climate Change"/>
                     <xsd:enumeration value="Defra"/>
                     <xsd:enumeration value="Environment Agency"/>
                     <xsd:enumeration value="Marine Management Organisation"/>
                     <xsd:enumeration value="Natural England"/>
                     <xsd:enumeration value="RPA"/>
                     <xsd:enumeration value="VMD"/>
                   </xsd:restriction>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approver1" ma:index="34" nillable="true" ma:displayName="Approver 1" ma:description="" ma:internalName="ContentCloud_Approver1">
+    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="ccScheduledReviewDate" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL-SENSITIVE"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Passed to approver - good quality"/>
+          <xsd:enumeration value="Passed to approver - minor improvements required"/>
+          <xsd:enumeration value="Passed to approver - significant improvements required"/>
+          <xsd:enumeration value="Returned to content owner - action required to make minor improvements"/>
+          <xsd:enumeration value="Returned to content owner - action required to make significant improvements"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUniqueId" ma:index="69" nillable="true" ma:displayName="ccUniqueId" ma:decimals="0" ma:hidden="true" ma:internalName="ccUniqueId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="20"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="ccAudiencesCombinedString" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="74" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnBy" ma:index="80" nillable="true" ma:displayName="ccWithdrawnBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccWithdrawnBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApprovedDate1" ma:index="35" nillable="true" ma:displayName="Approved date 1" ma:description="Approved date 1" ma:format="DateOnly" ma:indexed="true" ma:internalName="ContentCloud_ApprovedDate1">
-[...25 lines deleted...]
-    <xsd:element name="ContentCloud_Approver2" ma:index="39" nillable="true" ma:displayName="Approver 2" ma:description="" ma:internalName="ContentCloud_Approver2">
+    <xsd:element name="ccScheduledReviewedBy" ma:index="81" nillable="true" ma:displayName="ccScheduledReviewedBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccScheduledReviewedBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApprovedDate2" ma:index="40" nillable="true" ma:displayName="Approved date 2" ma:description="Approved date 2" ma:format="DateOnly" ma:internalName="ContentCloud_ApprovedDate2">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_ApproverJobTitle2" ma:index="41" nillable="true" ma:displayName="Approver job title 2" ma:description="" ma:internalName="ContentCloud_ApproverJobTitle2">
+    <xsd:element name="ccVersion" ma:index="82" nillable="true" ma:displayName="ccVersion" ma:hidden="true" ma:internalName="ccVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApprOrganisation2" ma:index="42" nillable="true" ma:displayName="Approver organisation 2" ma:description="" ma:internalName="ContentCloud_ApprOrganisation2">
+    <xsd:element name="ccIsExternal" ma:index="83" nillable="true" ma:displayName="ccIsExternal" ma:default="0" ma:description="Whether the content is solely internal or also external." ma:internalName="ccIsExternal" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledReviewType" ma:index="85" nillable="true" ma:displayName="Review outcome" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reviewed - no changes"/>
+          <xsd:enumeration value="Reviewed - changes made"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccResponsibleTeamString" ma:index="86" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApproverComment2" ma:index="43" nillable="true" ma:displayName="Approver comment 2" ma:description="" ma:internalName="ContentCloud_ApproverComment2">
+    <xsd:element name="ccUpdateNotice" ma:index="87" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
-          <xsd:maxLength value="2000"/>
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approver3" ma:index="44" nillable="true" ma:displayName="Approver 3" ma:description="" ma:internalName="ContentCloud_Approver3">
-[...23 lines deleted...]
-    <xsd:element name="ContentCloud_ApproverJobTitle3" ma:index="46" nillable="true" ma:displayName="Approver job title 3" ma:description="" ma:internalName="ContentCloud_ApproverJobTitle3">
+    <xsd:element name="AssurerAction" ma:index="88" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApprOrganisation3" ma:index="47" nillable="true" ma:displayName="Approver organisation 3" ma:description="" ma:internalName="ContentCloud_ApprOrganisation3">
+    <xsd:element name="Action2" ma:index="89" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApproverComment3" ma:index="48" nillable="true" ma:displayName="Approver comment 3" ma:description="" ma:internalName="ContentCloud_ApproverComment3">
+    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="90" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:description="Number of working dates since ccSubmitDate.  For Assurance SLA's" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-          <xsd:maxLength value="2000"/>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approver4" ma:index="49" nillable="true" ma:displayName="Approver 4" ma:description="" ma:internalName="ContentCloud_Approver4">
+    <xsd:element name="SG" ma:index="91" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="choicesPlaceholder1"/>
+          <xsd:enumeration value="choicesPlaceholder2"/>
+          <xsd:enumeration value="choicesPlaceholder3"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="98" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="99" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApprovedDate4" ma:index="50" nillable="true" ma:displayName="Approved date 4" ma:description="Approved date 4" ma:format="DateOnly" ma:internalName="ContentCloud_ApprovedDate4">
+    <xsd:element name="_dlc_DocId" ma:index="103" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApproverJobTitle4" ma:index="51" nillable="true" ma:displayName="Approver job title 4" ma:description="" ma:internalName="ContentCloud_ApproverJobTitle4">
-[...133 lines deleted...]
-    <xsd:element name="ContentCloud_ConsolidatedUrl" ma:index="70" nillable="true" ma:displayName="Link to consolidated content" ma:format="Hyperlink" ma:internalName="ContentCloud_ConsolidatedUrl">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="104" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_TempExtDate" ma:index="71" nillable="true" ma:displayName="Temporary extension date" ma:description="Temporary extension date" ma:format="DateOnly" ma:internalName="ContentCloud_TempExtDate">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="105" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_SharedWith" ma:index="72" nillable="true" ma:displayName="Shared with" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_SharedWith" ma:readOnly="false">
+    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="106" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccReviewStatus" ma:index="108" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccReviewStatus" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Pending"/>
+          <xsd:enumeration value="Extended"/>
+          <xsd:enumeration value="Withdrawn"/>
+          <xsd:enumeration value="Completed"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Duration" ma:index="73" nillable="true" ma:displayName="Duration" ma:description="Duration of content in seconds." ma:internalName="ContentCloud_Duration">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_Submitter" ma:index="74" nillable="true" ma:displayName="Submitted by" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_Submitter" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel1" ma:index="109" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:internalName="ccWorkAreaLevel1">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LegacyDetails" ma:index="75" nillable="true" ma:displayName="Legacy details" ma:description="" ma:internalName="ContentCloud_LegacyDetails">
-[...14 lines deleted...]
-    <xsd:element name="ContentCloud_ReceivedFrom" ma:index="78" nillable="true" ma:displayName="Document Received From" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ContentCloud_ReceivedFrom" ma:showField="ImnName">
+    <xsd:element name="ccWorkAreaLevel2" ma:index="110" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:internalName="ccWorkAreaLevel2">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_NewDraftNumber" ma:index="79" nillable="true" ma:displayName="New draft number" ma:description="" ma:internalName="ContentCloud_NewDraftNumber">
-[...30 lines deleted...]
-    <xsd:element name="ContentCloud_RelatedSites" ma:index="33" nillable="true" ma:displayName="Related sites" ma:list="{b4283a8c-c169-464e-b37a-660a96344476}" ma:internalName="ContentCloud_RelatedSites" ma:showField="Title" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
+    <xsd:element name="ccWorkAreaLevel3" ma:index="111" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:internalName="ccWorkAreaLevel3">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="91" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="_dlc_DocIdUrl" ma:index="92" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="ccWorkAreaLevel4" ma:index="112" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:internalName="ccWorkAreaLevel4">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="93" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="ccWorkAreaLevel5" ma:index="113" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:internalName="ccWorkAreaLevel5">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
-  </xsd:schema>
-[...25 lines deleted...]
-    <xsd:element name="MigrationOrganisationString" ma:index="99" nillable="true" ma:displayName="MigrationOrganisationString" ma:internalName="MigrationOrganisationString">
+    <xsd:element name="ccSubmittedByEmail" ma:index="114" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="662745e8-e224-48e8-a2e3-254862b8c2f5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df517a1a-f367-4017-82b3-5224906db11f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
-[...8 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="ccScheduledReviewInterval" ma:index="79" nillable="true" ma:displayName="ccScheduledReviewInterval" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewInterval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="3 months"/>
+          <xsd:enumeration value="6 months"/>
+          <xsd:enumeration value="12 months"/>
+          <xsd:enumeration value="18 months"/>
+          <xsd:enumeration value="2 years"/>
+          <xsd:enumeration value="3 years"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="101" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="102" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="115" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="116" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="117" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="118" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="94" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="87" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="75" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -11190,431 +12081,414 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...48 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <ContentCloud_OrganisationString xmlns="44ba428f-c30f-44c8-8eab-a30b7390a267">10007</ContentCloud_OrganisationString>
-    <ContentCloud_WithdrawnBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-464770917-30935</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-464770917-30935</Url>
+      <Description>CCPLUS-464770917-30935</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>14</Value>
+      <Value>6</Value>
+      <Value>5</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+      <Value>85</Value>
+    </TaxCatchAll>
+    <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">BFP EU Exit</Team>
+    <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-03-24T00:00:00+00:00</ccApprovedDate1>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
+    <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Taiba Shaukat</DisplayName>
+        <AccountId>8384</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Laurentiu Patea</DisplayName>
+        <AccountId>16756</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Rosemary Robson</DisplayName>
+        <AccountId>16893</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Bob Green</DisplayName>
+        <AccountId>23519</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContributors>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-03-04T11:25:51+00:00</ccDateAssured>
+    <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>England</Value>
+      <Value>Scotland</Value>
+      <Value>Wales</Value>
+    </ccAppliesTo>
+    <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-02-20T00:00:00+00:00</ccScheduledReviewDate>
+    <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">72298</ACTION>
+    <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Minor</ccChangeType>
+    <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">0</ccDuration>
+    <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
+    <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">72298</ccReference>
+    <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Slaughterhouse Veterinary SHA for the Movement within GB of Domestic Ovine and Caprine Meat Intended for Export to the EU SPS Area</ccDescription>
+    <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
+    <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Isabelle Rock</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentAssurer>
+    <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
+    <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Anne Tordoff</DisplayName>
+        <AccountId>8280</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccApprovers>
+    <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>English</Value>
+    </ccLanguage>
+    <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">8</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good morning, your content has passed assurance. I have increased the font size and updated the footer. Many thanks, Issy&lt;/p&gt;</ccAssurerComment>
+    <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Subject Matter Expert</ccApproverJobTitle1>
+    <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-03-20T00:00:00+00:00</ccLastReviewedOnDate>
+    <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccAudiences>
+    <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
+    <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">ET219 Slaughterhouse Veterinary Support Health Attestation for the Movement within Great Britain of Domestic Ovine and Caprine Meat Intended for Export to the EU SPS Area</ccLegacyReference>
+    <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Mick Pybus</DisplayName>
+        <AccountId>77</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccScheduledReviewedBy>
+    <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ET</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9b48ede4-0ac1-4df2-9f36-d8bceb66d77c</TermId>
+        </TermInfo>
+      </Terms>
+    </i7526201392745a2b0a0da3858a507d7>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Just updated in line with a request from Policy to change the BSE risk status to negligible</ccCommentToApprover>
+    <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Completed</ccReviewStatus>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-03-05T13:49:59+00:00</ccPublishDate>
+    <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">4.0</ccVersion>
+    <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
+    <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Reviewed - changes made</ccScheduledReviewType>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Health attestation paragraph II.1.10 amended to II.1.8 and wording updated to amend controlled BSE status to negligible BSE status </ccUpdateNotice>
+    <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
+    <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
+    <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
+    <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">72298</AssurerAction>
+    <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Mick Pybus</DisplayName>
+        <AccountId>77</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Anne Tordoff</DisplayName>
+        <AccountId>8280</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Taiba Shaukat</DisplayName>
+        <AccountId>8384</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentOwner>
+    <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">10007</ccResponsibleTeam>
+    <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_WithdrawnBy>
-    <ContentCloud_Approver1 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccSubjectMatterExpert>
+    <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
-        <DisplayName>Tordoff, Anne</DisplayName>
-        <AccountId>24348</AccountId>
+        <DisplayName>Nicola Hirst</DisplayName>
+        <AccountId>7752</AccountId>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approver1>
-[...58 lines deleted...]
-    <ContentCloud_Approver2 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccSeniorResponsibleOwner>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">72298</Action2>
+    <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Exports &amp; NI Protocol</Topic>
+    <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">33212</ccMetadataItemId>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-02-20T09:43:09+00:00</ccSubmitDate>
+    <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
+    <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-CSC International Trade</ccResponsibleTeamString>
+    <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA Animal Health</Value>
+    </ccWorkAreaLevel1>
+    <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>ET</Value>
+    </ccWorkAreaLevel4>
+    <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Border controls</Value>
+    </ccWorkAreaLevel2>
+    <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Exports</Value>
+    </ccWorkAreaLevel3>
+    <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Mick.Pybus@apha.gov.uk</ccSubmittedByEmail>
+    <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <ccScheduledReviewInterval xmlns="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79">3 years</ccScheduledReviewInterval>
+    <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
+        </TermInfo>
+      </Terms>
+    </lae2bfa7b6474897ab4a53f76ea236c7>
+    <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approver2>
-[...23 lines deleted...]
-    <ContentCloud_Approver3 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccWithdrawnBy>
+    <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Core Defra</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">026223dd-2e56-4615-868d-7c5bfd566810</TermId>
+        </TermInfo>
+      </Terms>
+    </fe59e9859d6a491389c5b03567f5dda5>
+    <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approver3>
-[...107 lines deleted...]
-    <MigrationOrganisationString xmlns="c78a0cd0-2680-45d0-a254-38b105a1c2de" xsi:nil="true"/>
+    </ccConsultee>
+    <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Team</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ff0485df-0575-416f-802f-e999165821b7</TermId>
+        </TermInfo>
+      </Terms>
+    </n7493b4506bf40e28c373b1e51a33445>
+    <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
+        </TermInfo>
+      </Terms>
+    </k85d23755b3a46b5a51451cf336b2e9b>
+    <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
+        </TermInfo>
+      </Terms>
+    </cf401361b24e474cb011be6eb76c0e76>
+    <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal Defra Group</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0867f7b3-e76e-40ca-bb1f-5ba341a49230</TermId>
+        </TermInfo>
+      </Terms>
+    </ddeb1fd0a9ad4436a96525d34737dc44>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFF8A542-0E65-4ADD-B573-ABF1CE8DC4BB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1691616C-C637-4A5F-8168-1718BE3555C2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89310362-056A-41AC-85F0-C47E5F899F70}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACAF1D96-BEF6-4FAC-9051-AB5414D626E8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{267D4298-4096-49AF-B2C5-33E7BB51DB91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{386F120D-B4E1-4D4F-B406-F0E7E6DB0C9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{430AF6F1-0828-4083-8408-C7EFCC394AA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACAF1D96-BEF6-4FAC-9051-AB5414D626E8}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFF8A542-0E65-4ADD-B573-ABF1CE8DC4BB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0D921D2-FB44-4B20-953E-7457EF874F71}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1097</Words>
-  <Characters>6258</Characters>
+  <Words>1287</Words>
+  <Characters>6144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>198</Lines>
+  <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Slaughterhouse Veterinary Support Health Attestation for the Movement within Great Britain of Domestic Ovine and Caprine Meat intended for Export to the EU SPS area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hello</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7341</CharactersWithSpaces>
+  <CharactersWithSpaces>7308</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>6750210</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>96</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://apha.defra.gov.uk/External_OV_Instructions/Export_Instructions/Certification_Procedures/Products_Exports.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2556014</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -11689,101 +12563,107 @@
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ET219 SLH Veterinary SHA: movement within GB: domestic ovine/caprine meat:export</dc:title>
   <dc:subject/>
   <dc:creator>Defra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90</vt:lpwstr>
+    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006E7A10DFF40204499182FBB0578EDB71</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="InformationType">
-    <vt:lpwstr/>
+    <vt:lpwstr>3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Distribution">
-    <vt:lpwstr>6;#Internal Defra Group|0867f7b3-e76e-40ca-bb1f-5ba341a49230</vt:lpwstr>
+    <vt:lpwstr>14;#Internal Defra Group|0867f7b3-e76e-40ca-bb1f-5ba341a49230</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HOCopyrightLevel">
-    <vt:lpwstr>1;#Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="HOGovernmentSecurityClassification">
-    <vt:lpwstr>2;#Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="HOSiteType">
     <vt:lpwstr>5;#Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="OrganisationalUnit">
-    <vt:lpwstr>15;#Core Defra|026223dd-2e56-4615-868d-7c5bfd566810</vt:lpwstr>
+    <vt:lpwstr>6;#Core Defra|026223dd-2e56-4615-868d-7c5bfd566810</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="lae2bfa7b6474897ab4a53f76ea236c7">
-    <vt:lpwstr>Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
     <vt:r8>9726100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Topic">
     <vt:lpwstr>Exports &amp; NI Protocol</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="fe59e9859d6a491389c5b03567f5dda5">
     <vt:lpwstr>Core Defra|026223dd-2e56-4615-868d-7c5bfd566810</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="cf401361b24e474cb011be6eb76c0e76">
-    <vt:lpwstr>Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Team">
     <vt:lpwstr>BFP EU Exit</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ddeb1fd0a9ad4436a96525d34737dc44">
     <vt:lpwstr>Internal Defra Group|0867f7b3-e76e-40ca-bb1f-5ba341a49230</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="n7493b4506bf40e28c373b1e51a33445">
     <vt:lpwstr>Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>b9df773d-c477-40da-bfd3-43a49cdf6f6d</vt:lpwstr>
+    <vt:lpwstr>62d1deff-e4b2-4894-8f4e-560504372cfd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="ccWorkArea">
+    <vt:lpwstr>85;#ET|9b48ede4-0ac1-4df2-9f36-d8bceb66d77c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="k85d23755b3a46b5a51451cf336b2e9b">
+    <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
+  </property>
 </Properties>
 </file>