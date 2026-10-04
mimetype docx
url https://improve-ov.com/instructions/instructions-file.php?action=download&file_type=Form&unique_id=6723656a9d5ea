--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -179,51 +179,51 @@
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>OV – USA Certificates Checklist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1E984D" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00AC70FC" w:rsidP="00C26B83">
+    <w:p w14:paraId="2C1E984D" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="001B2CD8" w:rsidP="00C26B83">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
@@ -2017,60 +2017,60 @@
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-2073023883"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="43E95A37" w14:textId="7027039A" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+              <w:p w14:paraId="43E95A37" w14:textId="0B0E1034" w:rsidR="00C26B83" w:rsidRDefault="000F6662" w:rsidP="00C26B83">
                 <w:pPr>
                   <w:pStyle w:val="Heading1"/>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:b w:val="0"/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00D20BF4">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:bCs/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-2139552291"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -4456,79 +4456,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> Specimen certificate or final, signed certificate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31607CC8" w14:textId="48946484" w:rsidR="00016DF7" w:rsidRDefault="00016DF7" w:rsidP="00B64F46">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If any handwritten amendments are made to the signed pre-certificate then you must return to the Review your answers page and amend the corresponding “Review Certificate”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40020525" w14:textId="513E7B62" w:rsidR="00016DF7" w:rsidRPr="00B64F46" w:rsidRDefault="00016DF7" w:rsidP="00B64F46">
+    <w:p w14:paraId="2E4A18BD" w14:textId="77777777" w:rsidR="000F6662" w:rsidRDefault="00016DF7" w:rsidP="000F6662">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This is so that the same information will be printed in the final certificate for vets in CIT Export office.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178B04DF" w14:textId="17FC6AE9" w:rsidR="00DD271A" w:rsidRDefault="0035305B" w:rsidP="0016705C">
+    <w:p w14:paraId="178B04DF" w14:textId="546B2A7E" w:rsidR="00DD271A" w:rsidRDefault="0035305B" w:rsidP="000F6662">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="160"/>
+        <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035305B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Useful Website Resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA1BCE8" w14:textId="68A57F5D" w:rsidR="002F2E98" w:rsidRDefault="0035305B" w:rsidP="002F2E98">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
@@ -4615,180 +4615,151 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00C6349F" w:rsidRPr="00C6349F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.improve-ov.com/instructions/instructions.php?ta=</w:t>
         </w:r>
         <w:r w:rsidR="00C6349F" w:rsidRPr="003377AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FA0D5E6" w14:textId="6CF5F478" w:rsidR="00365B4A" w:rsidRPr="008E04E6" w:rsidRDefault="0035305B" w:rsidP="00410C5D">
+    <w:p w14:paraId="1FA0D5E6" w14:textId="6CF5F478" w:rsidR="00365B4A" w:rsidRPr="000F6662" w:rsidRDefault="0035305B" w:rsidP="00410C5D">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365B4A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Improve International OCQ(V)s</w:t>
       </w:r>
       <w:r w:rsidR="008E04E6">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="008E04E6" w:rsidRPr="008E04E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.improve-ov.com/about/about.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0016705C" w:rsidRPr="008E04E6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FAF3E2" w14:textId="246B10A0" w:rsidR="0016705C" w:rsidRDefault="0016705C" w:rsidP="0016705C">
-[...12 lines deleted...]
-    <w:p w14:paraId="049D3202" w14:textId="3745F5E8" w:rsidR="00004B61" w:rsidRPr="001C0507" w:rsidRDefault="007C7D3F" w:rsidP="001C0507">
+    <w:p w14:paraId="66EE7A10" w14:textId="77777777" w:rsidR="000F6662" w:rsidRPr="000F6662" w:rsidRDefault="000F6662" w:rsidP="000F6662">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">APHA is </w:t>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6662">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APHA is an Executive Agency of the Department for Environment, Food and Rural Affairs and also works on behalf of the Scottish Government, Welsh Government and Food Standards Agency to safeguard animal and plant health for the benefit of people, the environment and the economy</w:t>
       </w:r>
-      <w:r w:rsidR="0055178A" w:rsidRPr="00355605">
-[...21 lines deleted...]
-        <w:t>safeguard animal and plant health for the benefit of people, the environment and the economy</w:t>
+      <w:r w:rsidRPr="000F6662">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65130BA2" w14:textId="26B22A68" w:rsidR="00004B61" w:rsidRPr="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71C1F6B5" w14:textId="12DFDE0E" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Example Signature Proforma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31568D04" w14:textId="77777777" w:rsidR="00004B61" w:rsidRPr="001C6335" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3922606F" w14:textId="77777777" w:rsidR="00004B61" w:rsidRPr="001C6335" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -6298,51 +6269,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="74E866ED" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-6pt,310.2pt" to="469.5pt,311.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzE+FfngEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815ISJHAEyzkkSC5B&#10;G7TNBzDU0iLAF5aMJf99l7QtF2mBokEuKz52ZneGq9XtZA3bAkbtXcebRc0ZOOl77TYdf/n58GXJ&#10;WUzC9cJ4Bx3fQeS36/Oz1RhauPCDNz0gIxIX2zF0fEgptFUV5QBWxIUP4OhSebQi0RY3VY9iJHZr&#10;qou6vq5Gj31ALyFGOr3fX/J14VcKZPqmVITETMept1QilviaY7VeiXaDIgxaHtoQH+jCCu2o6Ex1&#10;L5Jgb6j/oLJaoo9epYX0tvJKaQlFA6lp6ndqfgwiQNFC5sQw2xQ/j1Z+3d65ZyQbxhDbGJ4xq5gU&#10;2vyl/thUzNrNZsGUmKTD6/pyubwiTyXdNTc1LYmlOoEDxvQI3rK86LjRLmsRrdg+xbRPPaYQ7lS+&#10;rNLOQE427jsopnsq2BR0mQy4M8i2gt5USAkuNYfSJTvDlDZmBtb/Bh7yMxTK1PwPeEaUyt6lGWy1&#10;8/i36mk6tqz2+UcH9rqzBa++35WHKdbQ8xdzD6Oa5+v3fYGffqj1LwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACt2gxjiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiDLYUQqd0S&#10;QmJEEkNEEzwu3bGtdmeb3YWWf+9w0uO8eXnve/lysK04ow+NIwWTcQICqXSmoUrBx/vT6AFEiJqM&#10;bh2hggsGWBa3N7nOjOvpDc/7WAkOoZBpBXWMXSZlKGu0Ooxdh8S/L+etjnz6Shqvew63rUyTZC6t&#10;bogbat3husbyZ3+yCl79ZrNebS/ftPu0/SHdHnYvw7NS93fD6hFExCH+meGKz+hQMNPRncgE0SoY&#10;TVLeEhXM02QGgh2L6YKV41WZzkAWufy/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8xPhX54BAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAK3aDGOIAAAALAQAADwAAAAAAAAAAAAAAAAD4AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAcFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+              <v:line w14:anchorId="7698A1B9" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-6pt,310.2pt" to="469.5pt,311.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzE+FfngEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815ISJHAEyzkkSC5B&#10;G7TNBzDU0iLAF5aMJf99l7QtF2mBokEuKz52ZneGq9XtZA3bAkbtXcebRc0ZOOl77TYdf/n58GXJ&#10;WUzC9cJ4Bx3fQeS36/Oz1RhauPCDNz0gIxIX2zF0fEgptFUV5QBWxIUP4OhSebQi0RY3VY9iJHZr&#10;qou6vq5Gj31ALyFGOr3fX/J14VcKZPqmVITETMept1QilviaY7VeiXaDIgxaHtoQH+jCCu2o6Ex1&#10;L5Jgb6j/oLJaoo9epYX0tvJKaQlFA6lp6ndqfgwiQNFC5sQw2xQ/j1Z+3d65ZyQbxhDbGJ4xq5gU&#10;2vyl/thUzNrNZsGUmKTD6/pyubwiTyXdNTc1LYmlOoEDxvQI3rK86LjRLmsRrdg+xbRPPaYQ7lS+&#10;rNLOQE427jsopnsq2BR0mQy4M8i2gt5USAkuNYfSJTvDlDZmBtb/Bh7yMxTK1PwPeEaUyt6lGWy1&#10;8/i36mk6tqz2+UcH9rqzBa++35WHKdbQ8xdzD6Oa5+v3fYGffqj1LwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACt2gxjiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiDLYUQqd0S&#10;QmJEEkNEEzwu3bGtdmeb3YWWf+9w0uO8eXnve/lysK04ow+NIwWTcQICqXSmoUrBx/vT6AFEiJqM&#10;bh2hggsGWBa3N7nOjOvpDc/7WAkOoZBpBXWMXSZlKGu0Ooxdh8S/L+etjnz6Shqvew63rUyTZC6t&#10;bogbat3husbyZ3+yCl79ZrNebS/ftPu0/SHdHnYvw7NS93fD6hFExCH+meGKz+hQMNPRncgE0SoY&#10;TVLeEhXM02QGgh2L6YKV41WZzkAWufy/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8xPhX54BAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAK3aDGOIAAAALAQAADwAAAAAAAAAAAAAAAAD4AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAcFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00004B61">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="654E9C10" wp14:editId="13C5F8D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>786764</wp:posOffset>
                 </wp:positionV>
@@ -6370,51 +6341,51 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="19791993" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-9pt,61.95pt" to="476.25pt,308.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0wtAQwwEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5RsxCkEyzkkSHoo&#10;2qBNP4ChlhZRvkCylvz3XVK2HDQtEAS9LERyZ3Zmd7W5GY0mewhROdvSelFRAla4TtldS3883V9+&#10;pCQmbjuunYWWHiDSm+3Fh83gG1i63ukOAkESG5vBt7RPyTeMRdGD4XHhPFh8lC4YnvAYdqwLfEB2&#10;o9myqtZscKHzwQmIEW/vpke6LfxSgkhfpYyQiG4pakslhhKfc2TbDW92gfteiaMM/g4VhiuLRWeq&#10;O544+RXUKyqjRHDRybQQzjAnpRJQPKCbuvrDzfeeeyhesDnRz22K/49WfNnf2seAbRh8bKJ/DNnF&#10;KIMhUiv/CWdafKFSMpa2Hea2wZiIwMt1vV6ur68oEfi2qler6+VVbiybiDKhDzE9gDMkf7RUK5t9&#10;8YbvP8c0pZ5S8rW2OUanVXevtC6HvBFwqwPZc5wlFwJsqo9lXmRi0YxmZzvlKx00TMzfQBLVoezJ&#10;WNm0M2/388SpLWZmiEQFM6gqsv8JOuZmGJTteytwzi4VnU0z0Cjrwt+qpvEkVU75J9eT12z72XWH&#10;MtzSDlyhMpTjuucdfXku8PNPuf0NAAD//wMAUEsDBBQABgAIAAAAIQByvcP+4gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJvyHzSPxYmDbKgi1W2KMeoATqIneXrvPtqG723SXUv+9&#10;z5McJzOZ+SbbjKYVA/W+cVZBPI9AkC2dbmyl4P3tZbYC4QNaja2zpOCHPGzyyVWGqXZnu6fhECrB&#10;JdanqKAOoUul9GVNBv3cdWTZ+3a9wcCyr6Tu8czlppVJFC2lwcbyQo0dPdVUHg8no+DLO//8sS2G&#10;1+N+O+LNLiSfpVbqejo+PoAINIb/MPzhMzrkzFS4k9VetApm8Yq/BDaS2zUITqwXyQJEoWAZ39+B&#10;zDN5+SH/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHTC0BDDAQAA3AMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHK9w/7iAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+              <v:line w14:anchorId="4AF98FB6" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-9pt,61.95pt" to="476.25pt,308.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0wtAQwwEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5RsxCkEyzkkSHoo&#10;2qBNP4ChlhZRvkCylvz3XVK2HDQtEAS9LERyZ3Zmd7W5GY0mewhROdvSelFRAla4TtldS3883V9+&#10;pCQmbjuunYWWHiDSm+3Fh83gG1i63ukOAkESG5vBt7RPyTeMRdGD4XHhPFh8lC4YnvAYdqwLfEB2&#10;o9myqtZscKHzwQmIEW/vpke6LfxSgkhfpYyQiG4pakslhhKfc2TbDW92gfteiaMM/g4VhiuLRWeq&#10;O544+RXUKyqjRHDRybQQzjAnpRJQPKCbuvrDzfeeeyhesDnRz22K/49WfNnf2seAbRh8bKJ/DNnF&#10;KIMhUiv/CWdafKFSMpa2Hea2wZiIwMt1vV6ur68oEfi2qler6+VVbiybiDKhDzE9gDMkf7RUK5t9&#10;8YbvP8c0pZ5S8rW2OUanVXevtC6HvBFwqwPZc5wlFwJsqo9lXmRi0YxmZzvlKx00TMzfQBLVoezJ&#10;WNm0M2/388SpLWZmiEQFM6gqsv8JOuZmGJTteytwzi4VnU0z0Cjrwt+qpvEkVU75J9eT12z72XWH&#10;MtzSDlyhMpTjuucdfXku8PNPuf0NAAD//wMAUEsDBBQABgAIAAAAIQByvcP+4gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJvyHzSPxYmDbKgi1W2KMeoATqIneXrvPtqG723SXUv+9&#10;z5McJzOZ+SbbjKYVA/W+cVZBPI9AkC2dbmyl4P3tZbYC4QNaja2zpOCHPGzyyVWGqXZnu6fhECrB&#10;JdanqKAOoUul9GVNBv3cdWTZ+3a9wcCyr6Tu8czlppVJFC2lwcbyQo0dPdVUHg8no+DLO//8sS2G&#10;1+N+O+LNLiSfpVbqejo+PoAINIb/MPzhMzrkzFS4k9VetApm8Yq/BDaS2zUITqwXyQJEoWAZ39+B&#10;zDN5+SH/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHTC0BDDAQAA3AMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHK9w/7iAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00004B61">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CE82094" wp14:editId="6036AAC0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-95250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>739140</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6134100" cy="28575"/>
@@ -6441,51 +6412,51 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7E682927" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-7.5pt,58.2pt" to="475.5pt,60.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjZy6ZtwEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5TcJg0EyzkkSC5F&#10;G/TxAQy5tIjyBZK15L/vkrLloCmKouhlxcfO7M5wtbmdrCF7iEl719N21VACTnip3a6n374+XN5Q&#10;kjJ3khvvoKcHSPR2e/FmM4YO1n7wRkIkSOJSN4aeDjmHjrEkBrA8rXwAh5fKR8szbuOOychHZLeG&#10;rZvmmo0+yhC9gJTw9H6+pNvKrxSI/EmpBJmYnmJvucZY43OJbLvh3S7yMGhxbIP/QxeWa4dFF6p7&#10;njn5EfUrKqtF9MmrvBLeMq+UFlA1oJq2+UXNl4EHqFrQnBQWm9L/oxUf93fuKaINY0hdCk+xqJhU&#10;tOWL/ZGpmnVYzIIpE4GH1+3bd22Dngq8W99cvb8qZrIzOMSUH8FbUhY9NdoVLbzj+w8pz6mnlHJs&#10;XInJGy0ftDF1U6YA7kwke47vx4UAl9tjmReZWLSg2VlCXeWDgZn5MyiiJTbd1g7qdJ155fcTp3GY&#10;WSAKO1hAzZ9Bx9wCgzpxfwtcsmtF7/ICtNr5+LuqeTq1qub8k+pZa5H97OWhPmi1A8emPspxxMtc&#10;vtxX+PlH3P4EAAD//wMAUEsDBBQABgAIAAAAIQAUwy614gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcFbu0mwxcZsSimItSDFKtTjNjsm0exs2N026b93POlx3nu8+V6xHG0n&#10;zuhD60hBOk1AIFXOtFQreH97nNyDCFGT0Z0jVHDBAMvy+qrQuXEDveJ5H2vBJRRyraCJsc+lDFWD&#10;Voep65HY+3Te6sinr6XxeuBy28ksSebS6pb4Q6N7XDdYfe9PVsGL32zWq+3li3Yfdjhk28PueXxS&#10;6vZmXD2AiDjGvzD84jM6lMx0dCcyQXQKJumMt0Q20vkdCE4sZikrR1ayZAGyLOT/DeUPAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAONnLpm3AQAA0AMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABTDLrXiAAAACwEAAA8AAAAAAAAAAAAAAAAAEQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+              <v:line w14:anchorId="1F3370AF" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-7.5pt,58.2pt" to="475.5pt,60.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjZy6ZtwEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5TcJg0EyzkkSC5F&#10;G/TxAQy5tIjyBZK15L/vkrLloCmKouhlxcfO7M5wtbmdrCF7iEl719N21VACTnip3a6n374+XN5Q&#10;kjJ3khvvoKcHSPR2e/FmM4YO1n7wRkIkSOJSN4aeDjmHjrEkBrA8rXwAh5fKR8szbuOOychHZLeG&#10;rZvmmo0+yhC9gJTw9H6+pNvKrxSI/EmpBJmYnmJvucZY43OJbLvh3S7yMGhxbIP/QxeWa4dFF6p7&#10;njn5EfUrKqtF9MmrvBLeMq+UFlA1oJq2+UXNl4EHqFrQnBQWm9L/oxUf93fuKaINY0hdCk+xqJhU&#10;tOWL/ZGpmnVYzIIpE4GH1+3bd22Dngq8W99cvb8qZrIzOMSUH8FbUhY9NdoVLbzj+w8pz6mnlHJs&#10;XInJGy0ftDF1U6YA7kwke47vx4UAl9tjmReZWLSg2VlCXeWDgZn5MyiiJTbd1g7qdJ155fcTp3GY&#10;WSAKO1hAzZ9Bx9wCgzpxfwtcsmtF7/ICtNr5+LuqeTq1qub8k+pZa5H97OWhPmi1A8emPspxxMtc&#10;vtxX+PlH3P4EAAD//wMAUEsDBBQABgAIAAAAIQAUwy614gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcFbu0mwxcZsSimItSDFKtTjNjsm0exs2N026b93POlx3nu8+V6xHG0n&#10;zuhD60hBOk1AIFXOtFQreH97nNyDCFGT0Z0jVHDBAMvy+qrQuXEDveJ5H2vBJRRyraCJsc+lDFWD&#10;Voep65HY+3Te6sinr6XxeuBy28ksSebS6pb4Q6N7XDdYfe9PVsGL32zWq+3li3Yfdjhk28PueXxS&#10;6vZmXD2AiDjGvzD84jM6lMx0dCcyQXQKJumMt0Q20vkdCE4sZikrR1ayZAGyLOT/DeUPAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAONnLpm3AQAA0AMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABTDLrXiAAAACwEAAA8AAAAAAAAAAAAAAAAAEQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00004B61">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rule space off if not used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423A26AA" w14:textId="2BA93F8D" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -6924,139 +6895,188 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>if applicable)</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3FFAC4" w14:textId="77777777" w:rsidR="00004B61" w:rsidRPr="001C6335" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07098508" w14:textId="7D8415AE" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
+    <w:p w14:paraId="07098508" w14:textId="0536126D" w:rsidR="00004B61" w:rsidRDefault="00231C9F" w:rsidP="00004B61">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C6335">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Lot/Batch/BBD/DOM:</w:t>
+        <w:t>Description of product</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3A22">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00004B61" w:rsidRPr="001C6335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F40A44E" w14:textId="77777777" w:rsidR="00004B61" w:rsidRPr="001C6335" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="134144B9" w14:textId="7DEC13FB" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
+    <w:p w14:paraId="134144B9" w14:textId="23A49D19" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Shipping Marks:</w:t>
+        <w:t>Shipping</w:t>
+      </w:r>
+      <w:r w:rsidR="005976DF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>/Identification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marks</w:t>
+      </w:r>
+      <w:r w:rsidR="005976DF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. Lot/Batch/DOM</w:t>
+      </w:r>
+      <w:r w:rsidR="006C15DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C7879B" w14:textId="77777777" w:rsidR="00004B61" w:rsidRPr="001C6335" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49F62541" w14:textId="55AA3639" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
+    <w:p w14:paraId="49F62541" w14:textId="516F046D" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">I, as an authorised signatory of </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>insert company name here</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, declare that the product to be exported, namely </w:t>
+        <w:t xml:space="preserve">, declare that the product to be exported, </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">insert products here, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>meet the following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEF1EA4" w14:textId="77777777" w:rsidR="00004B61" w:rsidRPr="001C6335" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0300035C" w14:textId="77777777" w:rsidR="00004B61" w:rsidRPr="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
@@ -7459,58 +7479,58 @@
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00004B61" w:rsidRPr="00004B61" w:rsidSect="009C264E">
       <w:headerReference w:type="even" r:id="rId21"/>
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="261" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="588CA798" w14:textId="77777777" w:rsidR="00AC70FC" w:rsidRDefault="00AC70FC">
+    <w:p w14:paraId="12ECC9B3" w14:textId="77777777" w:rsidR="001B2CD8" w:rsidRDefault="001B2CD8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="368CB98A" w14:textId="77777777" w:rsidR="00AC70FC" w:rsidRDefault="00AC70FC">
+    <w:p w14:paraId="79E822F2" w14:textId="77777777" w:rsidR="001B2CD8" w:rsidRDefault="001B2CD8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7559,51 +7579,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C20CDF4" w14:textId="7D850A8F" w:rsidR="001C0507" w:rsidRDefault="001C0507" w:rsidP="001C0507">
+  <w:p w14:paraId="7C20CDF4" w14:textId="591238CB" w:rsidR="001C0507" w:rsidRDefault="001C0507" w:rsidP="001C0507">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ET249</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">LIT </w:t>
     </w:r>
     <w:sdt>
@@ -7707,130 +7727,130 @@
     </w:r>
     <w:r w:rsidRPr="00C8372D">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Version:</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:alias w:val="ccVersion"/>
         <w:tag w:val="ccVersion"/>
         <w:id w:val="1800573759"/>
         <w:placeholder>
           <w:docPart w:val="346E89755A2A4F43A71C1C18A9CEC8C6"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00384830">
+        <w:r w:rsidR="009F028A">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>4.0</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00435725">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="00435725">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00BB3367">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Published: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:alias w:val="ccPublishDate"/>
         <w:tag w:val="ccPublishDate"/>
         <w:id w:val="1006795406"/>
         <w:placeholder>
           <w:docPart w:val="DE3DC3DE50A842469BB817C515512DC6"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
-        <w:date w:fullDate="2026-07-31T00:00:00Z">
+        <w:date w:fullDate="2026-09-21T12:09:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-GB"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00842340">
+        <w:r w:rsidR="009F028A">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>31/07/2026</w:t>
+          <w:t>21/09/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6E58B518" w14:textId="77777777" w:rsidR="00147AB5" w:rsidRDefault="00147AB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="733F3504" w14:textId="3A465851" w:rsidR="00004B61" w:rsidRPr="001C0507" w:rsidRDefault="001C0507" w:rsidP="001C0507">
+  <w:p w14:paraId="733F3504" w14:textId="1365B6A5" w:rsidR="00004B61" w:rsidRPr="001C0507" w:rsidRDefault="001C0507" w:rsidP="001C0507">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="300" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t>ET249</w:t>
     </w:r>
     <w:r w:rsidRPr="001C0507">
       <w:rPr>
@@ -7948,108 +7968,108 @@
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> Version:</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:alias w:val="ccVersion"/>
         <w:tag w:val="ccVersion"/>
         <w:id w:val="-113366351"/>
         <w:placeholder>
           <w:docPart w:val="C3B54C73BCCC4D3CBC0B71398EC846F2"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00384830">
+        <w:r w:rsidR="009F028A">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>4.0</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="001C0507">
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">       Published: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:alias w:val="ccPublishDate"/>
         <w:tag w:val="ccPublishDate"/>
         <w:id w:val="-492574600"/>
         <w:placeholder>
           <w:docPart w:val="913D3ED174374168A2DE6573FDC4A9EC"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
-        <w:date w:fullDate="2026-07-31T00:00:00Z">
+        <w:date w:fullDate="2026-09-21T12:09:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-GB"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00842340">
+        <w:r w:rsidR="009F028A">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>31/07/2026</w:t>
+          <w:t>21/09/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A034198" w14:textId="4C1638A4" w:rsidR="0000446D" w:rsidRPr="001C0507" w:rsidRDefault="003704D5" w:rsidP="001C0507">
+  <w:p w14:paraId="7A034198" w14:textId="25C66F62" w:rsidR="0000446D" w:rsidRPr="001C0507" w:rsidRDefault="003704D5" w:rsidP="001C0507">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="300" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t>ET249</w:t>
     </w:r>
     <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
       <w:rPr>
@@ -8167,116 +8187,116 @@
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> Version:</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:alias w:val="ccVersion"/>
         <w:tag w:val="ccVersion"/>
         <w:id w:val="1587804038"/>
         <w:placeholder>
           <w:docPart w:val="BD2A9909F83F4EC6A9B422AF4F4B14B9"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00384830">
+        <w:r w:rsidR="009F028A">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>4.0</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
       <w:rPr>
         <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">       Published: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:alias w:val="ccPublishDate"/>
         <w:tag w:val="ccPublishDate"/>
         <w:id w:val="1209139004"/>
         <w:placeholder>
           <w:docPart w:val="261F98A701C7409CB3AF39B11B2C2F58"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
-        <w:date w:fullDate="2026-07-31T00:00:00Z">
+        <w:date w:fullDate="2026-09-21T12:09:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-GB"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00842340">
+        <w:r w:rsidR="009F028A">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>31/07/2026</w:t>
+          <w:t>21/09/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F458C72" w14:textId="77777777" w:rsidR="00AC70FC" w:rsidRDefault="00AC70FC">
+    <w:p w14:paraId="147E8C29" w14:textId="77777777" w:rsidR="001B2CD8" w:rsidRDefault="001B2CD8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F47DB37" w14:textId="77777777" w:rsidR="00AC70FC" w:rsidRDefault="00AC70FC">
+    <w:p w14:paraId="37847D9F" w14:textId="77777777" w:rsidR="001B2CD8" w:rsidRDefault="001B2CD8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="485E1F54" w14:textId="05214DC3" w:rsidR="00147AB5" w:rsidRDefault="00147AB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05425F47" w14:textId="69B0E7C9" w:rsidR="00147AB5" w:rsidRDefault="00147AB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -10062,278 +10082,292 @@
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1309E"/>
     <w:rsid w:val="0000446D"/>
     <w:rsid w:val="00004B61"/>
     <w:rsid w:val="000054B5"/>
     <w:rsid w:val="00016DF7"/>
     <w:rsid w:val="000461A7"/>
     <w:rsid w:val="0004690E"/>
     <w:rsid w:val="00077B7D"/>
     <w:rsid w:val="000805FF"/>
     <w:rsid w:val="00081861"/>
     <w:rsid w:val="00082D47"/>
     <w:rsid w:val="00087117"/>
     <w:rsid w:val="0009329A"/>
     <w:rsid w:val="00094461"/>
     <w:rsid w:val="000A3C08"/>
+    <w:rsid w:val="000F6662"/>
     <w:rsid w:val="001016AA"/>
     <w:rsid w:val="001165D5"/>
     <w:rsid w:val="00117DC8"/>
     <w:rsid w:val="0014143C"/>
     <w:rsid w:val="001439CF"/>
     <w:rsid w:val="00147AB5"/>
     <w:rsid w:val="0015192A"/>
     <w:rsid w:val="0016705C"/>
     <w:rsid w:val="00171C3B"/>
     <w:rsid w:val="001728DA"/>
     <w:rsid w:val="00177B64"/>
     <w:rsid w:val="00195B9F"/>
     <w:rsid w:val="001A0519"/>
     <w:rsid w:val="001A2E50"/>
+    <w:rsid w:val="001B2CD8"/>
     <w:rsid w:val="001C0507"/>
     <w:rsid w:val="001E3727"/>
     <w:rsid w:val="001E4814"/>
     <w:rsid w:val="001F4E69"/>
     <w:rsid w:val="001F5C14"/>
     <w:rsid w:val="00205645"/>
+    <w:rsid w:val="00231C9F"/>
     <w:rsid w:val="00232F21"/>
     <w:rsid w:val="002358B9"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00281AD2"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="00291394"/>
     <w:rsid w:val="0029544F"/>
     <w:rsid w:val="0029698E"/>
     <w:rsid w:val="002A31D9"/>
     <w:rsid w:val="002A3EAD"/>
     <w:rsid w:val="002A47FF"/>
     <w:rsid w:val="002A6A90"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B26CC"/>
     <w:rsid w:val="002B6C6C"/>
     <w:rsid w:val="002D52D0"/>
     <w:rsid w:val="002F2E98"/>
     <w:rsid w:val="002F58D2"/>
     <w:rsid w:val="003102A2"/>
+    <w:rsid w:val="00324CF4"/>
     <w:rsid w:val="003434F9"/>
     <w:rsid w:val="0034795A"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="0035305B"/>
     <w:rsid w:val="00355605"/>
     <w:rsid w:val="00365B4A"/>
     <w:rsid w:val="003704D5"/>
     <w:rsid w:val="00384830"/>
     <w:rsid w:val="00392BE7"/>
     <w:rsid w:val="003A56DE"/>
+    <w:rsid w:val="003A68DA"/>
     <w:rsid w:val="003B2F1B"/>
     <w:rsid w:val="003B47AC"/>
     <w:rsid w:val="003C38DE"/>
     <w:rsid w:val="003C4FC1"/>
     <w:rsid w:val="003D2A42"/>
     <w:rsid w:val="003D5ACC"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="00406D2A"/>
     <w:rsid w:val="00410C5D"/>
     <w:rsid w:val="004169C1"/>
     <w:rsid w:val="00416DFA"/>
     <w:rsid w:val="00451007"/>
     <w:rsid w:val="00454842"/>
     <w:rsid w:val="00471AB6"/>
     <w:rsid w:val="00476859"/>
     <w:rsid w:val="00483ED8"/>
     <w:rsid w:val="004B3589"/>
     <w:rsid w:val="004B4218"/>
     <w:rsid w:val="004B7B73"/>
     <w:rsid w:val="004C3D73"/>
     <w:rsid w:val="004F2022"/>
     <w:rsid w:val="00510482"/>
     <w:rsid w:val="0051138D"/>
     <w:rsid w:val="00513968"/>
     <w:rsid w:val="00531EFB"/>
     <w:rsid w:val="0053323F"/>
     <w:rsid w:val="00541647"/>
     <w:rsid w:val="00550C3A"/>
     <w:rsid w:val="0055178A"/>
     <w:rsid w:val="00555034"/>
     <w:rsid w:val="00574E52"/>
     <w:rsid w:val="00576906"/>
     <w:rsid w:val="005913CA"/>
+    <w:rsid w:val="005976DF"/>
     <w:rsid w:val="005A2BA5"/>
     <w:rsid w:val="005A58D9"/>
+    <w:rsid w:val="005B7E35"/>
     <w:rsid w:val="005C58F5"/>
     <w:rsid w:val="005D5DF5"/>
     <w:rsid w:val="005E4556"/>
     <w:rsid w:val="005E5FBD"/>
     <w:rsid w:val="005F3CF4"/>
     <w:rsid w:val="00603296"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="00660350"/>
     <w:rsid w:val="00670423"/>
     <w:rsid w:val="00674B0F"/>
     <w:rsid w:val="0067537A"/>
     <w:rsid w:val="0067648E"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="006847E3"/>
     <w:rsid w:val="00696FFB"/>
     <w:rsid w:val="006B110C"/>
     <w:rsid w:val="006B6D1C"/>
+    <w:rsid w:val="006C15DE"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006D2190"/>
     <w:rsid w:val="006F5FE9"/>
     <w:rsid w:val="0071050B"/>
     <w:rsid w:val="00744A55"/>
     <w:rsid w:val="0075617C"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786EF4"/>
     <w:rsid w:val="00792540"/>
     <w:rsid w:val="00793764"/>
     <w:rsid w:val="007A4A7C"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007C7157"/>
     <w:rsid w:val="007C7D3F"/>
     <w:rsid w:val="007D122B"/>
     <w:rsid w:val="007E06DC"/>
     <w:rsid w:val="0081451F"/>
     <w:rsid w:val="00817C47"/>
     <w:rsid w:val="0082448F"/>
     <w:rsid w:val="008303AC"/>
     <w:rsid w:val="00836F09"/>
     <w:rsid w:val="00841E4D"/>
-    <w:rsid w:val="00842340"/>
     <w:rsid w:val="00855A3C"/>
     <w:rsid w:val="008818BC"/>
     <w:rsid w:val="00892AF0"/>
     <w:rsid w:val="008B4A63"/>
     <w:rsid w:val="008D1F7A"/>
     <w:rsid w:val="008D5285"/>
     <w:rsid w:val="008E04E6"/>
     <w:rsid w:val="008E0D80"/>
     <w:rsid w:val="008E1351"/>
     <w:rsid w:val="008E4480"/>
+    <w:rsid w:val="008E567D"/>
     <w:rsid w:val="008F647C"/>
     <w:rsid w:val="0093313E"/>
     <w:rsid w:val="00946077"/>
     <w:rsid w:val="0095070C"/>
     <w:rsid w:val="00956126"/>
     <w:rsid w:val="009570DB"/>
+    <w:rsid w:val="00957D20"/>
     <w:rsid w:val="00977CB9"/>
     <w:rsid w:val="0098764C"/>
     <w:rsid w:val="009A000F"/>
     <w:rsid w:val="009A380F"/>
     <w:rsid w:val="009C264E"/>
     <w:rsid w:val="009E1E64"/>
+    <w:rsid w:val="009F028A"/>
     <w:rsid w:val="009F5EAF"/>
+    <w:rsid w:val="00A031C1"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A059BD"/>
+    <w:rsid w:val="00A05BCA"/>
     <w:rsid w:val="00A06B04"/>
     <w:rsid w:val="00A14FBB"/>
     <w:rsid w:val="00A15FA3"/>
     <w:rsid w:val="00A305EA"/>
     <w:rsid w:val="00A4170B"/>
     <w:rsid w:val="00A4200B"/>
+    <w:rsid w:val="00A5316D"/>
     <w:rsid w:val="00AA4654"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
     <w:rsid w:val="00AC395D"/>
-    <w:rsid w:val="00AC70FC"/>
     <w:rsid w:val="00AF515E"/>
     <w:rsid w:val="00B05E13"/>
     <w:rsid w:val="00B071D9"/>
     <w:rsid w:val="00B32222"/>
     <w:rsid w:val="00B37C1B"/>
     <w:rsid w:val="00B565B4"/>
     <w:rsid w:val="00B64F46"/>
     <w:rsid w:val="00B66C3F"/>
     <w:rsid w:val="00B76D7C"/>
     <w:rsid w:val="00B92A0C"/>
     <w:rsid w:val="00BA7D50"/>
     <w:rsid w:val="00BB3D56"/>
     <w:rsid w:val="00BF0734"/>
     <w:rsid w:val="00C01BED"/>
     <w:rsid w:val="00C1309E"/>
     <w:rsid w:val="00C26B83"/>
     <w:rsid w:val="00C302DC"/>
     <w:rsid w:val="00C44C67"/>
     <w:rsid w:val="00C45119"/>
     <w:rsid w:val="00C6349F"/>
     <w:rsid w:val="00C66D52"/>
     <w:rsid w:val="00C72AEF"/>
+    <w:rsid w:val="00C87874"/>
     <w:rsid w:val="00C95E71"/>
     <w:rsid w:val="00CA4DD2"/>
     <w:rsid w:val="00CB4ECC"/>
     <w:rsid w:val="00CE3100"/>
     <w:rsid w:val="00D00E89"/>
     <w:rsid w:val="00D01224"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D34A40"/>
     <w:rsid w:val="00D454D2"/>
     <w:rsid w:val="00D9308F"/>
     <w:rsid w:val="00D93248"/>
     <w:rsid w:val="00DA60AE"/>
     <w:rsid w:val="00DD227C"/>
     <w:rsid w:val="00DD271A"/>
     <w:rsid w:val="00DD43F0"/>
     <w:rsid w:val="00DE1360"/>
     <w:rsid w:val="00DE3BD7"/>
     <w:rsid w:val="00DE3CB6"/>
     <w:rsid w:val="00DF5264"/>
     <w:rsid w:val="00E45A78"/>
     <w:rsid w:val="00E513F8"/>
     <w:rsid w:val="00E525FD"/>
     <w:rsid w:val="00E53F34"/>
     <w:rsid w:val="00E57EB6"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E7125E"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E847AB"/>
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
     <w:rsid w:val="00E930A4"/>
     <w:rsid w:val="00ED6A66"/>
     <w:rsid w:val="00F03C75"/>
+    <w:rsid w:val="00F443C7"/>
     <w:rsid w:val="00F572D5"/>
     <w:rsid w:val="00F6498E"/>
     <w:rsid w:val="00F65F7B"/>
     <w:rsid w:val="00F942E8"/>
     <w:rsid w:val="00FA317E"/>
     <w:rsid w:val="00FC1F43"/>
-    <w:rsid w:val="00FC772A"/>
     <w:rsid w:val="00FD4C03"/>
     <w:rsid w:val="00FE25C3"/>
     <w:rsid w:val="00FE29DD"/>
+    <w:rsid w:val="00FF3A22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -11539,53 +11573,58 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E36D40"/>
-    <w:rsid w:val="0014596F"/>
+    <w:rsid w:val="002A32C4"/>
+    <w:rsid w:val="00476E95"/>
+    <w:rsid w:val="005B7E35"/>
+    <w:rsid w:val="007869A0"/>
+    <w:rsid w:val="008E567D"/>
     <w:rsid w:val="009570DB"/>
-    <w:rsid w:val="009F570C"/>
+    <w:rsid w:val="00A5316D"/>
+    <w:rsid w:val="00A87825"/>
     <w:rsid w:val="00D01224"/>
     <w:rsid w:val="00E36D40"/>
     <w:rsid w:val="00F471C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -12384,228 +12423,227 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-464770917-30975</_dlc_DocId>
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-1046792359-30975</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
-      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-464770917-30975</Url>
-      <Description>CCPLUS-464770917-30975</Description>
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-1046792359-30975</Url>
+      <Description>CCPLUS-1046792359-30975</Description>
     </_dlc_DocIdUrl>
     <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>11</Value>
       <Value>9</Value>
       <Value>5</Value>
       <Value>3</Value>
       <Value>2</Value>
       <Value>1</Value>
       <Value>85</Value>
     </TaxCatchAll>
     <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
     <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-05-16T00:00:00+00:00</ccApprovedDate1>
-    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Awaiting External Publishing</ccStatus>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
     <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Rosemary Robson</DisplayName>
         <AccountId>16893</AccountId>
         <AccountType/>
       </UserInfo>
     </ccContributors>
-    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-07-29T13:15:22+00:00</ccDateAssured>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-09-18T09:21:27+00:00</ccDateAssured>
     <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>England</Value>
       <Value>Scotland</Value>
       <Value>Wales</Value>
     </ccAppliesTo>
     <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
-    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-07-20T23:00:00+00:00</ccScheduledReviewDate>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-09-08T23:00:00+00:00</ccScheduledReviewDate>
     <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69917</ACTION>
     <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Minor</ccChangeType>
     <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">0</ccDuration>
     <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
     <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69917</ccReference>
     <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Official Veterinarian - USA Certificates Checklist</ccDescription>
     <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
     <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
-        <DisplayName>Isabelle Rock</DisplayName>
-        <AccountId>37</AccountId>
+        <DisplayName>Carl Wills</DisplayName>
+        <AccountId>31</AccountId>
         <AccountType/>
       </UserInfo>
     </ccContentAssurer>
     <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
     <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
-        <DisplayName>Philippa Liles</DisplayName>
-        <AccountId>8340</AccountId>
+        <DisplayName>Anne Tordoff</DisplayName>
+        <AccountId>8280</AccountId>
         <AccountType/>
       </UserInfo>
     </ccApprovers>
     <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>English</Value>
     </ccLanguage>
     <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
-    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">6</ccSubmittedWorkdayDelta>
-    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good afternoon&lt;/p&gt;&lt;p&gt;We have&amp;nbsp;&lt;a href="https://apps.powerapps.com/play/e/fabc6d0e-2ac8-e4e4-8987-c8f21f3aaea9/a/2ba5dcf9-f439-47a5-8e0f-010fe8a9d807?tenantId=770a2450-0227-4c62-90c7-4e38537f1102&amp;amp;action=viewdetails&amp;amp;source=ViewControlledContentURL&amp;amp;p=true&amp;amp;lit=55079"&gt;checked your content meets our assurance standards&lt;/a&gt;. This content passes all checks.&lt;/p&gt;&lt;p&gt;! Important We are currently experiencing a major incident. This means that links in our email or Teams notification may not open correctly. Links to content created before 22 July 2026 may also not work. We have not checked or updated any links in this content. We are working on resolving with the Content Cloud+ supplier. Read the&amp;nbsp;&lt;a href="https://defra.sharepoint.com/sites/ContentCloudPlus/SitePages/Links-to-all-content-has-changed---what-you-need-to-know.aspx"&gt;service alert&lt;/a&gt;&amp;nbsp;to find out more.&lt;/p&gt;&lt;p&gt;Find a list of your&amp;nbsp;&lt;a href="https://defra.sharepoint.com/sites/ContentCloudPlus/SitePages/My-approval-tasks.aspx"&gt;approval tasks&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Many thanks&lt;br /&gt;Issy&lt;/p&gt;</ccAssurerComment>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">7</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good morning. This content has passed assurance. Regards Carl.&lt;/p&gt;</ccAssurerComment>
     <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Subject Matter Expert</ccApproverJobTitle1>
     <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-05-08T00:00:00+00:00</ccLastReviewedOnDate>
     <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>APHA</Value>
     </ccAudiences>
     <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
     <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">ET249 Official Veterinarian - USA Certificates Checklist</ccLegacyReference>
     <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Mick Pybus</DisplayName>
         <AccountId>77</AccountId>
         <AccountType/>
       </UserInfo>
     </ccScheduledReviewedBy>
     <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ET</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9b48ede4-0ac1-4df2-9f36-d8bceb66d77c</TermId>
         </TermInfo>
       </Terms>
     </i7526201392745a2b0a0da3858a507d7>
-    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Updates made as per your request</ccCommentToApprover>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Completed</ccReviewStatus>
-    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-07-31T00:00:00</ccPublishDate>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-09-21T11:09:09+00:00</ccPublishDate>
     <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
-    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2.3</ccVersion>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">4.0</ccVersion>
     <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
     <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Reviewed - changes made</ccScheduledReviewType>
-    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">The OV guidance for certifying USA Export Health Certificates has been updated to provide clarity on certification requirements</ccUpdateNotice>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Amendments have been made to the Manufactures Declaration section of this documnet</ccUpdateNotice>
     <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
     <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
     <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
     <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69917</AssurerAction>
     <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Mick Pybus</DisplayName>
         <AccountId>77</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Anne Tordoff</DisplayName>
         <AccountId>8280</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Kathryn Jardine</DisplayName>
         <AccountId>8339</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Philippa Liles</DisplayName>
         <AccountId>8340</AccountId>
         <AccountType/>
       </UserInfo>
     </ccContentOwner>
     <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">10007</ccResponsibleTeam>
     <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ccSubjectMatterExpert>
     <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Caroline Conradi</DisplayName>
         <AccountId>88</AccountId>
         <AccountType/>
       </UserInfo>
     </ccSeniorResponsibleOwner>
-    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Apologies, but I've been asked if this could be republished as soon as possible</ccCommentToAssurer>
     <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69917</Action2>
     <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
     <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">30566</ccMetadataItemId>
-    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-07-21T11:56:19+00:00</ccSubmitDate>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-09-09T06:17:58+00:00</ccSubmitDate>
     <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
     <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-CSC International Trade</ccResponsibleTeamString>
     <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>APHA Animal Health</Value>
     </ccWorkAreaLevel1>
     <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>ET</Value>
     </ccWorkAreaLevel4>
     <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>Border controls</Value>
     </ccWorkAreaLevel2>
     <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>Exports</Value>
     </ccWorkAreaLevel3>
     <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Mick.Pybus@apha.gov.uk</ccSubmittedByEmail>
     <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
-    <ccScheduledReviewInterval xmlns="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79">3 years</ccScheduledReviewInterval>
     <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
         </TermInfo>
       </Terms>
     </lae2bfa7b6474897ab4a53f76ea236c7>
     <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ccWithdrawnBy>
     <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">APHA</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cfe9d61-c27f-47b7-a138-543088555a27</TermId>
         </TermInfo>
       </Terms>
     </fe59e9859d6a491389c5b03567f5dda5>
     <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
@@ -12625,68 +12663,73 @@
     </n7493b4506bf40e28c373b1e51a33445>
     <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
         </TermInfo>
       </Terms>
     </k85d23755b3a46b5a51451cf336b2e9b>
     <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
         </TermInfo>
       </Terms>
     </cf401361b24e474cb011be6eb76c0e76>
     <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal APHA</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c4c48635-cc8c-496b-abb6-4a15e2e963ca</TermId>
         </TermInfo>
       </Terms>
     </ddeb1fd0a9ad4436a96525d34737dc44>
+    <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
+    <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006E7A10DFF40204499182FBB0578EDB71" ma:contentTypeVersion="135" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="c45fd8f1fc733f9a19e1d5fe483a304b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6cbd65eb74dd2b30530592f13272869c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="c4c6b51f0ed62fa0963bf1118f31ac5c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99435d416cf41f48207255b6911130ba" ns2:_="" ns3:_="">
     <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
-    <xsd:import namespace="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
+    <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
                 <xsd:element ref="ns2:Team" minOccurs="0"/>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
                 <xsd:element ref="ns2:ACTION" minOccurs="0"/>
                 <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
                 <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
                 <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
                 <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
                 <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
                 <xsd:element ref="ns2:ccKeywords" minOccurs="0"/>
                 <xsd:element ref="ns2:ccLanguage" minOccurs="0"/>
@@ -12721,102 +12764,104 @@
                 <xsd:element ref="ns2:ccApproverJobTitle3" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSubjectMatterExpert" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverJobTitle4" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverJobTitle5" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverOrganisation1" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSeniorResponsibleOwner" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverOrganisation2" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverOrganisation3" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverOrganisation4" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApproverOrganisation5" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAudiences" minOccurs="0"/>
                 <xsd:element ref="ns2:ccScheduledReviewDate" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSecurityClassification" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAssuranceStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ccUniqueId" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSopNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAudiencesCombinedString" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:ccScheduledReviewInterval" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWithdrawnBy" minOccurs="0"/>
                 <xsd:element ref="ns2:ccScheduledReviewedBy" minOccurs="0"/>
                 <xsd:element ref="ns2:ccVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:ccIsExternal" minOccurs="0"/>
                 <xsd:element ref="ns2:ccScheduledPublishDate" minOccurs="0"/>
                 <xsd:element ref="ns2:ccScheduledReviewType" minOccurs="0"/>
+                <xsd:element ref="ns2:SG" minOccurs="0"/>
+                <xsd:element ref="ns2:Action2" minOccurs="0"/>
                 <xsd:element ref="ns2:ccResponsibleTeamString" minOccurs="0"/>
                 <xsd:element ref="ns2:ccUpdateNotice" minOccurs="0"/>
                 <xsd:element ref="ns2:AssurerAction" minOccurs="0"/>
-                <xsd:element ref="ns2:Action2" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSubmittedWorkdayDelta" minOccurs="0"/>
-                <xsd:element ref="ns2:SG" minOccurs="0"/>
                 <xsd:element ref="ns2:cf401361b24e474cb011be6eb76c0e76" minOccurs="0"/>
                 <xsd:element ref="ns2:n7493b4506bf40e28c373b1e51a33445" minOccurs="0"/>
                 <xsd:element ref="ns2:k85d23755b3a46b5a51451cf336b2e9b" minOccurs="0"/>
                 <xsd:element ref="ns2:lae2bfa7b6474897ab4a53f76ea236c7" minOccurs="0"/>
                 <xsd:element ref="ns2:ddeb1fd0a9ad4436a96525d34737dc44" minOccurs="0"/>
                 <xsd:element ref="ns2:fe59e9859d6a491389c5b03567f5dda5" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:i7526201392745a2b0a0da3858a507d7" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:ccReviewStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWorkAreaLevel1" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWorkAreaLevel2" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWorkAreaLevel3" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWorkAreaLevel4" minOccurs="0"/>
                 <xsd:element ref="ns2:ccWorkAreaLevel5" minOccurs="0"/>
                 <xsd:element ref="ns2:ccSubmittedByEmail" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edf18dbe-f08c-4a27-9a1b-3256889afa95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="HOMigrated" ma:index="5" nillable="true" ma:displayName="Migrated" ma:default="0" ma:internalName="HOMigrated" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:internalName="Team" ma:readOnly="false">
+    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:hidden="true" ma:internalName="Team" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:internalName="Topic" ma:readOnly="false">
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:hidden="true" ma:internalName="Topic" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ACTION" ma:index="11" nillable="true" ma:displayName="Action" ma:hidden="true" ma:internalName="ACTION" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccStatus" ma:index="12" nillable="true" ma:displayName="ccStatus" ma:default="Draft" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccStatus" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Draft"/>
               <xsd:enumeration value="Pending assurance"/>
               <xsd:enumeration value="Cancel submission"/>
               <xsd:enumeration value="Discarded"/>
               <xsd:enumeration value="Pending approval"/>
               <xsd:enumeration value="Approved"/>
               <xsd:enumeration value="Published"/>
               <xsd:enumeration value="Rejected from assurance"/>
               <xsd:enumeration value="Rejected from assurance (Expired)"/>
@@ -12892,464 +12937,502 @@
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ccContributors" ma:index="17" nillable="true" ma:displayName="ccContributors" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContributors" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
+    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:hidden="true" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccAssurerComment" ma:index="19" nillable="true" ma:displayName="ccAssurerComment" ma:internalName="ccAssurerComment" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:internalName="ccChangeType" ma:readOnly="false">
+    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccChangeType" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...4 lines deleted...]
-        </xsd:restriction>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="New"/>
+              <xsd:enumeration value="New - no change"/>
+              <xsd:enumeration value="Major"/>
+              <xsd:enumeration value="Minor"/>
+              <xsd:enumeration value="Very Minor"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:internalName="ccDateAssured" ma:readOnly="false">
+    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccDateAssured" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccDescription" ma:index="23" nillable="true" ma:displayName="ccDescription" ma:internalName="ccDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccDuration" ma:index="24" nillable="true" ma:displayName="ccDuration" ma:hidden="true" ma:internalName="ccDuration" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccKeywords" ma:index="25" nillable="true" ma:displayName="ccKeywords" ma:internalName="ccKeywords" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccLanguage" ma:index="26" nillable="true" ma:displayName="ccLanguage" ma:internalName="ccLanguage" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:restriction base="dms:Choice">
-[...2 lines deleted...]
-                  </xsd:restriction>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="English"/>
+                        <xsd:enumeration value="Welsh"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ccLastReviewedOnDate" ma:index="27" nillable="true" ma:displayName="ccLastReviewedOnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccLastReviewedOnDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccLegacyDetails" ma:index="28" nillable="true" ma:displayName="ccLegacyDetails" ma:internalName="ccLegacyDetails" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccLegacyReference" ma:index="29" nillable="true" ma:displayName="ccLegacyReference" ma:internalName="ccLegacyReference" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
+    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:hidden="true" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccMetadataItemId" ma:index="31" nillable="true" ma:displayName="ccMetadataItemId" ma:decimals="0" ma:hidden="true" ma:internalName="ccMetadataItemId" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="ccPublishDate" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
+    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="Date published" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccPublishOnApproval" ma:index="33" nillable="true" ma:displayName="ccPublishOnApproval" ma:default="1" ma:internalName="ccPublishOnApproval" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="ccReference" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
+    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="LIT Number" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:hidden="true" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:simpleType>
         <xsd:restriction base="dms:Lookup"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;&#10;" ma:format="Dropdown" ma:internalName="ccRiskLevel" ma:readOnly="false">
+    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccRiskLevel" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...5 lines deleted...]
-        </xsd:restriction>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Very High"/>
+              <xsd:enumeration value="High"/>
+              <xsd:enumeration value="Medium"/>
+              <xsd:enumeration value="Low"/>
+              <xsd:enumeration value="Very Low"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccSubmitDate" ma:index="37" nillable="true" ma:displayName="ccSubmitDate" ma:format="DateOnly" ma:internalName="ccSubmitDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
+    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:hidden="true" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
+    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:hidden="true" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
+    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:internalName="ccAppliesTo" ma:readOnly="false">
+    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:hidden="true" ma:internalName="ccAppliesTo" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-                  </xsd:restriction>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="England"/>
+                        <xsd:enumeration value="Scotland"/>
+                        <xsd:enumeration value="Wales"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate1" ma:readOnly="false">
+    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:internalName="ccApprovedDate1" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate2" ma:readOnly="false">
+    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:internalName="ccApprovedDate2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:internalName="ccCommentToApprover" ma:readOnly="false">
+    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:hidden="true" ma:internalName="ccCommentToApprover" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate3" ma:readOnly="false">
+    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:internalName="ccApprovedDate3" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate4" ma:readOnly="false">
+    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:internalName="ccApprovedDate4" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate5" ma:readOnly="false">
+    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:internalName="ccApprovedDate5" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:hidden="true" ma:internalName="ccApproverComment1" ma:readOnly="false">
+    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:internalName="ccApproverComment1" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:hidden="true" ma:internalName="ccApproverComment2" ma:readOnly="false">
+    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:internalName="ccApproverComment2" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:hidden="true" ma:internalName="ccApproverComment3" ma:readOnly="false">
+    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:internalName="ccApproverComment3" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:hidden="true" ma:internalName="ccApproverComment4" ma:readOnly="false">
+    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:internalName="ccApproverComment4" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:hidden="true" ma:internalName="ccApproverComment5" ma:readOnly="false">
+    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:internalName="ccApproverComment5" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:hidden="true" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
+    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:hidden="true" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
+    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:hidden="true" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
+    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccSubjectMatterExpert" ma:index="56" nillable="true" ma:displayName="ccSubjectMatterExpert" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSubjectMatterExpert" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:hidden="true" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
+    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:hidden="true" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
+    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:hidden="true" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
+    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccSeniorResponsibleOwner" ma:index="60" nillable="true" ma:displayName="ccSeniorResponsibleOwner" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSeniorResponsibleOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:hidden="true" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
+    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:hidden="true" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
+    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:hidden="true" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
+    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:hidden="true" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
+    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:internalName="ccAudiences" ma:readOnly="false">
+    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:hidden="true" ma:internalName="ccAudiences" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:restriction base="dms:Choice">
-[...8 lines deleted...]
-                  </xsd:restriction>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                        <xsd:enumeration value="Committee on Climate Change"/>
+                        <xsd:enumeration value="Defra"/>
+                        <xsd:enumeration value="Environment Agency"/>
+                        <xsd:enumeration value="Marine Management Organisation"/>
+                        <xsd:enumeration value="Natural England"/>
+                        <xsd:enumeration value="NCS"/>
+                        <xsd:enumeration value="RPA"/>
+                        <xsd:enumeration value="VMD"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="ccScheduledReviewDate" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
+    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="Review date" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
+    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="OFFICIAL"/>
           <xsd:enumeration value="OFFICIAL-SENSITIVE"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
+    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:hidden="true" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...5 lines deleted...]
-        </xsd:restriction>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Passed to approver - good quality"/>
+              <xsd:enumeration value="Passed to approver - minor improvements required"/>
+              <xsd:enumeration value="Passed to approver - significant improvements required"/>
+              <xsd:enumeration value="Returned to content owner - action required to make minor improvements"/>
+              <xsd:enumeration value="Returned to content owner - action required to make significant improvements"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccUniqueId" ma:index="69" nillable="true" ma:displayName="ccUniqueId" ma:decimals="0" ma:hidden="true" ma:internalName="ccUniqueId" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number">
           <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
+    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:hidden="true" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="20"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="ccAudiencesCombinedString" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
+    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="Audience" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="74" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ccWithdrawnBy" ma:index="80" nillable="true" ma:displayName="ccWithdrawnBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccWithdrawnBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -13373,360 +13456,384 @@
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="ccVersion" ma:index="82" nillable="true" ma:displayName="ccVersion" ma:hidden="true" ma:internalName="ccVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccIsExternal" ma:index="83" nillable="true" ma:displayName="ccIsExternal" ma:default="0" ma:description="Whether the content is solely internal or also external." ma:internalName="ccIsExternal" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
+    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ccScheduledReviewType" ma:index="85" nillable="true" ma:displayName="Review outcome" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewType" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...2 lines deleted...]
-        </xsd:restriction>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Reviewed - no changes"/>
+              <xsd:enumeration value="Reviewed - changes made"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccResponsibleTeamString" ma:index="86" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
+    <xsd:element name="SG" ma:index="86" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="choicesPlaceholder1"/>
+              <xsd:enumeration value="choicesPlaceholder2"/>
+              <xsd:enumeration value="choicesPlaceholder3"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Action2" ma:index="87" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccUpdateNotice" ma:index="87" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
-[...6 lines deleted...]
-    <xsd:element name="AssurerAction" ma:index="88" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
+    <xsd:element name="ccResponsibleTeamString" ma:index="88" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:indexed="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Action2" ma:index="89" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
+    <xsd:element name="ccUpdateNotice" ma:index="89" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssurerAction" ma:index="90" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="90" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:description="Number of working dates since ccSubmitDate.  For Assurance SLA's" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
+    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="91" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number">
           <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SG" ma:index="91" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
-[...8 lines deleted...]
-    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="92" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="98" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAllLabel" ma:index="99" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+    <xsd:element name="TaxCatchAllLabel" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="103" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="102" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="104" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="103" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="105" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="104" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="106" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="105" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:readOnly="false" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccReviewStatus" ma:index="108" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccReviewStatus" ma:readOnly="false">
+    <xsd:element name="ccReviewStatus" ma:index="111" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:internalName="ccReviewStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...4 lines deleted...]
-        </xsd:restriction>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Pending"/>
+              <xsd:enumeration value="Extended"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Completed"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ccWorkAreaLevel1" ma:index="109" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:internalName="ccWorkAreaLevel1">
+    <xsd:element name="ccWorkAreaLevel1" ma:index="115" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:hidden="true" ma:internalName="ccWorkAreaLevel1" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="APHA"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccWorkAreaLevel2" ma:index="110" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:internalName="ccWorkAreaLevel2">
+    <xsd:element name="ccWorkAreaLevel2" ma:index="116" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:hidden="true" ma:internalName="ccWorkAreaLevel2" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="APHA"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccWorkAreaLevel3" ma:index="111" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:internalName="ccWorkAreaLevel3">
+    <xsd:element name="ccWorkAreaLevel3" ma:index="117" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:hidden="true" ma:internalName="ccWorkAreaLevel3" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="APHA"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccWorkAreaLevel4" ma:index="112" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:internalName="ccWorkAreaLevel4">
+    <xsd:element name="ccWorkAreaLevel4" ma:index="118" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:hidden="true" ma:internalName="ccWorkAreaLevel4" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="APHA"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccWorkAreaLevel5" ma:index="113" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:internalName="ccWorkAreaLevel5">
+    <xsd:element name="ccWorkAreaLevel5" ma:index="119" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:hidden="true" ma:internalName="ccWorkAreaLevel5" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:union memberTypes="dms:Text">
                     <xsd:simpleType>
                       <xsd:restriction base="dms:Choice">
                         <xsd:enumeration value="APHA"/>
                       </xsd:restriction>
                     </xsd:simpleType>
                   </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ccSubmittedByEmail" ma:index="114" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
+    <xsd:element name="ccSubmittedByEmail" ma:index="120" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39750f38-d6d2-4177-b9d1-b59d50539719" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ccScheduledReviewInterval" ma:index="79" nillable="true" ma:displayName="ccScheduledReviewInterval" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewInterval" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="3 months"/>
           <xsd:enumeration value="6 months"/>
           <xsd:enumeration value="12 months"/>
           <xsd:enumeration value="18 months"/>
           <xsd:enumeration value="2 years"/>
           <xsd:enumeration value="3 years"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="99" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="101" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="102" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="101" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="115" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="107" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="116" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="108" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="117" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="109" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="118" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="110" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="113" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="114" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="75" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -13850,185 +13957,185 @@
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
-    <ds:schemaRef ds:uri="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2B55AA7-4D80-4B22-8E2B-A0D85911A378}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB08E7D3-19B1-4016-B109-555ACAB04AA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45916BB0-C922-4264-B55A-E593A9B4D995}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{699D3D77-25FA-4748-8147-84BFF54B1C64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
-    <ds:schemaRef ds:uri="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AE4B2F1-CA30-4E41-BEA3-08DC17B82085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34B8D688-BBCF-498E-96CE-0D3F86D6D260}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1018</Words>
-  <Characters>5808</Characters>
+  <Words>1021</Words>
+  <Characters>5821</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ET249 Official Veterinarian: USA certificates checklist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6813</CharactersWithSpaces>
+  <CharactersWithSpaces>6829</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6291578</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.gov.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ET249 Official Veterinarian: USA certificates checklist</dc:title>
   <dc:subject/>
   <dc:creator>APHA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006E7A10DFF40204499182FBB0578EDB71</vt:lpwstr>
+    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HOGovernmentSecurityClassification">
     <vt:lpwstr>1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="InformationType">
     <vt:lpwstr>3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="HOSiteType">
     <vt:lpwstr>5;#Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Distribution">
     <vt:lpwstr>9;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="OrganisationalUnit">
     <vt:lpwstr>11;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="HOCopyrightLevel">
     <vt:lpwstr>2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="lae2bfa7b6474897ab4a53f76ea236c7">
     <vt:lpwstr>Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
@@ -14056,38 +14163,38 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Status">
     <vt:lpwstr>Complete</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="ddeb1fd0a9ad4436a96525d34737dc44">
     <vt:lpwstr>Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="n7493b4506bf40e28c373b1e51a33445">
     <vt:lpwstr>Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>bb6bcafe-46d1-47d9-acdb-194cbd0e1204</vt:lpwstr>
+    <vt:lpwstr>e0371ed2-dc38-4cda-9150-93d45f72c548</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="ccWorkArea">
     <vt:lpwstr>85;#ET|9b48ede4-0ac1-4df2-9f36-d8bceb66d77c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="k85d23755b3a46b5a51451cf336b2e9b">
     <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
 </Properties>
 </file>