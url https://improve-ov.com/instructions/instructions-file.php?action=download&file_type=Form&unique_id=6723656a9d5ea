--- v0 (2026-01-31)
+++ v1 (2026-08-20)
@@ -2,240 +2,261 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...161 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="462F3734" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26B83">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="347B8649" wp14:editId="01DB7A29">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5726430</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1046480" cy="932180"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="155334535" name="Picture 1" descr="APHA Logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="155334535" name="Picture 1" descr="APHA Logo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1046480" cy="932180"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00C26B83">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department for Environment, Food and Rural Affairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C65B29D" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26B83">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scottish Government</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0481FA05" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26B83">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welsh Government</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09614226" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C3F45B" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198205A0" w14:textId="713E285E" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>OV - USA Certificates Checklist</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>OV – USA Certificates Checklist</w:t>
       </w:r>
-      <w:r w:rsidR="00574D4C">
-        <w:pict w14:anchorId="559D1BA9">
+    </w:p>
+    <w:p w14:paraId="2C1E984D" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00AC70FC" w:rsidP="00C26B83">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:pict w14:anchorId="780A8221">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="8647"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="567"/>
       </w:tblGrid>
       <w:tr w:rsidR="00476859" w14:paraId="22F0F6F2" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:tc>
@@ -290,213 +311,250 @@
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A88CF37" w14:textId="4F6BF85E" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="0016705C">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F21D573" w14:textId="3AAAEE68" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="0015192A" w:rsidP="0016705C">
+          <w:p w14:paraId="1F21D573" w14:textId="6DA4AE2F" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="0015192A" w:rsidP="0016705C">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Correct </w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="002F58D2">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>heck this is the c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008303AC">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">orrect </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Export Health Certificate (</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EHC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Notes for Guidance (</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NFG</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+            <w:r w:rsidR="002F58D2">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for this commodity.</w:t>
+            </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>? Read both fully</w:t>
+              <w:t xml:space="preserve"> Read both fully</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:t xml:space="preserve"> before</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> starting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...70 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-533353147"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="70065F29" w14:textId="6854048E" w:rsidR="0015192A" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00410C5D">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C26B83">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="994458997"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3F7DA58D" w14:textId="7F4BB3F5" w:rsidR="0015192A" w:rsidRDefault="00C26B83" w:rsidP="00410C5D">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00C26B83">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00476859" w14:paraId="4B4BE5B8" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7432C1E9" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00476859" w:rsidRDefault="00476859" w:rsidP="00476859">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -517,549 +575,502 @@
           </w:tcPr>
           <w:p w14:paraId="0D3A8C69" w14:textId="0D2B0865" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="0016705C">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="616A0DAD" w14:textId="7D825D19" w:rsidR="0015192A" w:rsidRDefault="0015192A" w:rsidP="00476859">
+          <w:p w14:paraId="616A0DAD" w14:textId="7207013C" w:rsidR="0015192A" w:rsidRDefault="0015192A" w:rsidP="00476859">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Is an import permit required? It is the responsibility of the exporter to check in advance from USDA/APHIS/VS to see if an import permit is required for the consignment.</w:t>
+              <w:t xml:space="preserve">It is the responsibility of the exporter to check in advance from USDA/APHIS/VS to </w:t>
+            </w:r>
+            <w:r w:rsidR="002F58D2">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>determine their CURRENT import conditions. This may include an import permit / other USDA guidelines / confirmation that a permit is not required.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F58D2" w:rsidRPr="008303AC">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002F58D2">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008303AC">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an import permit is required for the consignment</w:t>
+            </w:r>
+            <w:r w:rsidR="002F58D2">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A83D805" w14:textId="77777777" w:rsidR="0015192A" w:rsidRDefault="0015192A" w:rsidP="00476859">
+          <w:p w14:paraId="4A83D805" w14:textId="43A73D07" w:rsidR="0015192A" w:rsidRDefault="0015192A" w:rsidP="00476859">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r w:rsidRPr="008303AC">
-[...44 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-645354178"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Exporter to obtain and present to certifying OV – permit should be uploaded on EHCO as supporting document for checks</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15749BA1" w14:textId="69057E2F" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="0015192A" w:rsidP="00476859">
+          <w:p w14:paraId="15749BA1" w14:textId="207AB17A" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="0015192A" w:rsidP="00476859">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">No  </w:t>
             </w:r>
-            <w:r>
-[...22 lines deleted...]
-            <w:bookmarkEnd w:id="5"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1065570365"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
-              <w:t>Aphis letter or evidence from USDA website required and presented to OV</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="002F58D2">
+              <w:t>PHIS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008303AC">
+              <w:t xml:space="preserve"> letter or evidence from USDA website required and presented to OV</w:t>
             </w:r>
             <w:r w:rsidR="00476859">
               <w:t>. If</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:t xml:space="preserve"> not available, confirmation email from the exporter confirming that permit not required uploaded with the application</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0015192A" w14:paraId="29380CD8" w14:textId="63464FB4" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="29380CD8" w14:textId="63464FB4" w:rsidTr="00B00F31">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C04F2EB" w14:textId="77777777" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="0015192A" w:rsidP="00476859">
+          <w:p w14:paraId="3C04F2EB" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1C9FC7" w14:textId="1A29433B" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="0015192A" w:rsidP="00476859">
+          <w:p w14:paraId="4B1C9FC7" w14:textId="1A29433B" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Is permit in date?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C48A03D" w14:textId="76608920" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="0015192A" w:rsidP="00476859">
+          <w:p w14:paraId="1C48A03D" w14:textId="76608920" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Is permit issued to correct person/company?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="0015192A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>the permit should be valid at the time of arrival in the country of destination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="2096593795"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="029A6312" w14:textId="1AE2849B" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003F7437">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1064169188"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B6C8CAD" w14:textId="5148EDB6" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003F7437">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0015192A" w14:paraId="1277CC1C" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="1277CC1C" w14:textId="77777777" w:rsidTr="00614C54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72B9D6FE" w14:textId="77777777" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="0015192A" w:rsidP="00476859"/>
+          <w:p w14:paraId="72B9D6FE" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69214449" w14:textId="24E7FBF6" w:rsidR="0015192A" w:rsidRPr="008303AC" w:rsidRDefault="0015192A" w:rsidP="00476859"/>
+          <w:p w14:paraId="69214449" w14:textId="24E7FBF6" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-250124946"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3C459A75" w14:textId="5488A773" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008F0618">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1076667686"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="55435098" w14:textId="5B5FA80F" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008F0618">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00476859" w14:paraId="5CADD806" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D2D915E" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00476859" w:rsidRDefault="00476859" w:rsidP="00476859">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="282E6910" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00476859" w:rsidRDefault="00476859" w:rsidP="00476859">
@@ -1078,516 +1089,401 @@
           </w:tcPr>
           <w:p w14:paraId="17816135" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00476859" w:rsidRDefault="00476859" w:rsidP="00476859">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="597AF24A" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00476859" w:rsidRDefault="00476859" w:rsidP="00476859">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="28FD52AF" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="28FD52AF" w14:textId="77777777" w:rsidTr="00B21E8F">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="017475C3" w14:textId="0259BAE1" w:rsidR="00365B4A" w:rsidRDefault="00365B4A" w:rsidP="00A4200B">
+          <w:p w14:paraId="017475C3" w14:textId="0259BAE1" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1D6879" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="7F1D6879" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r>
-              <w:t xml:space="preserve">Manufacturer’s declaration </w:t>
+              <w:t>Manufacturer’s declaration checked?</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="4963C79F" w14:textId="359BF4FC" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="4963C79F" w14:textId="1EBBFA31" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Company Letterhead, dated, clearly identifies product to be exported - </w:t>
             </w:r>
             <w:r w:rsidRPr="00365B4A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">must match permit wording exactly </w:t>
+              <w:t>must match permit wording exactly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the relevant parts of the commodity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00365B4A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>(see template example)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...102 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-120450625"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="15C91C06" w14:textId="5C3ACA9A" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:r w:rsidRPr="00C26B83">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:bookmarkStart w:id="0" w:name="Check9" w:displacedByCustomXml="prev"/>
+        <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1081667785"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C21D536" w14:textId="05AE0BD8" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:r w:rsidRPr="00C26B83">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="01D5C342" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="01D5C342" w14:textId="77777777" w:rsidTr="00516C62">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE097BB" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="5CE097BB" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F29B767" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="2F29B767" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
-        <w:tc>
-[...118 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="2064527789"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="535AD3AA" w14:textId="4BDD249B" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1144735104"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6E6DB56B" w14:textId="1645AB82" w:rsidR="00C26B83" w:rsidRPr="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:r w:rsidRPr="00C26B83">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="37291941" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="37291941" w14:textId="77777777" w:rsidTr="008E7A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9434F5" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="1B9434F5" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB1C04F" w14:textId="6BD66958" w:rsidR="00365B4A" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="2EB1C04F" w14:textId="27985676" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="008303AC">
               <w:t xml:space="preserve">Is person Signing Manufacturer’s Declaration an </w:t>
             </w:r>
             <w:r w:rsidRPr="00365B4A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>authorised signatory</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:t xml:space="preserve"> for the Company? (</w:t>
             </w:r>
             <w:r>
-              <w:t>s</w:t>
+              <w:t>Any authorisation must be current and signed at least within 12 months of the</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
-              <w:t>ee template attached)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>submitted application.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008303AC">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="473873655"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="742B734F" w14:textId="0AB18DE7" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007E7B7D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1241796708"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="41F38B05" w14:textId="34F18086" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007E7B7D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00476859" w14:paraId="04A13652" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73FB9E97" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16FFEB7D" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
@@ -1606,356 +1502,284 @@
           </w:tcPr>
           <w:p w14:paraId="72F9CBC9" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="740BD2C1" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="2B6D549A" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="2B6D549A" w14:textId="77777777" w:rsidTr="00BF04D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F789764" w14:textId="233B780E" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00A4200B">
+          <w:p w14:paraId="2F789764" w14:textId="233B780E" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5565ABE9" w14:textId="43D70943" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="5565ABE9" w14:textId="43D70943" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r w:rsidRPr="008303AC">
               <w:t>Manufacturer’s declaration, pre-cert</w:t>
             </w:r>
             <w:r>
               <w:t>ificate</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:t>, and schedule (if using) uploaded in Export Health Certificates Online (EHC Online)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-2107801919"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3880F2FF" w14:textId="77FFEE1D" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CF1E88">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1757709522"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="45F6E2F3" w14:textId="60101C15" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CF1E88">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="40F7237C" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="40F7237C" w14:textId="77777777" w:rsidTr="00AE66EF">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3D5A62" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="0B3D5A62" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="243261C7" w14:textId="4054AB53" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="243261C7" w14:textId="4054AB53" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="008303AC">
               <w:t>Do APHA hold the authorised signature on file? If not upload doc now</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="204998779"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3BDDDC2C" w14:textId="5367516D" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E5294F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="911663216"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="49544566" w14:textId="4D93250C" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E5294F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00476859" w14:paraId="3FBA6829" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F40AE78" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F7203DD" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
@@ -1974,882 +1798,706 @@
           </w:tcPr>
           <w:p w14:paraId="540B200F" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49D9B325" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="7CEFB8F1" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="7CEFB8F1" w14:textId="77777777" w:rsidTr="007069B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6ED9A0" w14:textId="10A461D4" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00A4200B">
+          <w:p w14:paraId="4B6ED9A0" w14:textId="10A461D4" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73F88A8C" w14:textId="0CB6BCA0" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="5F273D18" w14:textId="41B662E2" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r w:rsidRPr="008303AC">
               <w:t xml:space="preserve">Is a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>chedule</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
-              <w:t xml:space="preserve"> really needed? Only use if not enough space on certificate </w:t>
+              <w:t xml:space="preserve"> really needed? Only use if not enough space on certificate</w:t>
             </w:r>
             <w:r>
-              <w:t>s</w:t>
+              <w:t xml:space="preserve"> to add only required information for the paragraph(s) RCVS Principles, certificates should be concise. S</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:t xml:space="preserve">ee </w:t>
             </w:r>
-            <w:r w:rsidR="002D52D0">
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:t xml:space="preserve">“ </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00F572D5" w:rsidRPr="00A059BD">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Schedule</w:t>
-[...17 lines deleted...]
-                <w:t>Export Health Certificates</w:t>
+                <w:t>Schedules to Export Health Certificates</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002D52D0">
-              <w:t xml:space="preserve"> in the Exports instructions on the Improve International website</w:t>
+            <w:r>
+              <w:t xml:space="preserve">” in  Exports instructions on Improve International website. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F88A8C" w14:textId="7089524D" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+            <w:r w:rsidRPr="00B64F46">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r>
+              <w:t>required:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-685749237"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="20E811C0" w14:textId="496C4230" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00325FA1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="119654941"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="01FDB404" w14:textId="136AE2B1" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00325FA1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="540BA1E6" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="540BA1E6" w14:textId="77777777" w:rsidTr="00D57CA6">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F12B1C" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="64F12B1C" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A15FEA" w14:textId="769FA105" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="42A15FEA" w14:textId="769FA105" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="008303AC">
               <w:t xml:space="preserve">EHC Number at top of every </w:t>
             </w:r>
             <w:r w:rsidRPr="00365B4A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>page</w:t>
             </w:r>
             <w:r w:rsidRPr="008303AC">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-2073023883"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="43E95A37" w14:textId="7027039A" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20BF4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-2139552291"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6A36D163" w14:textId="1B61D623" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D20BF4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="0C370300" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="0C370300" w14:textId="77777777" w:rsidTr="004522FD">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D484AEE" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="005C58F5" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="5D484AEE" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="005C58F5" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4381ADDE" w14:textId="130FB966" w:rsidR="00365B4A" w:rsidRPr="008303AC" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="4381ADDE" w14:textId="0CFC57CA" w:rsidR="00C26B83" w:rsidRPr="008303AC" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="005C58F5">
-              <w:t>Permit No and Consignment reference number easily visible?</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:t>age number the Schedule, e.g. “Schedule, page 1 of 1”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1617203575"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="60F7E86D" w14:textId="415BA165" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00246E1E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="2056808675"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="219C8214" w14:textId="1BD65D34" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00246E1E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="695E2893" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="695E2893" w14:textId="77777777" w:rsidTr="005D1E73">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03CB1198" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="005C58F5" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="03CB1198" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="005C58F5" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C63D847" w14:textId="396F743D" w:rsidR="00365B4A" w:rsidRPr="005C58F5" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="0C63D847" w14:textId="396F743D" w:rsidR="00C26B83" w:rsidRPr="005C58F5" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="005C58F5">
               <w:t>Section of Health certificate referred to e.g. IV (a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1256514001"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6D6CD111" w14:textId="65E1B728" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7BF3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="467635834"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="029D58A3" w14:textId="274EF916" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004D7BF3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="7D9278F1" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="7D9278F1" w14:textId="77777777" w:rsidTr="00AB0F2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="502FA8D1" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="005C58F5" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="502FA8D1" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRPr="005C58F5" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D73D88F" w14:textId="57C8E01E" w:rsidR="00365B4A" w:rsidRPr="005C58F5" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="1D73D88F" w14:textId="57C8E01E" w:rsidR="00C26B83" w:rsidRPr="005C58F5" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B64F46">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Word version</w:t>
+            </w:r>
             <w:r w:rsidRPr="005C58F5">
-              <w:t xml:space="preserve">Word version of schedule uploaded for APHA </w:t>
+              <w:t xml:space="preserve"> of schedule uploaded for APHA </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Official </w:t>
             </w:r>
             <w:r w:rsidRPr="005C58F5">
               <w:t>Veterinarians to use</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> if required</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-274873945"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00479FF3" w14:textId="77866207" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346A0B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1815485175"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="56CFD104" w14:textId="72ACBE5B" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346A0B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00476859" w14:paraId="10DE879C" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74F570F4" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06FB286C" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
@@ -2868,208 +2516,175 @@
           </w:tcPr>
           <w:p w14:paraId="6C4A5A60" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B79F5FB" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="6BD9F131" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="6BD9F131" w14:textId="77777777" w:rsidTr="00362744">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0840D2E4" w14:textId="5C678A4C" w:rsidR="00365B4A" w:rsidRPr="005C58F5" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="0840D2E4" w14:textId="5C678A4C" w:rsidR="00C26B83" w:rsidRPr="005C58F5" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05588B72" w14:textId="145898DE" w:rsidR="00365B4A" w:rsidRPr="005C58F5" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="05588B72" w14:textId="47C09223" w:rsidR="00C26B83" w:rsidRPr="005C58F5" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+            <w:r>
+              <w:t>Have you determined enough information and does the consignment comply</w:t>
+            </w:r>
             <w:r w:rsidRPr="005C58F5">
-              <w:t>Is there enough information to sign? Remember</w:t>
+              <w:t xml:space="preserve"> to sign? Remember</w:t>
             </w:r>
-            <w:r w:rsidR="00E7125E">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:anchor="cookie-widget" w:history="1">
-              <w:r w:rsidR="00406D2A" w:rsidRPr="00406D2A">
+              <w:r w:rsidRPr="00406D2A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>10 Principles of Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-750198244"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="30EA389B" w14:textId="4C7A806F" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00486495">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-797603546"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="248A61E2" w14:textId="70E82D44" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00486495">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00476859" w14:paraId="11A22689" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19FCB0E0" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E1A41AB" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
@@ -3088,206 +2703,170 @@
           </w:tcPr>
           <w:p w14:paraId="2055EAC1" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B1BB958" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="1BDCC52D" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="1BDCC52D" w14:textId="77777777" w:rsidTr="00C65F1D">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7588F86B" w14:textId="77F6B436" w:rsidR="00365B4A" w:rsidRPr="005C58F5" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="7588F86B" w14:textId="77F6B436" w:rsidR="00C26B83" w:rsidRPr="005C58F5" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28A37770" w14:textId="39E7327F" w:rsidR="00365B4A" w:rsidRPr="005C58F5" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="28A37770" w14:textId="39E7327F" w:rsidR="00C26B83" w:rsidRPr="005C58F5" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r w:rsidRPr="005C58F5">
               <w:t xml:space="preserve">Check information in </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="005C58F5">
               <w:t>EHC Online application is 100% accurate before printing</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1131627776"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2229CE3E" w14:textId="75FA0E83" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00780DCB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="587192254"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="38D9F019" w14:textId="7BCFB5EA" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00780DCB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00476859" w14:paraId="560CD638" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59DA78B0" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D54D560" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
@@ -3306,197 +2885,161 @@
           </w:tcPr>
           <w:p w14:paraId="2A8A8AC2" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FFA07E0" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="73469EF9" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="73469EF9" w14:textId="77777777" w:rsidTr="00930C7A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="300290C7" w14:textId="14858E16" w:rsidR="00365B4A" w:rsidRPr="0015192A" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="300290C7" w14:textId="14858E16" w:rsidR="00C26B83" w:rsidRPr="0015192A" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDCE6EF" w14:textId="22AF0940" w:rsidR="00365B4A" w:rsidRPr="0015192A" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="2CDCE6EF" w14:textId="22AF0940" w:rsidR="00C26B83" w:rsidRPr="0015192A" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:r w:rsidRPr="0015192A">
               <w:t>Are all insertions/deletions completed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1544859577"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="319436DE" w14:textId="73A22D01" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C711CF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="413905090"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E09A689" w14:textId="2EDBE3E1" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C711CF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00476859" w14:paraId="5B850793" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A21A45D" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67AB4EC9" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00A4200B" w:rsidRDefault="00476859" w:rsidP="00A4200B">
@@ -3535,242 +3078,205 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00365B4A" w14:paraId="1A07DD52" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51938262" w14:textId="7CA8D94A" w:rsidR="00365B4A" w:rsidRPr="00365B4A" w:rsidRDefault="00365B4A" w:rsidP="00476859">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00365B4A">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D7DB14E" w14:textId="6D78E26E" w:rsidR="00365B4A" w:rsidRPr="00A4200B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4200B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Part I - Identification of Products</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="6795F0EB" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="6795F0EB" w14:textId="77777777" w:rsidTr="00C011C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A35CA8F" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="7A35CA8F" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B4E2295" w14:textId="326F7DB1" w:rsidR="00365B4A" w:rsidRPr="00365B4A" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="7B4E2295" w14:textId="326F7DB1" w:rsidR="00C26B83" w:rsidRPr="00365B4A" w:rsidRDefault="00C26B83" w:rsidP="00C26B83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="581A743D" w14:textId="22FDBD26" w:rsidR="00365B4A" w:rsidRPr="005C58F5" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="581A743D" w14:textId="22FDBD26" w:rsidR="00C26B83" w:rsidRPr="005C58F5" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="005C58F5">
               <w:t>Can the exported product be easily correlated with the EHC (Type and number of packages, lot/batch numbers, shipping marks etc)? – Same information/wording should be available on the manufacturer’s declaration and EHC</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1451126522"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="09EA1F3B" w14:textId="74D5FE8A" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B01B5B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-908999902"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="75BCD074" w14:textId="322A7160" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B01B5B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00476859" w14:paraId="1A392A79" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="261C0A1E" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00476859" w:rsidRDefault="00476859" w:rsidP="00476859">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CBCEF5A" w14:textId="77777777" w:rsidR="00476859" w:rsidRPr="00476859" w:rsidRDefault="00476859" w:rsidP="00476859">
@@ -3838,439 +3344,368 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6634C98D" w14:textId="7F91AEC7" w:rsidR="00365B4A" w:rsidRPr="00A4200B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4200B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Section IV - Health Information attestation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="1EEB9463" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00C26B83" w14:paraId="1EEB9463" w14:textId="77777777" w:rsidTr="00B7468C">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="525A363D" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="525A363D" w14:textId="77777777" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="790"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="452DD2E7" w14:textId="149AB683" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="452DD2E7" w14:textId="149AB683" w:rsidR="00C26B83" w:rsidRPr="0035305B" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="0035305B">
               <w:t xml:space="preserve">Insertions/deletions </w:t>
             </w:r>
             <w:r w:rsidRPr="00476859">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00476859">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">avoid </w:t>
             </w:r>
             <w:r w:rsidRPr="00476859">
               <w:t>handwritten text)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> s</w:t>
             </w:r>
             <w:r w:rsidRPr="0035305B">
               <w:t>tart again if need be</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-20942894"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0A00C9DA" w14:textId="4F14593D" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C079A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1037352896"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5B4C732E" w14:textId="184D5E42" w:rsidR="00C26B83" w:rsidRDefault="00C26B83" w:rsidP="00C26B83">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002C079A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="44E23377" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00696FFB" w14:paraId="44E23377" w14:textId="77777777" w:rsidTr="009B6513">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42597EB5" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="42597EB5" w14:textId="77777777" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="790"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="140A164F" w14:textId="3F67ABFB" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="140A164F" w14:textId="3952BD46" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="0035305B">
               <w:t xml:space="preserve">Does the wording match the permit </w:t>
             </w:r>
             <w:r>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="0035305B">
               <w:t xml:space="preserve"> manufacturer’s declaration </w:t>
             </w:r>
             <w:r w:rsidRPr="0015192A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>exactly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the relevant parts of the permit</w:t>
             </w:r>
             <w:r w:rsidRPr="0035305B">
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidRPr="0015192A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Take care with temperature nomenclature</w:t>
             </w:r>
             <w:r w:rsidRPr="0035305B">
               <w:t xml:space="preserve"> If </w:t>
             </w:r>
             <w:r>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="0035305B">
               <w:t>degrees</w:t>
             </w:r>
             <w:r>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="0035305B">
-              <w:t xml:space="preserve"> symbol </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> be used, then use </w:t>
+              <w:t xml:space="preserve"> symbol cannot be used, then use </w:t>
             </w:r>
             <w:r>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="0035305B">
               <w:t>degrees</w:t>
             </w:r>
             <w:r>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="0035305B">
               <w:t xml:space="preserve"> wording.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-738324458"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="62069C8E" w14:textId="6B9A8794" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005020AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-501974662"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="32B0D4D8" w14:textId="4911AEA3" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005020AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A4200B" w14:paraId="29500232" w14:textId="77777777" w:rsidTr="00D454D2">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CD5C56F" w14:textId="77777777" w:rsidR="00A4200B" w:rsidRPr="00A4200B" w:rsidRDefault="00A4200B" w:rsidP="00A4200B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30043267" w14:textId="77777777" w:rsidR="00A4200B" w:rsidRPr="00A4200B" w:rsidRDefault="00A4200B" w:rsidP="00A4200B">
@@ -4338,821 +3773,755 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44EE02A3" w14:textId="7E5EB9BF" w:rsidR="00365B4A" w:rsidRPr="0016705C" w:rsidRDefault="00365B4A" w:rsidP="00476859">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:after="160"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016705C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Final signing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="4EEFDBE1" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00696FFB" w14:paraId="4EEFDBE1" w14:textId="77777777" w:rsidTr="00A93D52">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBD49C0" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="5CBD49C0" w14:textId="77777777" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51074E03" w14:textId="529FEFBF" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="51074E03" w14:textId="529FEFBF" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
-            <w:bookmarkStart w:id="41" w:name="_Hlk137822520"/>
             <w:r w:rsidRPr="0035305B">
               <w:t>Large blank spaces ruled off/struck through to prevent alteration?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...122 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-215666392"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2048BB82" w14:textId="20D6967E" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A0457D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-741877363"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="214E2BB7" w14:textId="2E960B18" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A0457D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="67407505" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00696FFB" w14:paraId="67407505" w14:textId="77777777" w:rsidTr="00523C8F">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31EE9206" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="31EE9206" w14:textId="77777777" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+            <w:bookmarkStart w:id="1" w:name="_Hlk137822520"/>
+          </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="41"/>
+        <w:bookmarkEnd w:id="1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B9B0DD" w14:textId="64C34302" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="45B9B0DD" w14:textId="64C34302" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="0035305B">
               <w:t>Dated (day of completion only no back or forward dating)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...118 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1550344943"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7FC2DB15" w14:textId="1CD50ACD" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00656B5E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="2043943527"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="715BBBCC" w14:textId="18FA918C" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00656B5E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="604D8E7B" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00696FFB" w14:paraId="604D8E7B" w14:textId="77777777" w:rsidTr="00262801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0F1CE0" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="3A0F1CE0" w14:textId="77777777" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66152469" w14:textId="2864B20B" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="66152469" w14:textId="2864B20B" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="0035305B">
               <w:t>OV stamp applied (needs to be easily read and Practice/Address Stamp (any colour but black)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...118 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1650360361"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5422C4E2" w14:textId="3AC098B4" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003F57C2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="2145468692"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="54E7EBCA" w14:textId="00C00503" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003F57C2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="421574AC" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00696FFB" w14:paraId="421574AC" w14:textId="77777777" w:rsidTr="00CB00CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB3D4CF" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859"/>
+          <w:p w14:paraId="7CB3D4CF" w14:textId="77777777" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322CEEB5" w14:textId="70D37EC9" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="322CEEB5" w14:textId="70D37EC9" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="0035305B">
               <w:t xml:space="preserve">Certificate completed and signed in any colour other than certificate text (i.e. </w:t>
             </w:r>
             <w:r w:rsidRPr="00365B4A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>not black)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...118 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="388238177"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00CE6FF9" w14:textId="643C9AB3" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00904F8E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-313877537"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0AAA4B3F" w14:textId="077B5DD5" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00904F8E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00365B4A" w14:paraId="29D99639" w14:textId="77777777" w:rsidTr="00D454D2">
+      <w:tr w:rsidR="00696FFB" w14:paraId="29D99639" w14:textId="77777777" w:rsidTr="00F7545D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9905A5" w14:textId="77777777" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="5B9905A5" w14:textId="77777777" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
             <w:pPr>
               <w:spacing w:after="160"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB31B89" w14:textId="19F809B4" w:rsidR="00365B4A" w:rsidRPr="0035305B" w:rsidRDefault="00365B4A" w:rsidP="00476859">
+          <w:p w14:paraId="7BB31B89" w14:textId="19F809B4" w:rsidR="00696FFB" w:rsidRPr="0035305B" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="160"/>
             </w:pPr>
             <w:r w:rsidRPr="0035305B">
               <w:t xml:space="preserve">Upload to EHC Online </w:t>
             </w:r>
             <w:r w:rsidRPr="00365B4A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>clearly named</w:t>
             </w:r>
             <w:r w:rsidRPr="0035305B">
               <w:t xml:space="preserve"> as completed pre certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...118 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-743726088"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="21344883" w14:textId="27FB0DCA" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006508CA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1553572042"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6DCE993C" w14:textId="5AADF6CF" w:rsidR="00696FFB" w:rsidRDefault="00696FFB" w:rsidP="00696FFB">
+                <w:pPr>
+                  <w:pStyle w:val="Heading1"/>
+                  <w:spacing w:before="0" w:after="0"/>
+                  <w:rPr>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006508CA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="178B04DF" w14:textId="61EFC575" w:rsidR="00DD271A" w:rsidRDefault="0035305B" w:rsidP="0016705C">
+    <w:p w14:paraId="7F40A151" w14:textId="77777777" w:rsidR="00603296" w:rsidRDefault="00603296" w:rsidP="00B64F46">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499E1DA6" w14:textId="44D97036" w:rsidR="009A000F" w:rsidRDefault="00016DF7" w:rsidP="00B64F46">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B64F46">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidR="0051138D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B64F46">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Updating OV changes on the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Specimen certificate or final, signed certificate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31607CC8" w14:textId="48946484" w:rsidR="00016DF7" w:rsidRDefault="00016DF7" w:rsidP="00B64F46">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If any handwritten amendments are made to the signed pre-certificate then you must return to the Review your answers page and amend the corresponding “Review Certificate”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40020525" w14:textId="513E7B62" w:rsidR="00016DF7" w:rsidRPr="00B64F46" w:rsidRDefault="00016DF7" w:rsidP="00B64F46">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is so that the same information will be printed in the final certificate for vets in CIT Export office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178B04DF" w14:textId="17FC6AE9" w:rsidR="00DD271A" w:rsidRDefault="0035305B" w:rsidP="0016705C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035305B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Useful Website Resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA1BCE8" w14:textId="68A57F5D" w:rsidR="002F2E98" w:rsidRDefault="0035305B" w:rsidP="002F2E98">
@@ -5306,128 +4675,90 @@
           </w:rPr>
           <w:t>https://www.improve-ov.com/about/about.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0016705C" w:rsidRPr="008E04E6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FAF3E2" w14:textId="246B10A0" w:rsidR="0016705C" w:rsidRDefault="0016705C" w:rsidP="0016705C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5631CA44" w14:textId="062C604F" w:rsidR="00264F52" w:rsidRPr="00355605" w:rsidRDefault="007C7D3F" w:rsidP="00454842">
+    <w:p w14:paraId="049D3202" w14:textId="3745F5E8" w:rsidR="00004B61" w:rsidRPr="001C0507" w:rsidRDefault="007C7D3F" w:rsidP="001C0507">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355605">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">APHA is </w:t>
       </w:r>
       <w:r w:rsidR="0055178A" w:rsidRPr="00355605">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">an Executive Agency of the Department for Environment, Food and Rural Affairs </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00355605">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>and also</w:t>
+        <w:t xml:space="preserve">and also works on behalf of the Scottish Government, Welsh Government and Food Standards Agency to </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00355605">
+      <w:r w:rsidR="0055178A" w:rsidRPr="00355605">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> works on behalf of the Scottish Government, Welsh Government and Food Standards Agency to </w:t>
-[...35 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t>safeguard animal and plant health for the benefit of people, the environment and the economy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65130BA2" w14:textId="26B22A68" w:rsidR="00004B61" w:rsidRPr="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71C1F6B5" w14:textId="12DFDE0E" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -5626,51 +4957,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004B61">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>I confirm that the following people have the knowledge of and responsibility for the manufacturing processes and as a signatory are aware that making a false declaration is an offence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBA9CA7" w14:textId="7B0EC13C" w:rsidR="00004B61" w:rsidRPr="00004B61" w:rsidRDefault="004B4218" w:rsidP="00004B61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38D854C5" wp14:editId="4C77CEB6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38D854C5" wp14:editId="4C77CEB6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-2425157</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>32040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="11452863" cy="1828800"/>
                 <wp:effectExtent l="3058160" t="0" r="3073400" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="18271646">
                           <a:off x="0" y="0"/>
                           <a:ext cx="11452863" cy="1828800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -5746,51 +5077,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="38D854C5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-190.95pt;margin-top:2.5pt;width:901.8pt;height:2in;rotation:-3635450fd;z-index:-251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbs0pZMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fYQwSmlEqBgV0yTU&#10;VqJTn43jkEiOzzsbEvbrd3aAsm5P016ss+/y+b7vO2d23zWaHRS6GkzO08GQM2UkFLXZ5fz7y+rT&#10;lDPnhSmEBqNyflSO388/fpi1NlMjqEAXChmBGJe1NueV9zZLEicr1Qg3AKsMJUvARnja4i4pULSE&#10;3uhkNBxOkhawsAhSOUenD32SzyN+WSrpn8rSKc90zqk3H1eM6zasyXwmsh0KW9Xy1Ib4hy4aURu6&#10;9AL1ILxge6z/gGpqieCg9AMJTQJlWUsVORCbdPiOzaYSVkUuJI6zF5nc/4OVj4eNfUbmuy/QkYFB&#10;kNa6zNFh4NOV2DAE0i2djm7TyXgSaVLjjMpJ0eNFRdV5JgNGOr4ZTSefOZOUpM+m02EUOunhAqxF&#10;578qaFgIco7kU8QVh7Xz1AKVnktCuQNdF6ta67gJs6GWGtlBkKvbXWyavvitSptQayB81QOGk+SN&#10;W4h8t+1OhLdQHEmHSJVoOStXNfW2Fs4/C6SZoEOac/9ES6mhzTmcIs4qwJ9/Ow/1ZBVlOWtpxnLu&#10;fuwFKs70N0Mm3qXjcRjKuBnf3I5og9eZ7XXG7JslEOE0dhfDUO/1OSwRmld6DotwK6WEkXR3zv05&#10;XPp+8uk5SbVYxCIaQyv82mysDNBnc166V4H2ZI8nax/hPI0ie+dSXxutsYu9J8mjhUHgXtWT7jTC&#10;0dnTcwtv5Hofq95+CvNfAAAA//8DAFBLAwQUAAYACAAAACEA1s8ZDOMAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FqbRklLiFPxUFVAsKAg1o5tkoj4IdtNAl/PsILlzBzd&#10;ObfazmYgow6xd5bDxZIB0VY61duWw9vrbrEBEpOwSgzOag5fOsK2Pj2pRKncZF/0eEgtwRAbS8Gh&#10;S8mXlEbZaSPi0nlt8fbhghEJx9BSFcSE4WagK8YKakRv8UMnvL7ttPw8HA2H8fnb7x9uZD5ldzv/&#10;vm+eHsO95Pz8bL6+ApL0nP5g+NVHdajRqXFHqyIZOGTr/BJRDot1vsISiBRFhqsGWZazDdC6ov9b&#10;1D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAW7NKWTACAABcBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1s8ZDOMAAAANAQAADwAAAAAAAAAA&#10;AAAAAACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3212]" stroked="f">
+              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-190.95pt;margin-top:2.5pt;width:901.8pt;height:2in;rotation:-3635450fd;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbs0pZMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fYQwSmlEqBgV0yTU&#10;VqJTn43jkEiOzzsbEvbrd3aAsm5P016ss+/y+b7vO2d23zWaHRS6GkzO08GQM2UkFLXZ5fz7y+rT&#10;lDPnhSmEBqNyflSO388/fpi1NlMjqEAXChmBGJe1NueV9zZLEicr1Qg3AKsMJUvARnja4i4pULSE&#10;3uhkNBxOkhawsAhSOUenD32SzyN+WSrpn8rSKc90zqk3H1eM6zasyXwmsh0KW9Xy1Ib4hy4aURu6&#10;9AL1ILxge6z/gGpqieCg9AMJTQJlWUsVORCbdPiOzaYSVkUuJI6zF5nc/4OVj4eNfUbmuy/QkYFB&#10;kNa6zNFh4NOV2DAE0i2djm7TyXgSaVLjjMpJ0eNFRdV5JgNGOr4ZTSefOZOUpM+m02EUOunhAqxF&#10;578qaFgIco7kU8QVh7Xz1AKVnktCuQNdF6ta67gJs6GWGtlBkKvbXWyavvitSptQayB81QOGk+SN&#10;W4h8t+1OhLdQHEmHSJVoOStXNfW2Fs4/C6SZoEOac/9ES6mhzTmcIs4qwJ9/Ow/1ZBVlOWtpxnLu&#10;fuwFKs70N0Mm3qXjcRjKuBnf3I5og9eZ7XXG7JslEOE0dhfDUO/1OSwRmld6DotwK6WEkXR3zv05&#10;XPp+8uk5SbVYxCIaQyv82mysDNBnc166V4H2ZI8nax/hPI0ie+dSXxutsYu9J8mjhUHgXtWT7jTC&#10;0dnTcwtv5Hofq95+CvNfAAAA//8DAFBLAwQUAAYACAAAACEA1s8ZDOMAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FqbRklLiFPxUFVAsKAg1o5tkoj4IdtNAl/PsILlzBzd&#10;ObfazmYgow6xd5bDxZIB0VY61duWw9vrbrEBEpOwSgzOag5fOsK2Pj2pRKncZF/0eEgtwRAbS8Gh&#10;S8mXlEbZaSPi0nlt8fbhghEJx9BSFcSE4WagK8YKakRv8UMnvL7ttPw8HA2H8fnb7x9uZD5ldzv/&#10;vm+eHsO95Pz8bL6+ApL0nP5g+NVHdajRqXFHqyIZOGTr/BJRDot1vsISiBRFhqsGWZazDdC6ov9b&#10;1D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAW7NKWTACAABcBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1s8ZDOMAAAANAQAADwAAAAAAAAAA&#10;AAAAAACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3212]" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="37950927" w14:textId="5A0B194A" w:rsidR="00147AB5" w:rsidRPr="004B4218" w:rsidRDefault="00147AB5" w:rsidP="00147AB5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                           <w:spacing w:val="10"/>
                           <w:sz w:val="160"/>
                           <w:szCs w:val="160"/>
                           <w14:shadow w14:blurRad="63500" w14:dist="50800" w14:dir="13500000" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                           <w14:textFill>
                             <w14:solidFill>
@@ -6592,51 +5923,51 @@
       </w:r>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the wording in the permit (and corresponding to Manufacturers declaration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E835CD6" w14:textId="2CB63C1C" w:rsidR="00004B61" w:rsidRPr="001C6335" w:rsidRDefault="004B4218" w:rsidP="00004B61">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE0295F" wp14:editId="5A8579F4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE0295F" wp14:editId="5A8579F4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1457085</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>100733</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9168897" cy="1828800"/>
                 <wp:effectExtent l="1973263" t="0" r="1967547" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="17865304">
                           <a:off x="0" y="0"/>
                           <a:ext cx="9168897" cy="1828800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -6708,51 +6039,51 @@
                                   </w14:solidFill>
                                 </w14:textFill>
                               </w:rPr>
                               <w:t>Example</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5EE0295F" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-114.75pt;margin-top:7.95pt;width:721.95pt;height:2in;rotation:-4079284fd;z-index:-251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQ4EubPAIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L0koCyEirCgrqkpo&#10;dyW22rNxHBLJ8bi2IaG/vmMnsHTbU1UO1nzleea9MYv7rpHkJIytQeU0GcWUCMWhqNUhp99fNp9S&#10;SqxjqmASlMjpWVh6v/z4YdHqTIyhAlkIQxBE2azVOa2c01kUWV6JhtkRaKEwWYJpmEPXHKLCsBbR&#10;GxmN43gatWAKbYALazH60CfpMuCXpeDuqSytcETmFHtz4TTh3PszWi5YdjBMVzUf2mD/0EXDaoWX&#10;XqEemGPkaOo/oJqaG7BQuhGHJoKyrLkIM+A0Sfxuml3FtAizIDlWX2my/w+WP552+tkQ132BDgX0&#10;hLTaZhaDfp6uNA0xgLwls3R69zmehDGxcYLlyOj5yqLoHOEYnCfTNJ3PKOGYS9JxmsaB56hH86ja&#10;WPdVQEO8kVODMgVYdtpahx1g6aXEl1uQdbGppQzO2a6lISeGiuIiFNBSIpl1GMzpJvz8EAjx22dS&#10;+Y8VeJg+7SPR26zect2+I3Vxw8MeijPSExjAaa3mmxp73uKFz8zgqmAQ19894VFKaHMKg0VJBebn&#10;3+K+HhXELCUtrl5O7Y8jMwLn+KZQ23kymfhdDc7kbjZGx9xm9rcZdWzWgFwkobtg+nonL2ZpoHnF&#10;V7Lyt2KKKY5359RdzLXrHwS+Mi5Wq1CE26mZ26qd5h76ItpL98qMHmRzqPgjXJaUZe/U62uDZHp1&#10;dMh8kNbz3LM60I+bHeQaXqF/Ord+qHr7r1j+AgAA//8DAFBLAwQUAAYACAAAACEA6QSOEeMAAAAM&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMAyG74O9g9Fgl9I6Sddg0jglDAY7lazrDr25sZqE&#10;xXKI3SZ7+3mn9Sjp49f357vZ9OyGo+ssSYhXETCk2uqOGgnHz7elAOa8Iq16SyjhBx3siseHXGXa&#10;TvSBt4NvWAghlykJrfdDxrmrWzTKreyAFG4XOxrlwzg2XI9qCuGm50kUpdyojsKHVg342mL9fbga&#10;CUNVvZdJUtqoOp6mxVe5X5zcXsrnp7ncAvM4+38Y/vSDOhTB6WyvpB3rJaxfxCagEpabNImBBSRd&#10;p2F1liBELIAXOb8vUfwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkOBLmzwCAABzBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6QSOEeMAAAAM&#10;AQAADwAAAAAAAAAAAAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="window" stroked="f">
+              <v:shape w14:anchorId="5EE0295F" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-114.75pt;margin-top:7.95pt;width:721.95pt;height:2in;rotation:-4079284fd;z-index:-251658235;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQ4EubPAIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L0koCyEirCgrqkpo&#10;dyW22rNxHBLJ8bi2IaG/vmMnsHTbU1UO1nzleea9MYv7rpHkJIytQeU0GcWUCMWhqNUhp99fNp9S&#10;SqxjqmASlMjpWVh6v/z4YdHqTIyhAlkIQxBE2azVOa2c01kUWV6JhtkRaKEwWYJpmEPXHKLCsBbR&#10;GxmN43gatWAKbYALazH60CfpMuCXpeDuqSytcETmFHtz4TTh3PszWi5YdjBMVzUf2mD/0EXDaoWX&#10;XqEemGPkaOo/oJqaG7BQuhGHJoKyrLkIM+A0Sfxuml3FtAizIDlWX2my/w+WP552+tkQ132BDgX0&#10;hLTaZhaDfp6uNA0xgLwls3R69zmehDGxcYLlyOj5yqLoHOEYnCfTNJ3PKOGYS9JxmsaB56hH86ja&#10;WPdVQEO8kVODMgVYdtpahx1g6aXEl1uQdbGppQzO2a6lISeGiuIiFNBSIpl1GMzpJvz8EAjx22dS&#10;+Y8VeJg+7SPR26zect2+I3Vxw8MeijPSExjAaa3mmxp73uKFz8zgqmAQ19894VFKaHMKg0VJBebn&#10;3+K+HhXELCUtrl5O7Y8jMwLn+KZQ23kymfhdDc7kbjZGx9xm9rcZdWzWgFwkobtg+nonL2ZpoHnF&#10;V7Lyt2KKKY5359RdzLXrHwS+Mi5Wq1CE26mZ26qd5h76ItpL98qMHmRzqPgjXJaUZe/U62uDZHp1&#10;dMh8kNbz3LM60I+bHeQaXqF/Ord+qHr7r1j+AgAA//8DAFBLAwQUAAYACAAAACEA6QSOEeMAAAAM&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMAyG74O9g9Fgl9I6Sddg0jglDAY7lazrDr25sZqE&#10;xXKI3SZ7+3mn9Sjp49f357vZ9OyGo+ssSYhXETCk2uqOGgnHz7elAOa8Iq16SyjhBx3siseHXGXa&#10;TvSBt4NvWAghlykJrfdDxrmrWzTKreyAFG4XOxrlwzg2XI9qCuGm50kUpdyojsKHVg342mL9fbga&#10;CUNVvZdJUtqoOp6mxVe5X5zcXsrnp7ncAvM4+38Y/vSDOhTB6WyvpB3rJaxfxCagEpabNImBBSRd&#10;p2F1liBELIAXOb8vUfwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkOBLmzwCAABzBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6QSOEeMAAAAM&#10;AQAADwAAAAAAAAAAAAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="window" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="51090A05" w14:textId="77777777" w:rsidR="004B4218" w:rsidRPr="004B4218" w:rsidRDefault="004B4218" w:rsidP="004B4218">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                           <w:spacing w:val="10"/>
                           <w:sz w:val="160"/>
                           <w:szCs w:val="160"/>
                           <w14:shadow w14:blurRad="63500" w14:dist="50800" w14:dir="13500000" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                           <w14:textFill>
                             <w14:solidFill>
@@ -6912,51 +6243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D6227AB" w14:textId="432D29CA" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00004B61">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A495590" wp14:editId="2A644F9A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A495590" wp14:editId="2A644F9A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-76199</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3939540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6038850" cy="19050"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Straight Connector 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6038850" cy="19050"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -6967,69 +6298,69 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="26AEDCFA" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-6pt,310.2pt" to="469.5pt,311.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzE+FfngEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815ISJHAEyzkkSC5B&#10;G7TNBzDU0iLAF5aMJf99l7QtF2mBokEuKz52ZneGq9XtZA3bAkbtXcebRc0ZOOl77TYdf/n58GXJ&#10;WUzC9cJ4Bx3fQeS36/Oz1RhauPCDNz0gIxIX2zF0fEgptFUV5QBWxIUP4OhSebQi0RY3VY9iJHZr&#10;qou6vq5Gj31ALyFGOr3fX/J14VcKZPqmVITETMept1QilviaY7VeiXaDIgxaHtoQH+jCCu2o6Ex1&#10;L5Jgb6j/oLJaoo9epYX0tvJKaQlFA6lp6ndqfgwiQNFC5sQw2xQ/j1Z+3d65ZyQbxhDbGJ4xq5gU&#10;2vyl/thUzNrNZsGUmKTD6/pyubwiTyXdNTc1LYmlOoEDxvQI3rK86LjRLmsRrdg+xbRPPaYQ7lS+&#10;rNLOQE427jsopnsq2BR0mQy4M8i2gt5USAkuNYfSJTvDlDZmBtb/Bh7yMxTK1PwPeEaUyt6lGWy1&#10;8/i36mk6tqz2+UcH9rqzBa++35WHKdbQ8xdzD6Oa5+v3fYGffqj1LwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACt2gxjiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiDLYUQqd0S&#10;QmJEEkNEEzwu3bGtdmeb3YWWf+9w0uO8eXnve/lysK04ow+NIwWTcQICqXSmoUrBx/vT6AFEiJqM&#10;bh2hggsGWBa3N7nOjOvpDc/7WAkOoZBpBXWMXSZlKGu0Ooxdh8S/L+etjnz6Shqvew63rUyTZC6t&#10;bogbat3husbyZ3+yCl79ZrNebS/ftPu0/SHdHnYvw7NS93fD6hFExCH+meGKz+hQMNPRncgE0SoY&#10;TVLeEhXM02QGgh2L6YKV41WZzkAWufy/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8xPhX54BAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAK3aDGOIAAAALAQAADwAAAAAAAAAAAAAAAAD4AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAcFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+              <v:line w14:anchorId="74E866ED" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-6pt,310.2pt" to="469.5pt,311.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzE+FfngEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815ISJHAEyzkkSC5B&#10;G7TNBzDU0iLAF5aMJf99l7QtF2mBokEuKz52ZneGq9XtZA3bAkbtXcebRc0ZOOl77TYdf/n58GXJ&#10;WUzC9cJ4Bx3fQeS36/Oz1RhauPCDNz0gIxIX2zF0fEgptFUV5QBWxIUP4OhSebQi0RY3VY9iJHZr&#10;qou6vq5Gj31ALyFGOr3fX/J14VcKZPqmVITETMept1QilviaY7VeiXaDIgxaHtoQH+jCCu2o6Ex1&#10;L5Jgb6j/oLJaoo9epYX0tvJKaQlFA6lp6ndqfgwiQNFC5sQw2xQ/j1Z+3d65ZyQbxhDbGJ4xq5gU&#10;2vyl/thUzNrNZsGUmKTD6/pyubwiTyXdNTc1LYmlOoEDxvQI3rK86LjRLmsRrdg+xbRPPaYQ7lS+&#10;rNLOQE427jsopnsq2BR0mQy4M8i2gt5USAkuNYfSJTvDlDZmBtb/Bh7yMxTK1PwPeEaUyt6lGWy1&#10;8/i36mk6tqz2+UcH9rqzBa++35WHKdbQ8xdzD6Oa5+v3fYGffqj1LwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACt2gxjiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiDLYUQqd0S&#10;QmJEEkNEEzwu3bGtdmeb3YWWf+9w0uO8eXnve/lysK04ow+NIwWTcQICqXSmoUrBx/vT6AFEiJqM&#10;bh2hggsGWBa3N7nOjOvpDc/7WAkOoZBpBXWMXSZlKGu0Ooxdh8S/L+etjnz6Shqvew63rUyTZC6t&#10;bogbat3husbyZ3+yCl79ZrNebS/ftPu0/SHdHnYvw7NS93fD6hFExCH+meGKz+hQMNPRncgE0SoY&#10;TVLeEhXM02QGgh2L6YKV41WZzkAWufy/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8xPhX54BAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAK3aDGOIAAAALAQAADwAAAAAAAAAAAAAAAAD4AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAcFAAAAAA==&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00004B61">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="654E9C10" wp14:editId="13C5F8D8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="654E9C10" wp14:editId="13C5F8D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>786764</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6162675" cy="3133725"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Straight Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="6162675" cy="3133725"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -7039,68 +6370,68 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6BB44C26" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-9pt,61.95pt" to="476.25pt,308.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0wtAQwwEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5RsxCkEyzkkSHoo&#10;2qBNP4ChlhZRvkCylvz3XVK2HDQtEAS9LERyZ3Zmd7W5GY0mewhROdvSelFRAla4TtldS3883V9+&#10;pCQmbjuunYWWHiDSm+3Fh83gG1i63ukOAkESG5vBt7RPyTeMRdGD4XHhPFh8lC4YnvAYdqwLfEB2&#10;o9myqtZscKHzwQmIEW/vpke6LfxSgkhfpYyQiG4pakslhhKfc2TbDW92gfteiaMM/g4VhiuLRWeq&#10;O544+RXUKyqjRHDRybQQzjAnpRJQPKCbuvrDzfeeeyhesDnRz22K/49WfNnf2seAbRh8bKJ/DNnF&#10;KIMhUiv/CWdafKFSMpa2Hea2wZiIwMt1vV6ur68oEfi2qler6+VVbiybiDKhDzE9gDMkf7RUK5t9&#10;8YbvP8c0pZ5S8rW2OUanVXevtC6HvBFwqwPZc5wlFwJsqo9lXmRi0YxmZzvlKx00TMzfQBLVoezJ&#10;WNm0M2/388SpLWZmiEQFM6gqsv8JOuZmGJTteytwzi4VnU0z0Cjrwt+qpvEkVU75J9eT12z72XWH&#10;MtzSDlyhMpTjuucdfXku8PNPuf0NAAD//wMAUEsDBBQABgAIAAAAIQByvcP+4gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJvyHzSPxYmDbKgi1W2KMeoATqIneXrvPtqG723SXUv+9&#10;z5McJzOZ+SbbjKYVA/W+cVZBPI9AkC2dbmyl4P3tZbYC4QNaja2zpOCHPGzyyVWGqXZnu6fhECrB&#10;JdanqKAOoUul9GVNBv3cdWTZ+3a9wcCyr6Tu8czlppVJFC2lwcbyQo0dPdVUHg8no+DLO//8sS2G&#10;1+N+O+LNLiSfpVbqejo+PoAINIb/MPzhMzrkzFS4k9VetApm8Yq/BDaS2zUITqwXyQJEoWAZ39+B&#10;zDN5+SH/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHTC0BDDAQAA3AMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHK9w/7iAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+              <v:line w14:anchorId="19791993" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-9pt,61.95pt" to="476.25pt,308.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0wtAQwwEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5RsxCkEyzkkSHoo&#10;2qBNP4ChlhZRvkCylvz3XVK2HDQtEAS9LERyZ3Zmd7W5GY0mewhROdvSelFRAla4TtldS3883V9+&#10;pCQmbjuunYWWHiDSm+3Fh83gG1i63ukOAkESG5vBt7RPyTeMRdGD4XHhPFh8lC4YnvAYdqwLfEB2&#10;o9myqtZscKHzwQmIEW/vpke6LfxSgkhfpYyQiG4pakslhhKfc2TbDW92gfteiaMM/g4VhiuLRWeq&#10;O544+RXUKyqjRHDRybQQzjAnpRJQPKCbuvrDzfeeeyhesDnRz22K/49WfNnf2seAbRh8bKJ/DNnF&#10;KIMhUiv/CWdafKFSMpa2Hea2wZiIwMt1vV6ur68oEfi2qler6+VVbiybiDKhDzE9gDMkf7RUK5t9&#10;8YbvP8c0pZ5S8rW2OUanVXevtC6HvBFwqwPZc5wlFwJsqo9lXmRi0YxmZzvlKx00TMzfQBLVoezJ&#10;WNm0M2/388SpLWZmiEQFM6gqsv8JOuZmGJTteytwzi4VnU0z0Cjrwt+qpvEkVU75J9eT12z72XWH&#10;MtzSDlyhMpTjuucdfXku8PNPuf0NAAD//wMAUEsDBBQABgAIAAAAIQByvcP+4gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJvyHzSPxYmDbKgi1W2KMeoATqIneXrvPtqG723SXUv+9&#10;z5McJzOZ+SbbjKYVA/W+cVZBPI9AkC2dbmyl4P3tZbYC4QNaja2zpOCHPGzyyVWGqXZnu6fhECrB&#10;JdanqKAOoUul9GVNBv3cdWTZ+3a9wcCyr6Tu8czlppVJFC2lwcbyQo0dPdVUHg8no+DLO//8sS2G&#10;1+N+O+LNLiSfpVbqejo+PoAINIb/MPzhMzrkzFS4k9VetApm8Yq/BDaS2zUITqwXyQJEoWAZ39+B&#10;zDN5+SH/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHTC0BDDAQAA3AMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHK9w/7iAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00004B61">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CE82094" wp14:editId="6036AAC0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CE82094" wp14:editId="6036AAC0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-95250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>739140</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6134100" cy="28575"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6134100" cy="28575"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -7110,51 +6441,51 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4CD1F37E" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-7.5pt,58.2pt" to="475.5pt,60.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjZy6ZtwEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5TcJg0EyzkkSC5F&#10;G/TxAQy5tIjyBZK15L/vkrLloCmKouhlxcfO7M5wtbmdrCF7iEl719N21VACTnip3a6n374+XN5Q&#10;kjJ3khvvoKcHSPR2e/FmM4YO1n7wRkIkSOJSN4aeDjmHjrEkBrA8rXwAh5fKR8szbuOOychHZLeG&#10;rZvmmo0+yhC9gJTw9H6+pNvKrxSI/EmpBJmYnmJvucZY43OJbLvh3S7yMGhxbIP/QxeWa4dFF6p7&#10;njn5EfUrKqtF9MmrvBLeMq+UFlA1oJq2+UXNl4EHqFrQnBQWm9L/oxUf93fuKaINY0hdCk+xqJhU&#10;tOWL/ZGpmnVYzIIpE4GH1+3bd22Dngq8W99cvb8qZrIzOMSUH8FbUhY9NdoVLbzj+w8pz6mnlHJs&#10;XInJGy0ftDF1U6YA7kwke47vx4UAl9tjmReZWLSg2VlCXeWDgZn5MyiiJTbd1g7qdJ155fcTp3GY&#10;WSAKO1hAzZ9Bx9wCgzpxfwtcsmtF7/ICtNr5+LuqeTq1qub8k+pZa5H97OWhPmi1A8emPspxxMtc&#10;vtxX+PlH3P4EAAD//wMAUEsDBBQABgAIAAAAIQAUwy614gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcFbu0mwxcZsSimItSDFKtTjNjsm0exs2N026b93POlx3nu8+V6xHG0n&#10;zuhD60hBOk1AIFXOtFQreH97nNyDCFGT0Z0jVHDBAMvy+qrQuXEDveJ5H2vBJRRyraCJsc+lDFWD&#10;Voep65HY+3Te6sinr6XxeuBy28ksSebS6pb4Q6N7XDdYfe9PVsGL32zWq+3li3Yfdjhk28PueXxS&#10;6vZmXD2AiDjGvzD84jM6lMx0dCcyQXQKJumMt0Q20vkdCE4sZikrR1ayZAGyLOT/DeUPAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAONnLpm3AQAA0AMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABTDLrXiAAAACwEAAA8AAAAAAAAAAAAAAAAAEQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
+              <v:line w14:anchorId="7E682927" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-7.5pt,58.2pt" to="475.5pt,60.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjZy6ZtwEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5TcJg0EyzkkSC5F&#10;G/TxAQy5tIjyBZK15L/vkrLloCmKouhlxcfO7M5wtbmdrCF7iEl719N21VACTnip3a6n374+XN5Q&#10;kjJ3khvvoKcHSPR2e/FmM4YO1n7wRkIkSOJSN4aeDjmHjrEkBrA8rXwAh5fKR8szbuOOychHZLeG&#10;rZvmmo0+yhC9gJTw9H6+pNvKrxSI/EmpBJmYnmJvucZY43OJbLvh3S7yMGhxbIP/QxeWa4dFF6p7&#10;njn5EfUrKqtF9MmrvBLeMq+UFlA1oJq2+UXNl4EHqFrQnBQWm9L/oxUf93fuKaINY0hdCk+xqJhU&#10;tOWL/ZGpmnVYzIIpE4GH1+3bd22Dngq8W99cvb8qZrIzOMSUH8FbUhY9NdoVLbzj+w8pz6mnlHJs&#10;XInJGy0ftDF1U6YA7kwke47vx4UAl9tjmReZWLSg2VlCXeWDgZn5MyiiJTbd1g7qdJ155fcTp3GY&#10;WSAKO1hAzZ9Bx9wCgzpxfwtcsmtF7/ICtNr5+LuqeTq1qub8k+pZa5H97OWhPmi1A8emPspxxMtc&#10;vtxX+PlH3P4EAAD//wMAUEsDBBQABgAIAAAAIQAUwy614gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcFbu0mwxcZsSimItSDFKtTjNjsm0exs2N026b93POlx3nu8+V6xHG0n&#10;zuhD60hBOk1AIFXOtFQreH97nNyDCFGT0Z0jVHDBAMvy+qrQuXEDveJ5H2vBJRRyraCJsc+lDFWD&#10;Voep65HY+3Te6sinr6XxeuBy28ksSebS6pb4Q6N7XDdYfe9PVsGL32zWq+3li3Yfdjhk28PueXxS&#10;6vZmXD2AiDjGvzD84jM6lMx0dCcyQXQKJumMt0Q20vkdCE4sZikrR1ayZAGyLOT/DeUPAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAONnLpm3AQAA0AMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABTDLrXiAAAACwEAAA8AAAAAAAAAAAAAAAAAEQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#4472c4 [3204]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00004B61">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rule space off if not used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423A26AA" w14:textId="2BA93F8D" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -7402,51 +6733,51 @@
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37D834BC" w14:textId="77777777" w:rsidR="00004B61" w:rsidRPr="001C6335" w:rsidRDefault="00004B61" w:rsidP="00004B61">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C41718D" wp14:editId="65ADF3FB">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C41718D" wp14:editId="65ADF3FB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2628900" cy="581025"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2628900" cy="581025"/>
                         </a:xfrm>
@@ -7480,51 +6811,51 @@
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Company Address</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2C41718D" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:155.8pt;margin-top:0;width:207pt;height:45.75pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRD/PPEgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z+2q7diqdadjxxDS&#10;cSAdfIAsTdeINA5Otvb49DhZbzf+iAdEHiI7dn62f7ZX10Nn2FGh12ArPp3knCkrodZ2X/Evn7ev&#10;Fpz5IGwtDFhV8Ufl+fX65YtV70pVQAumVsgIxPqydxVvQ3BllnnZqk74CThlydgAdiKQivusRtET&#10;emeyIs+vsh6wdghSeU+vtycjXyf8plEyfGwarwIzFafcQrox3bt4Z+uVKPcoXKvlmIb4hyw6oS0F&#10;PUPdiiDYAfVvUJ2WCB6aMJHQZdA0WqpUA1UzzX+p5qEVTqVaiBzvzjT5/wcr748P7hOyMLyBgRqY&#10;ivDuDuRXzyxsWmH36gYR+laJmgJPI2VZ73w5fo1U+9JHkF3/AWpqsjgESEBDg11khepkhE4NeDyT&#10;robAJD0WV8VimZNJkm2+mObFPIUQ5dNvhz68U9CxKFQcqakJXRzvfIjZiPLJJQbzYHS91cYkBfe7&#10;jUF2FDQA23RG9J/cjGV9xZdziv13iDydP0F0OtAkG91VfHF2EmWk7a2t05wFoc1JppSNHXmM1J1I&#10;DMNuYLomTmKASOsO6kciFuE0uLRoJLSA3znraWgr7r8dBCrOzHtLzVlOZ7M45UmZzV8XpOClZXdp&#10;EVYSVMUDZydxE9JmRAYs3FATG534fc5kTJmGMdE+Lk6c9ks9eT2v9/oHAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAHYd4jNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1AqG0&#10;IU6FkED0BgXB1Y23SYS9Drabhr9n4QKXkUazmnlbrSZnxYgh9p4U5LMMBFLjTU+tgteX+/MFiJg0&#10;GW09oYIvjLCqj48qXRp/oGccN6kVXEKx1Aq6lIZSyth06HSc+QGJs50PTie2oZUm6AOXOysvsmwu&#10;ne6JFzo94F2Hzcdm7xQsisfxPa4vn96a+c4u09n1+PAZlDo9mW5vQCSc0t8x/OAzOtTMtPV7MlFY&#10;BfxI+lXOirxgu1WwzK9A1pX8D19/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANEP888S&#10;AgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB2H&#10;eIzbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+              <v:shape w14:anchorId="2C41718D" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:155.8pt;margin-top:0;width:207pt;height:45.75pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRD/PPEgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z+2q7diqdadjxxDS&#10;cSAdfIAsTdeINA5Otvb49DhZbzf+iAdEHiI7dn62f7ZX10Nn2FGh12ArPp3knCkrodZ2X/Evn7ev&#10;Fpz5IGwtDFhV8Ufl+fX65YtV70pVQAumVsgIxPqydxVvQ3BllnnZqk74CThlydgAdiKQivusRtET&#10;emeyIs+vsh6wdghSeU+vtycjXyf8plEyfGwarwIzFafcQrox3bt4Z+uVKPcoXKvlmIb4hyw6oS0F&#10;PUPdiiDYAfVvUJ2WCB6aMJHQZdA0WqpUA1UzzX+p5qEVTqVaiBzvzjT5/wcr748P7hOyMLyBgRqY&#10;ivDuDuRXzyxsWmH36gYR+laJmgJPI2VZ73w5fo1U+9JHkF3/AWpqsjgESEBDg11khepkhE4NeDyT&#10;robAJD0WV8VimZNJkm2+mObFPIUQ5dNvhz68U9CxKFQcqakJXRzvfIjZiPLJJQbzYHS91cYkBfe7&#10;jUF2FDQA23RG9J/cjGV9xZdziv13iDydP0F0OtAkG91VfHF2EmWk7a2t05wFoc1JppSNHXmM1J1I&#10;DMNuYLomTmKASOsO6kciFuE0uLRoJLSA3znraWgr7r8dBCrOzHtLzVlOZ7M45UmZzV8XpOClZXdp&#10;EVYSVMUDZydxE9JmRAYs3FATG534fc5kTJmGMdE+Lk6c9ks9eT2v9/oHAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAHYd4jNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1AqG0&#10;IU6FkED0BgXB1Y23SYS9Drabhr9n4QKXkUazmnlbrSZnxYgh9p4U5LMMBFLjTU+tgteX+/MFiJg0&#10;GW09oYIvjLCqj48qXRp/oGccN6kVXEKx1Aq6lIZSyth06HSc+QGJs50PTie2oZUm6AOXOysvsmwu&#10;ne6JFzo94F2Hzcdm7xQsisfxPa4vn96a+c4u09n1+PAZlDo9mW5vQCSc0t8x/OAzOtTMtPV7MlFY&#10;BfxI+lXOirxgu1WwzK9A1pX8D19/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANEP888S&#10;AgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB2H&#10;eIzbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="31D8CF3E" w14:textId="77777777" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Company Letter Head/Logo</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="65933CC3" w14:textId="77777777" w:rsidR="00004B61" w:rsidRDefault="00004B61" w:rsidP="00004B61">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Company Address</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
@@ -7769,51 +7100,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="731ECF14" w14:textId="41401CCA" w:rsidR="00004B61" w:rsidRPr="00004B61" w:rsidRDefault="004B4218" w:rsidP="00004B61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668992" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D6173E8" wp14:editId="64ACC660">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D6173E8" wp14:editId="64ACC660">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-2645410</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>396240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="11452860" cy="1828800"/>
                 <wp:effectExtent l="3058160" t="0" r="3073400" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="18271646">
                           <a:off x="0" y="0"/>
                           <a:ext cx="11452860" cy="1828800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -7885,51 +7216,51 @@
                                   </w14:solidFill>
                                 </w14:textFill>
                               </w:rPr>
                               <w:t>Example</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6D6173E8" id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-208.3pt;margin-top:31.2pt;width:901.8pt;height:2in;rotation:-3635450fd;z-index:-251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgPVOPgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L8tSQghiiSgRVSWU&#10;REqqnI3XCyt5Pa5t2KW/vs/mI2naU9U9WOOZ8fPMe+Od3naNZnvlfE2m4Hmvz5kyksrabAr+/Xn5&#10;acyZD8KUQpNRBT8oz29nHz9MWztRA9qSLpVjADF+0tqCb0Owkyzzcqsa4XtklUGwIteIgK3bZKUT&#10;LdAbnQ36/VHWkiutI6m8h/fuGOSzhF9VSoaHqvIqMF1w1BbS6tK6jms2m4rJxgm7reWpDPEPVTSi&#10;Nrj0AnUngmA7V/8B1dTSkacq9CQ1GVVVLVXqAd3k/XfdPG2FVakXkOPthSb//2Dl/f7JPjoWui/U&#10;QcBISGv9xMMZ++kq1zBH4C0fD67z0XCU2kThDOlg9HBhUXWByYiRD68G4xFiEkEcG4/7iejsCBdh&#10;rfPhq6KGRaPgDjolXLFf+YASkHpOiemedF0ua63T5uAX2rG9gKSYhJJazrTwAc6CL9MXuwDEb8e0&#10;iYcNRZhjOHqy12ajFbp1x+qy4J/PRKypPICfRAFa8lYua9S8woWPwmFW4MT8hwcslaa24HSyONuS&#10;+/k3f8yHhIhy1mL2Cu5/7IRT6OObgbg3+XAI2JA2w6vrATbubWT9NmJ2zYLARZ6qS2bMD/psVo6a&#10;FzyTebwVIWEk7i54OJuLcHwReGZSzecpCeNpRViZJysj9Fm05+5FOHuSLUDyezpPqZi8U++YmySz&#10;810A80nayPOR1RP9GO0k1+kZxrfzdp+yXn8Ws18AAAD//wMAUEsDBBQABgAIAAAAIQAdOMZZ4wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWicmDW2IU1VFXXWB2oLE0olN&#10;HOGXYrcNfD3DCpYzc3Tn3Ho9WUMuaoyDdxzyeQZEuc7LwfUcXk+72RJITMJJYbxTHL5UhHVze1OL&#10;SvqrO6jLMfUEQ1ysBAedUqgojZ1WVsS5D8rh7cOPViQcx57KUVwx3BrKsqykVgwOP2gR1Far7vN4&#10;thxYeAmFfj8t2v3b8E3NZr/bPj9yfn83bZ6AJDWlPxh+9VEdGnRq/dnJSAyHhyJniHKYlatFAQSR&#10;kq1w1SKbZ0sGtKnp/xbNDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWgPVOPgIAAHQE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAdOMZZ4wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="window" stroked="f">
+              <v:shape w14:anchorId="6D6173E8" id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-208.3pt;margin-top:31.2pt;width:901.8pt;height:2in;rotation:-3635450fd;z-index:-251658234;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgPVOPgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L8tSQghiiSgRVSWU&#10;REqqnI3XCyt5Pa5t2KW/vs/mI2naU9U9WOOZ8fPMe+Od3naNZnvlfE2m4Hmvz5kyksrabAr+/Xn5&#10;acyZD8KUQpNRBT8oz29nHz9MWztRA9qSLpVjADF+0tqCb0Owkyzzcqsa4XtklUGwIteIgK3bZKUT&#10;LdAbnQ36/VHWkiutI6m8h/fuGOSzhF9VSoaHqvIqMF1w1BbS6tK6jms2m4rJxgm7reWpDPEPVTSi&#10;Nrj0AnUngmA7V/8B1dTSkacq9CQ1GVVVLVXqAd3k/XfdPG2FVakXkOPthSb//2Dl/f7JPjoWui/U&#10;QcBISGv9xMMZ++kq1zBH4C0fD67z0XCU2kThDOlg9HBhUXWByYiRD68G4xFiEkEcG4/7iejsCBdh&#10;rfPhq6KGRaPgDjolXLFf+YASkHpOiemedF0ua63T5uAX2rG9gKSYhJJazrTwAc6CL9MXuwDEb8e0&#10;iYcNRZhjOHqy12ajFbp1x+qy4J/PRKypPICfRAFa8lYua9S8woWPwmFW4MT8hwcslaa24HSyONuS&#10;+/k3f8yHhIhy1mL2Cu5/7IRT6OObgbg3+XAI2JA2w6vrATbubWT9NmJ2zYLARZ6qS2bMD/psVo6a&#10;FzyTebwVIWEk7i54OJuLcHwReGZSzecpCeNpRViZJysj9Fm05+5FOHuSLUDyezpPqZi8U++YmySz&#10;810A80nayPOR1RP9GO0k1+kZxrfzdp+yXn8Ws18AAAD//wMAUEsDBBQABgAIAAAAIQAdOMZZ4wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWicmDW2IU1VFXXWB2oLE0olN&#10;HOGXYrcNfD3DCpYzc3Tn3Ho9WUMuaoyDdxzyeQZEuc7LwfUcXk+72RJITMJJYbxTHL5UhHVze1OL&#10;SvqrO6jLMfUEQ1ysBAedUqgojZ1WVsS5D8rh7cOPViQcx57KUVwx3BrKsqykVgwOP2gR1Far7vN4&#10;thxYeAmFfj8t2v3b8E3NZr/bPj9yfn83bZ6AJDWlPxh+9VEdGnRq/dnJSAyHhyJniHKYlatFAQSR&#10;kq1w1SKbZ0sGtKnp/xbNDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWgPVOPgIAAHQE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAdOMZZ4wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="window" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="2A8821AA" w14:textId="77777777" w:rsidR="004B4218" w:rsidRPr="004B4218" w:rsidRDefault="004B4218" w:rsidP="004B4218">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:iCs/>
                           <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                           <w:spacing w:val="10"/>
                           <w:sz w:val="160"/>
                           <w:szCs w:val="160"/>
                           <w14:shadow w14:blurRad="63500" w14:dist="50800" w14:dir="13500000" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                           <w14:textFill>
                             <w14:solidFill>
@@ -8128,58 +7459,58 @@
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00004B61" w:rsidRPr="00004B61" w:rsidSect="009C264E">
       <w:headerReference w:type="even" r:id="rId21"/>
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="261" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01F7DF4D" w14:textId="77777777" w:rsidR="00E525FD" w:rsidRDefault="00E525FD">
+    <w:p w14:paraId="588CA798" w14:textId="77777777" w:rsidR="00AC70FC" w:rsidRDefault="00AC70FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="789D090D" w14:textId="77777777" w:rsidR="00E525FD" w:rsidRDefault="00E525FD">
+    <w:p w14:paraId="368CB98A" w14:textId="77777777" w:rsidR="00AC70FC" w:rsidRDefault="00AC70FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8193,312 +7524,759 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C284191" w14:textId="13231834" w:rsidR="00147AB5" w:rsidRDefault="00147AB5" w:rsidP="00147AB5">
+  <w:p w14:paraId="7C20CDF4" w14:textId="7D850A8F" w:rsidR="001C0507" w:rsidRDefault="001C0507" w:rsidP="001C0507">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="142"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ET249 (Rev. 0</w:t>
-[...5 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>ET249</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...26 lines deleted...]
-      <w:t xml:space="preserve">             </w:t>
+      <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">LIT </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccReference"/>
+        <w:tag w:val="ccReference"/>
+        <w:id w:val="269291540"/>
+        <w:placeholder>
+          <w:docPart w:val="ADD2450C2F89495CBE762327DBC786E7"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>69917</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00C8372D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">          </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccSecurityClassification"/>
+        <w:tag w:val="ccSecurityClassification"/>
+        <w:id w:val="386008916"/>
+        <w:placeholder>
+          <w:docPart w:val="B9665F2FC0674B2AA3FCCC2323E03482"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:dropDownList w:lastValue="OFFICIAL">
+          <w:listItem w:value="[ccSecurityClassification]"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>OFFICIAL</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00C8372D">
+      <w:rPr>
         <w:b/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>OFFICIAL-SENSITIVE</w:t>
+      <w:tab/>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00435725">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C8372D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Version:</w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccVersion"/>
+        <w:tag w:val="ccVersion"/>
+        <w:id w:val="1800573759"/>
+        <w:placeholder>
+          <w:docPart w:val="346E89755A2A4F43A71C1C18A9CEC8C6"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00384830">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00435725">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00435725">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BB3367">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Published: </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccPublishDate"/>
+        <w:tag w:val="ccPublishDate"/>
+        <w:id w:val="1006795406"/>
+        <w:placeholder>
+          <w:docPart w:val="DE3DC3DE50A842469BB817C515512DC6"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:date w:fullDate="2026-07-31T00:00:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00842340">
+          <w:rPr>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>31/07/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
   <w:p w14:paraId="6E58B518" w14:textId="77777777" w:rsidR="00147AB5" w:rsidRDefault="00147AB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A7DDDC4" w14:textId="561BA813" w:rsidR="00147AB5" w:rsidRDefault="00147AB5" w:rsidP="00147AB5">
+  <w:p w14:paraId="733F3504" w14:textId="3A465851" w:rsidR="00004B61" w:rsidRPr="001C0507" w:rsidRDefault="001C0507" w:rsidP="001C0507">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="142"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>ET249 (Rev. 0</w:t>
+      <w:t>ET249</w:t>
     </w:r>
-    <w:r w:rsidR="00C72AEF">
+    <w:r w:rsidRPr="001C0507">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t xml:space="preserve">     </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001C0507">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>/2</w:t>
+      <w:t xml:space="preserve">LIT </w:t>
     </w:r>
-    <w:r w:rsidR="00C72AEF">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccReference"/>
+        <w:tag w:val="ccReference"/>
+        <w:id w:val="-1741712132"/>
+        <w:placeholder>
+          <w:docPart w:val="E42837A2C13E4146A425048E4BD2E9F8"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>69917</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="001C0507">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t xml:space="preserve">          </w:t>
     </w:r>
-    <w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccSecurityClassification"/>
+        <w:tag w:val="ccSecurityClassification"/>
+        <w:id w:val="794414101"/>
+        <w:placeholder>
+          <w:docPart w:val="F5838175BC4B44CE8422A898449A83A0"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:dropDownList w:lastValue="OFFICIAL">
+          <w:listItem w:value="[ccSecurityClassification]"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidRPr="001C0507">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>OFFICIAL</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="001C0507">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">)                         </w:t>
+      <w:tab/>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001C0507">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>OFFICIAL-SENSITIVE</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="001C0507">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C0507">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Version:</w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccVersion"/>
+        <w:tag w:val="ccVersion"/>
+        <w:id w:val="-113366351"/>
+        <w:placeholder>
+          <w:docPart w:val="C3B54C73BCCC4D3CBC0B71398EC846F2"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00384830">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="001C0507">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">       Published: </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccPublishDate"/>
+        <w:tag w:val="ccPublishDate"/>
+        <w:id w:val="-492574600"/>
+        <w:placeholder>
+          <w:docPart w:val="913D3ED174374168A2DE6573FDC4A9EC"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:date w:fullDate="2026-07-31T00:00:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00842340">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>31/07/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A034198" w14:textId="5EDB631E" w:rsidR="0000446D" w:rsidRDefault="00454842" w:rsidP="00C1309E">
+  <w:p w14:paraId="7A034198" w14:textId="4C1638A4" w:rsidR="0000446D" w:rsidRPr="001C0507" w:rsidRDefault="003704D5" w:rsidP="001C0507">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="142"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="44" w:name="_Hlk138065508"/>
-    <w:bookmarkStart w:id="45" w:name="_Hlk138065509"/>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t>ET249</w:t>
     </w:r>
-    <w:r w:rsidR="00A4170B">
+    <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">LIT </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccReference"/>
+        <w:tag w:val="ccReference"/>
+        <w:id w:val="753168357"/>
+        <w:placeholder>
+          <w:docPart w:val="7BEDFC82B0C84A2297B76797FEC020AB"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="001C0507">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>69917</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">          </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccSecurityClassification"/>
+        <w:tag w:val="ccSecurityClassification"/>
+        <w:id w:val="3802703"/>
+        <w:placeholder>
+          <w:docPart w:val="E7F4270F5757428DBA41744F30F3EB7E"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:dropDownList w:lastValue="OFFICIAL">
+          <w:listItem w:value="[ccSecurityClassification]"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>OFFICIAL</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0000446D">
+    <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Rev. </w:t>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t xml:space="preserve"> Version:</w:t>
     </w:r>
-    <w:r w:rsidR="00574E52">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccVersion"/>
+        <w:tag w:val="ccVersion"/>
+        <w:id w:val="1587804038"/>
+        <w:placeholder>
+          <w:docPart w:val="BD2A9909F83F4EC6A9B422AF4F4B14B9"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00384830">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="001C0507" w:rsidRPr="001C0507">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t xml:space="preserve">       Published: </w:t>
     </w:r>
-    <w:r>
-[...57 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccPublishDate"/>
+        <w:tag w:val="ccPublishDate"/>
+        <w:id w:val="1209139004"/>
+        <w:placeholder>
+          <w:docPart w:val="261F98A701C7409CB3AF39B11B2C2F58"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}"/>
+        <w:date w:fullDate="2026-07-31T00:00:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00842340">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>31/07/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DC90184" w14:textId="77777777" w:rsidR="00E525FD" w:rsidRDefault="00E525FD">
+    <w:p w14:paraId="3F458C72" w14:textId="77777777" w:rsidR="00AC70FC" w:rsidRDefault="00AC70FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4124F557" w14:textId="77777777" w:rsidR="00E525FD" w:rsidRDefault="00E525FD">
+    <w:p w14:paraId="5F47DB37" w14:textId="77777777" w:rsidR="00AC70FC" w:rsidRDefault="00AC70FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="485E1F54" w14:textId="05214DC3" w:rsidR="00147AB5" w:rsidRDefault="00147AB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05425F47" w14:textId="69B0E7C9" w:rsidR="00147AB5" w:rsidRDefault="00147AB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -10249,330 +10027,367 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="475727126">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1187065300">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1309E"/>
     <w:rsid w:val="0000446D"/>
     <w:rsid w:val="00004B61"/>
     <w:rsid w:val="000054B5"/>
+    <w:rsid w:val="00016DF7"/>
+    <w:rsid w:val="000461A7"/>
     <w:rsid w:val="0004690E"/>
     <w:rsid w:val="00077B7D"/>
     <w:rsid w:val="000805FF"/>
+    <w:rsid w:val="00081861"/>
     <w:rsid w:val="00082D47"/>
     <w:rsid w:val="00087117"/>
     <w:rsid w:val="0009329A"/>
     <w:rsid w:val="00094461"/>
     <w:rsid w:val="000A3C08"/>
     <w:rsid w:val="001016AA"/>
     <w:rsid w:val="001165D5"/>
     <w:rsid w:val="00117DC8"/>
     <w:rsid w:val="0014143C"/>
     <w:rsid w:val="001439CF"/>
     <w:rsid w:val="00147AB5"/>
     <w:rsid w:val="0015192A"/>
     <w:rsid w:val="0016705C"/>
     <w:rsid w:val="00171C3B"/>
     <w:rsid w:val="001728DA"/>
     <w:rsid w:val="00177B64"/>
     <w:rsid w:val="00195B9F"/>
     <w:rsid w:val="001A0519"/>
     <w:rsid w:val="001A2E50"/>
+    <w:rsid w:val="001C0507"/>
     <w:rsid w:val="001E3727"/>
     <w:rsid w:val="001E4814"/>
+    <w:rsid w:val="001F4E69"/>
     <w:rsid w:val="001F5C14"/>
     <w:rsid w:val="00205645"/>
+    <w:rsid w:val="00232F21"/>
     <w:rsid w:val="002358B9"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00281AD2"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="00291394"/>
     <w:rsid w:val="0029544F"/>
     <w:rsid w:val="0029698E"/>
     <w:rsid w:val="002A31D9"/>
+    <w:rsid w:val="002A3EAD"/>
     <w:rsid w:val="002A47FF"/>
+    <w:rsid w:val="002A6A90"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B26CC"/>
     <w:rsid w:val="002B6C6C"/>
     <w:rsid w:val="002D52D0"/>
     <w:rsid w:val="002F2E98"/>
+    <w:rsid w:val="002F58D2"/>
     <w:rsid w:val="003102A2"/>
     <w:rsid w:val="003434F9"/>
     <w:rsid w:val="0034795A"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="0035305B"/>
     <w:rsid w:val="00355605"/>
     <w:rsid w:val="00365B4A"/>
+    <w:rsid w:val="003704D5"/>
+    <w:rsid w:val="00384830"/>
     <w:rsid w:val="00392BE7"/>
     <w:rsid w:val="003A56DE"/>
     <w:rsid w:val="003B2F1B"/>
     <w:rsid w:val="003B47AC"/>
+    <w:rsid w:val="003C38DE"/>
     <w:rsid w:val="003C4FC1"/>
+    <w:rsid w:val="003D2A42"/>
     <w:rsid w:val="003D5ACC"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="00406D2A"/>
     <w:rsid w:val="00410C5D"/>
     <w:rsid w:val="004169C1"/>
     <w:rsid w:val="00416DFA"/>
     <w:rsid w:val="00451007"/>
     <w:rsid w:val="00454842"/>
     <w:rsid w:val="00471AB6"/>
     <w:rsid w:val="00476859"/>
     <w:rsid w:val="00483ED8"/>
     <w:rsid w:val="004B3589"/>
     <w:rsid w:val="004B4218"/>
     <w:rsid w:val="004B7B73"/>
     <w:rsid w:val="004C3D73"/>
     <w:rsid w:val="004F2022"/>
     <w:rsid w:val="00510482"/>
+    <w:rsid w:val="0051138D"/>
     <w:rsid w:val="00513968"/>
     <w:rsid w:val="00531EFB"/>
     <w:rsid w:val="0053323F"/>
+    <w:rsid w:val="00541647"/>
     <w:rsid w:val="00550C3A"/>
     <w:rsid w:val="0055178A"/>
     <w:rsid w:val="00555034"/>
-    <w:rsid w:val="00574D4C"/>
     <w:rsid w:val="00574E52"/>
     <w:rsid w:val="00576906"/>
     <w:rsid w:val="005913CA"/>
     <w:rsid w:val="005A2BA5"/>
     <w:rsid w:val="005A58D9"/>
     <w:rsid w:val="005C58F5"/>
     <w:rsid w:val="005D5DF5"/>
     <w:rsid w:val="005E4556"/>
     <w:rsid w:val="005E5FBD"/>
     <w:rsid w:val="005F3CF4"/>
+    <w:rsid w:val="00603296"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="00660350"/>
     <w:rsid w:val="00670423"/>
     <w:rsid w:val="00674B0F"/>
     <w:rsid w:val="0067537A"/>
     <w:rsid w:val="0067648E"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="006847E3"/>
+    <w:rsid w:val="00696FFB"/>
     <w:rsid w:val="006B110C"/>
     <w:rsid w:val="006B6D1C"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006D2190"/>
     <w:rsid w:val="006F5FE9"/>
     <w:rsid w:val="0071050B"/>
     <w:rsid w:val="00744A55"/>
     <w:rsid w:val="0075617C"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786EF4"/>
     <w:rsid w:val="00792540"/>
     <w:rsid w:val="00793764"/>
     <w:rsid w:val="007A4A7C"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007C7157"/>
     <w:rsid w:val="007C7D3F"/>
     <w:rsid w:val="007D122B"/>
+    <w:rsid w:val="007E06DC"/>
     <w:rsid w:val="0081451F"/>
     <w:rsid w:val="00817C47"/>
     <w:rsid w:val="0082448F"/>
     <w:rsid w:val="008303AC"/>
     <w:rsid w:val="00836F09"/>
     <w:rsid w:val="00841E4D"/>
+    <w:rsid w:val="00842340"/>
     <w:rsid w:val="00855A3C"/>
     <w:rsid w:val="008818BC"/>
     <w:rsid w:val="00892AF0"/>
     <w:rsid w:val="008B4A63"/>
+    <w:rsid w:val="008D1F7A"/>
     <w:rsid w:val="008D5285"/>
     <w:rsid w:val="008E04E6"/>
     <w:rsid w:val="008E0D80"/>
     <w:rsid w:val="008E1351"/>
     <w:rsid w:val="008E4480"/>
     <w:rsid w:val="008F647C"/>
     <w:rsid w:val="0093313E"/>
     <w:rsid w:val="00946077"/>
     <w:rsid w:val="0095070C"/>
     <w:rsid w:val="00956126"/>
+    <w:rsid w:val="009570DB"/>
     <w:rsid w:val="00977CB9"/>
+    <w:rsid w:val="0098764C"/>
+    <w:rsid w:val="009A000F"/>
     <w:rsid w:val="009A380F"/>
     <w:rsid w:val="009C264E"/>
     <w:rsid w:val="009E1E64"/>
     <w:rsid w:val="009F5EAF"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A059BD"/>
+    <w:rsid w:val="00A06B04"/>
     <w:rsid w:val="00A14FBB"/>
     <w:rsid w:val="00A15FA3"/>
+    <w:rsid w:val="00A305EA"/>
     <w:rsid w:val="00A4170B"/>
     <w:rsid w:val="00A4200B"/>
     <w:rsid w:val="00AA4654"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
     <w:rsid w:val="00AC395D"/>
+    <w:rsid w:val="00AC70FC"/>
     <w:rsid w:val="00AF515E"/>
     <w:rsid w:val="00B05E13"/>
     <w:rsid w:val="00B071D9"/>
     <w:rsid w:val="00B32222"/>
+    <w:rsid w:val="00B37C1B"/>
     <w:rsid w:val="00B565B4"/>
+    <w:rsid w:val="00B64F46"/>
     <w:rsid w:val="00B66C3F"/>
     <w:rsid w:val="00B76D7C"/>
     <w:rsid w:val="00B92A0C"/>
     <w:rsid w:val="00BA7D50"/>
     <w:rsid w:val="00BB3D56"/>
     <w:rsid w:val="00BF0734"/>
     <w:rsid w:val="00C01BED"/>
     <w:rsid w:val="00C1309E"/>
+    <w:rsid w:val="00C26B83"/>
     <w:rsid w:val="00C302DC"/>
     <w:rsid w:val="00C44C67"/>
     <w:rsid w:val="00C45119"/>
     <w:rsid w:val="00C6349F"/>
     <w:rsid w:val="00C66D52"/>
     <w:rsid w:val="00C72AEF"/>
     <w:rsid w:val="00C95E71"/>
+    <w:rsid w:val="00CA4DD2"/>
     <w:rsid w:val="00CB4ECC"/>
     <w:rsid w:val="00CE3100"/>
     <w:rsid w:val="00D00E89"/>
+    <w:rsid w:val="00D01224"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D34A40"/>
     <w:rsid w:val="00D454D2"/>
     <w:rsid w:val="00D9308F"/>
     <w:rsid w:val="00D93248"/>
     <w:rsid w:val="00DA60AE"/>
+    <w:rsid w:val="00DD227C"/>
     <w:rsid w:val="00DD271A"/>
     <w:rsid w:val="00DD43F0"/>
     <w:rsid w:val="00DE1360"/>
+    <w:rsid w:val="00DE3BD7"/>
     <w:rsid w:val="00DE3CB6"/>
     <w:rsid w:val="00DF5264"/>
     <w:rsid w:val="00E45A78"/>
     <w:rsid w:val="00E513F8"/>
     <w:rsid w:val="00E525FD"/>
     <w:rsid w:val="00E53F34"/>
     <w:rsid w:val="00E57EB6"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E7125E"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E847AB"/>
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
+    <w:rsid w:val="00E930A4"/>
     <w:rsid w:val="00ED6A66"/>
     <w:rsid w:val="00F03C75"/>
     <w:rsid w:val="00F572D5"/>
     <w:rsid w:val="00F6498E"/>
     <w:rsid w:val="00F65F7B"/>
     <w:rsid w:val="00F942E8"/>
     <w:rsid w:val="00FA317E"/>
+    <w:rsid w:val="00FC1F43"/>
+    <w:rsid w:val="00FC772A"/>
     <w:rsid w:val="00FD4C03"/>
     <w:rsid w:val="00FE25C3"/>
+    <w:rsid w:val="00FE29DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="59ABE679"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BA96155F-E6A6-4080-9349-40F758D81CF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10940,50 +10755,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="1440"/>
       <w:jc w:val="both"/>
@@ -11238,61 +11054,1056 @@
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001728DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C0507"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.improve-ov.com/about/about.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.improve-ov.com/instructions/instructions.php?ta=7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcvs.org.uk/setting-standards/advice-and-guidance/code-of-professional-conduct-for-veterinary-surgeons/supporting-guidance/certification/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcvs.org.uk/setting-standards/advice-and-guidance/code-of-professional-conduct-for-veterinary-surgeons/supporting-guidance/certification/?&amp;&amp;type=rfst&amp;set=true" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.improve-ov.com/instructions/instructions.php?ta=7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.improve-ov.com/about/about.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.improve-ov.com/instructions/instructions.php?ta=7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcvs.org.uk/setting-standards/advice-and-guidance/code-of-professional-conduct-for-veterinary-surgeons/supporting-guidance/certification/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcvs.org.uk/setting-standards/advice-and-guidance/code-of-professional-conduct-for-veterinary-surgeons/supporting-guidance/certification/?&amp;&amp;type=rfst&amp;set=true" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.improve-ov.com/instructions/instructions.php?ta=6979fcab51c8d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E42837A2C13E4146A425048E4BD2E9F8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2E499639-C75D-447C-8B76-5D60BB2F2060}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="E42837A2C13E4146A425048E4BD2E9F8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F5838175BC4B44CE8422A898449A83A0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7949E4F3-02FC-4E78-AD1D-94DAC4DEE701}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="F5838175BC4B44CE8422A898449A83A0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccSecurityClassification]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C3B54C73BCCC4D3CBC0B71398EC846F2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{016A4A4A-534F-471C-80C4-069C035A02C7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="C3B54C73BCCC4D3CBC0B71398EC846F2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="913D3ED174374168A2DE6573FDC4A9EC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BFE05630-B017-4A0A-9491-F1DFF334166F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="913D3ED174374168A2DE6573FDC4A9EC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ADD2450C2F89495CBE762327DBC786E7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0C967060-0FF2-4515-B957-4D9261F11C5F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="ADD2450C2F89495CBE762327DBC786E7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B9665F2FC0674B2AA3FCCC2323E03482"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CD37A2A1-29D7-4FB0-989F-E467DA7F4B97}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="B9665F2FC0674B2AA3FCCC2323E03482"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccSecurityClassification]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="346E89755A2A4F43A71C1C18A9CEC8C6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD0B89A1-20A6-486E-9A2B-380970553B92}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="346E89755A2A4F43A71C1C18A9CEC8C6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DE3DC3DE50A842469BB817C515512DC6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FEBAD4DC-944C-4934-8196-C536ABC9B3E6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="DE3DC3DE50A842469BB817C515512DC6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7BEDFC82B0C84A2297B76797FEC020AB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{56B2666E-B753-4B0F-9B93-612E0D7B938C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="7BEDFC82B0C84A2297B76797FEC020AB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E7F4270F5757428DBA41744F30F3EB7E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7492E129-808F-4CEE-ADB8-42D6091D323E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="E7F4270F5757428DBA41744F30F3EB7E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccSecurityClassification]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BD2A9909F83F4EC6A9B422AF4F4B14B9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{96842456-E9F6-4391-810C-87C527B836C5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="BD2A9909F83F4EC6A9B422AF4F4B14B9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="261F98A701C7409CB3AF39B11B2C2F58"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{304958C8-039D-4D90-B6A9-7A1FA1BCA6B6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F471C8" w:rsidRDefault="00E36D40" w:rsidP="00E36D40">
+          <w:pPr>
+            <w:pStyle w:val="261F98A701C7409CB3AF39B11B2C2F58"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00E36D40"/>
+    <w:rsid w:val="0014596F"/>
+    <w:rsid w:val="009570DB"/>
+    <w:rsid w:val="009F570C"/>
+    <w:rsid w:val="00D01224"/>
+    <w:rsid w:val="00E36D40"/>
+    <w:rsid w:val="00F471C8"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E36D40"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E42837A2C13E4146A425048E4BD2E9F8">
+    <w:name w:val="E42837A2C13E4146A425048E4BD2E9F8"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5838175BC4B44CE8422A898449A83A0">
+    <w:name w:val="F5838175BC4B44CE8422A898449A83A0"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3B54C73BCCC4D3CBC0B71398EC846F2">
+    <w:name w:val="C3B54C73BCCC4D3CBC0B71398EC846F2"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="913D3ED174374168A2DE6573FDC4A9EC">
+    <w:name w:val="913D3ED174374168A2DE6573FDC4A9EC"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADD2450C2F89495CBE762327DBC786E7">
+    <w:name w:val="ADD2450C2F89495CBE762327DBC786E7"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9665F2FC0674B2AA3FCCC2323E03482">
+    <w:name w:val="B9665F2FC0674B2AA3FCCC2323E03482"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="346E89755A2A4F43A71C1C18A9CEC8C6">
+    <w:name w:val="346E89755A2A4F43A71C1C18A9CEC8C6"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE3DC3DE50A842469BB817C515512DC6">
+    <w:name w:val="DE3DC3DE50A842469BB817C515512DC6"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7BEDFC82B0C84A2297B76797FEC020AB">
+    <w:name w:val="7BEDFC82B0C84A2297B76797FEC020AB"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7F4270F5757428DBA41744F30F3EB7E">
+    <w:name w:val="E7F4270F5757428DBA41744F30F3EB7E"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD2A9909F83F4EC6A9B422AF4F4B14B9">
+    <w:name w:val="BD2A9909F83F4EC6A9B422AF4F4B14B9"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="261F98A701C7409CB3AF39B11B2C2F58">
+    <w:name w:val="261F98A701C7409CB3AF39B11B2C2F58"/>
+    <w:rsid w:val="00E36D40"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11571,1054 +12382,1365 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="External form - Document - Word" ma:contentTypeID="0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90" ma:contentTypeVersion="109" ma:contentTypeDescription="Forms or templates our external customers must complete." ma:contentTypeScope="" ma:versionID="c83a9d5afc01150719cd4ad55af14cc5">
-[...4 lines deleted...]
-    <xsd:import namespace="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-464770917-30975</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-464770917-30975</Url>
+      <Description>CCPLUS-464770917-30975</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>11</Value>
+      <Value>9</Value>
+      <Value>5</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+      <Value>85</Value>
+    </TaxCatchAll>
+    <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
+    <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-05-16T00:00:00+00:00</ccApprovedDate1>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Awaiting External Publishing</ccStatus>
+    <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Rosemary Robson</DisplayName>
+        <AccountId>16893</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContributors>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-07-29T13:15:22+00:00</ccDateAssured>
+    <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>England</Value>
+      <Value>Scotland</Value>
+      <Value>Wales</Value>
+    </ccAppliesTo>
+    <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-07-20T23:00:00+00:00</ccScheduledReviewDate>
+    <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69917</ACTION>
+    <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Minor</ccChangeType>
+    <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">0</ccDuration>
+    <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
+    <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69917</ccReference>
+    <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Official Veterinarian - USA Certificates Checklist</ccDescription>
+    <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
+    <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Isabelle Rock</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentAssurer>
+    <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
+    <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccApprovers>
+    <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>English</Value>
+    </ccLanguage>
+    <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">6</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good afternoon&lt;/p&gt;&lt;p&gt;We have&amp;nbsp;&lt;a href="https://apps.powerapps.com/play/e/fabc6d0e-2ac8-e4e4-8987-c8f21f3aaea9/a/2ba5dcf9-f439-47a5-8e0f-010fe8a9d807?tenantId=770a2450-0227-4c62-90c7-4e38537f1102&amp;amp;action=viewdetails&amp;amp;source=ViewControlledContentURL&amp;amp;p=true&amp;amp;lit=55079"&gt;checked your content meets our assurance standards&lt;/a&gt;. This content passes all checks.&lt;/p&gt;&lt;p&gt;! Important We are currently experiencing a major incident. This means that links in our email or Teams notification may not open correctly. Links to content created before 22 July 2026 may also not work. We have not checked or updated any links in this content. We are working on resolving with the Content Cloud+ supplier. Read the&amp;nbsp;&lt;a href="https://defra.sharepoint.com/sites/ContentCloudPlus/SitePages/Links-to-all-content-has-changed---what-you-need-to-know.aspx"&gt;service alert&lt;/a&gt;&amp;nbsp;to find out more.&lt;/p&gt;&lt;p&gt;Find a list of your&amp;nbsp;&lt;a href="https://defra.sharepoint.com/sites/ContentCloudPlus/SitePages/My-approval-tasks.aspx"&gt;approval tasks&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Many thanks&lt;br /&gt;Issy&lt;/p&gt;</ccAssurerComment>
+    <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Subject Matter Expert</ccApproverJobTitle1>
+    <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-05-08T00:00:00+00:00</ccLastReviewedOnDate>
+    <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccAudiences>
+    <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
+    <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">ET249 Official Veterinarian - USA Certificates Checklist</ccLegacyReference>
+    <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Mick Pybus</DisplayName>
+        <AccountId>77</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccScheduledReviewedBy>
+    <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ET</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9b48ede4-0ac1-4df2-9f36-d8bceb66d77c</TermId>
+        </TermInfo>
+      </Terms>
+    </i7526201392745a2b0a0da3858a507d7>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Updates made as per your request</ccCommentToApprover>
+    <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Completed</ccReviewStatus>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-07-31T00:00:00</ccPublishDate>
+    <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2.3</ccVersion>
+    <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
+    <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Reviewed - changes made</ccScheduledReviewType>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">The OV guidance for certifying USA Export Health Certificates has been updated to provide clarity on certification requirements</ccUpdateNotice>
+    <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
+    <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
+    <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
+    <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69917</AssurerAction>
+    <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Mick Pybus</DisplayName>
+        <AccountId>77</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Anne Tordoff</DisplayName>
+        <AccountId>8280</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kathryn Jardine</DisplayName>
+        <AccountId>8339</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentOwner>
+    <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">10007</ccResponsibleTeam>
+    <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccSubjectMatterExpert>
+    <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Caroline Conradi</DisplayName>
+        <AccountId>88</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccSeniorResponsibleOwner>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69917</Action2>
+    <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
+    <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">30566</ccMetadataItemId>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-07-21T11:56:19+00:00</ccSubmitDate>
+    <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
+    <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-CSC International Trade</ccResponsibleTeamString>
+    <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA Animal Health</Value>
+    </ccWorkAreaLevel1>
+    <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>ET</Value>
+    </ccWorkAreaLevel4>
+    <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Border controls</Value>
+    </ccWorkAreaLevel2>
+    <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Exports</Value>
+    </ccWorkAreaLevel3>
+    <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Mick.Pybus@apha.gov.uk</ccSubmittedByEmail>
+    <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <ccScheduledReviewInterval xmlns="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79">3 years</ccScheduledReviewInterval>
+    <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
+        </TermInfo>
+      </Terms>
+    </lae2bfa7b6474897ab4a53f76ea236c7>
+    <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccWithdrawnBy>
+    <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cfe9d61-c27f-47b7-a138-543088555a27</TermId>
+        </TermInfo>
+      </Terms>
+    </fe59e9859d6a491389c5b03567f5dda5>
+    <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccConsultee>
+    <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Team</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ff0485df-0575-416f-802f-e999165821b7</TermId>
+        </TermInfo>
+      </Terms>
+    </n7493b4506bf40e28c373b1e51a33445>
+    <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
+        </TermInfo>
+      </Terms>
+    </k85d23755b3a46b5a51451cf336b2e9b>
+    <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
+        </TermInfo>
+      </Terms>
+    </cf401361b24e474cb011be6eb76c0e76>
+    <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c4c48635-cc8c-496b-abb6-4a15e2e963ca</TermId>
+        </TermInfo>
+      </Terms>
+    </ddeb1fd0a9ad4436a96525d34737dc44>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006E7A10DFF40204499182FBB0578EDB71" ma:contentTypeVersion="135" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="c45fd8f1fc733f9a19e1d5fe483a304b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6cbd65eb74dd2b30530592f13272869c" ns2:_="" ns3:_="">
+    <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <xsd:import namespace="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:ContentCloud_SRO" minOccurs="0"/>
-[...83 lines deleted...]
-                <xsd:element ref="ns3:DLCPolicyLabelLock" minOccurs="0"/>
+                <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
+                <xsd:element ref="ns2:Team" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:ACTION" minOccurs="0"/>
+                <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
+                <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
+                <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
+                <xsd:element ref="ns2:ccKeywords" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLanguage" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLastReviewedOnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataCTypeName" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataItemId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishOnApproval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeam" minOccurs="0"/>
+                <xsd:element ref="ns2:ccRiskLevel" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmitDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnReason" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAppliesTo" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToApprover" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubjectMatterExpert" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSeniorResponsibleOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiences" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssuranceStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUniqueId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSopNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiencesCombinedString" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:ccScheduledReviewInterval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsExternal" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewType" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeamString" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUpdateNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:AssurerAction" minOccurs="0"/>
+                <xsd:element ref="ns2:Action2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedWorkdayDelta" minOccurs="0"/>
+                <xsd:element ref="ns2:SG" minOccurs="0"/>
+                <xsd:element ref="ns2:cf401361b24e474cb011be6eb76c0e76" minOccurs="0"/>
+                <xsd:element ref="ns2:n7493b4506bf40e28c373b1e51a33445" minOccurs="0"/>
+                <xsd:element ref="ns2:k85d23755b3a46b5a51451cf336b2e9b" minOccurs="0"/>
+                <xsd:element ref="ns2:lae2bfa7b6474897ab4a53f76ea236c7" minOccurs="0"/>
+                <xsd:element ref="ns2:ddeb1fd0a9ad4436a96525d34737dc44" minOccurs="0"/>
+                <xsd:element ref="ns2:fe59e9859d6a491389c5b03567f5dda5" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:MigrationOrganisationString" minOccurs="0"/>
+                <xsd:element ref="ns2:i7526201392745a2b0a0da3858a507d7" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReviewStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedByEmail" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edf18dbe-f08c-4a27-9a1b-3256889afa95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="ContentCloud_SRO" ma:index="0" nillable="true" ma:displayName="Senior Responsible Owner (SRO)" ma:description="Senior Responsible Owner (SRO)" ma:indexed="true" ma:internalName="ContentCloud_SRO">
+    <xsd:element name="HOMigrated" ma:index="5" nillable="true" ma:displayName="Migrated" ma:default="0" ma:internalName="HOMigrated" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:internalName="Team" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:internalName="Topic" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ACTION" ma:index="11" nillable="true" ma:displayName="Action" ma:hidden="true" ma:internalName="ACTION" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccStatus" ma:index="12" nillable="true" ma:displayName="ccStatus" ma:default="Draft" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Draft"/>
+              <xsd:enumeration value="Pending assurance"/>
+              <xsd:enumeration value="Cancel submission"/>
+              <xsd:enumeration value="Discarded"/>
+              <xsd:enumeration value="Pending approval"/>
+              <xsd:enumeration value="Approved"/>
+              <xsd:enumeration value="Published"/>
+              <xsd:enumeration value="Rejected from assurance"/>
+              <xsd:enumeration value="Rejected from assurance (Expired)"/>
+              <xsd:enumeration value="Rejected from approval"/>
+              <xsd:enumeration value="Rejected from approval (Expired)"/>
+              <xsd:enumeration value="Awaiting External Withdrawal"/>
+              <xsd:enumeration value="Externally Withdrawn"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Awaiting External Publishing"/>
+              <xsd:enumeration value="Externally Published"/>
+              <xsd:enumeration value="Awaiting Publishing"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccContentAssurer" ma:index="13" nillable="true" ma:displayName="ccContentAssurer" ma:hidden="true" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentAssurer" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_DocumentTitleLink" ma:index="1" nillable="true" ma:displayName="Title" ma:format="Hyperlink" ma:internalName="ContentCloud_DocumentTitleLink">
+    <xsd:element name="ccIsAPHAAssuranceChecked" ma:index="14" nillable="true" ma:displayName="ccIsAPHAAssuranceChecked" ma:default="0" ma:internalName="ccIsAPHAAssuranceChecked" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovers" ma:index="15" nillable="true" ma:displayName="ccApprovers" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccApprovers" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Author" ma:index="2" nillable="true" ma:displayName="Author" ma:description="Document Author" ma:indexed="true" ma:internalName="ContentCloud_Author">
+    <xsd:element name="ccContentOwner" ma:index="16" nillable="true" ma:displayName="ccContentOwner" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentOwner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccContributors" ma:index="17" nillable="true" ma:displayName="ccContributors" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContributors" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssurerComment" ma:index="19" nillable="true" ma:displayName="ccAssurerComment" ma:internalName="ccAssurerComment" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:internalName="ccChangeType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="New"/>
+          <xsd:enumeration value="Major"/>
+          <xsd:enumeration value="Minor"/>
+          <xsd:enumeration value="Very Minor"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:internalName="ccDateAssured" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDescription" ma:index="23" nillable="true" ma:displayName="ccDescription" ma:internalName="ccDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDuration" ma:index="24" nillable="true" ma:displayName="ccDuration" ma:hidden="true" ma:internalName="ccDuration" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccKeywords" ma:index="25" nillable="true" ma:displayName="ccKeywords" ma:internalName="ccKeywords" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLanguage" ma:index="26" nillable="true" ma:displayName="ccLanguage" ma:internalName="ccLanguage" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="English"/>
+                    <xsd:enumeration value="Welsh"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccLastReviewedOnDate" ma:index="27" nillable="true" ma:displayName="ccLastReviewedOnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccLastReviewedOnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyDetails" ma:index="28" nillable="true" ma:displayName="ccLegacyDetails" ma:internalName="ccLegacyDetails" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyReference" ma:index="29" nillable="true" ma:displayName="ccLegacyReference" ma:internalName="ccLegacyReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataItemId" ma:index="31" nillable="true" ma:displayName="ccMetadataItemId" ma:decimals="0" ma:hidden="true" ma:internalName="ccMetadataItemId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="ccPublishDate" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishOnApproval" ma:index="33" nillable="true" ma:displayName="ccPublishOnApproval" ma:default="1" ma:internalName="ccPublishOnApproval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="ccReference" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;&#10;" ma:format="Dropdown" ma:internalName="ccRiskLevel" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Very High"/>
+          <xsd:enumeration value="High"/>
+          <xsd:enumeration value="Medium"/>
+          <xsd:enumeration value="Low"/>
+          <xsd:enumeration value="Very Low"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmitDate" ma:index="37" nillable="true" ma:displayName="ccSubmitDate" ma:format="DateOnly" ma:internalName="ccSubmitDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:hidden="true" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:hidden="true" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:internalName="ccAppliesTo" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="England"/>
+                    <xsd:enumeration value="Scotland"/>
+                    <xsd:enumeration value="Wales"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:internalName="ccCommentToApprover" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccApprovedDate5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:hidden="true" ma:internalName="ccApproverComment1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:hidden="true" ma:internalName="ccApproverComment2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:hidden="true" ma:internalName="ccApproverComment3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:hidden="true" ma:internalName="ccApproverComment4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:hidden="true" ma:internalName="ccApproverComment5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:hidden="true" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:hidden="true" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:hidden="true" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubjectMatterExpert" ma:index="56" nillable="true" ma:displayName="ccSubjectMatterExpert" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSubjectMatterExpert" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:hidden="true" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:hidden="true" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:hidden="true" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSeniorResponsibleOwner" ma:index="60" nillable="true" ma:displayName="ccSeniorResponsibleOwner" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSeniorResponsibleOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Contributors" ma:index="3" nillable="true" ma:displayName="Contributor(s)" ma:description="Document Author" ma:internalName="ContentCloud_Contributors">
-[...89 lines deleted...]
-    <xsd:element name="ContentCloud_UpdateNotice" ma:index="10" nillable="true" ma:displayName="Update notice" ma:description="Why the content has been replaced, e.g. whats changed between versions." ma:internalName="ContentCloud_UpdateNotice">
+    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:hidden="true" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Description" ma:index="11" nillable="true" ma:displayName="Description" ma:internalName="ContentCloud_Description">
-[...6 lines deleted...]
-    <xsd:element name="ContentCloud_Reference" ma:index="12" nillable="true" ma:displayName="Reference" ma:description="A sequential, unchangable reference number with a prefix, starting at a configurable value on settings list." ma:indexed="true" ma:internalName="ContentCloud_Reference">
+    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:hidden="true" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LegacyReference" ma:index="13" nillable="true" ma:displayName="Legacy reference" ma:description="" ma:internalName="ContentCloud_LegacyReference">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_TemplateVersion" ma:index="14" nillable="true" ma:displayName="Template version" ma:description="To show which version of the template that content is using." ma:internalName="ContentCloud_TemplateVersion">
+    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:hidden="true" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_FormatType" ma:index="15" nillable="true" ma:displayName="Format type" ma:description="" ma:format="Dropdown" ma:indexed="true" ma:internalName="ContentCloud_FormatType">
-[...92 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawNotice" ma:index="23" nillable="true" ma:displayName="Withdraw notice" ma:description="Why the content has been withdrawn. If the content has been merged into another document then they will only place a link here." ma:internalName="ContentCloud_WithdrawNotice">
+    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:hidden="true" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Rating" ma:index="24" nillable="true" ma:displayName="Rating" ma:decimals="1" ma:description="" ma:internalName="ContentCloud_Rating">
-[...95 lines deleted...]
-    <xsd:element name="ContentCloud_Audiences" ma:index="32" nillable="true" ma:displayName="Audience" ma:description="" ma:internalName="ContentCloud_Audiences">
+    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:internalName="ccAudiences" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoice">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:restriction base="dms:Choice">
                     <xsd:enumeration value="APHA"/>
                     <xsd:enumeration value="Committee on Climate Change"/>
                     <xsd:enumeration value="Defra"/>
                     <xsd:enumeration value="Environment Agency"/>
                     <xsd:enumeration value="Marine Management Organisation"/>
                     <xsd:enumeration value="Natural England"/>
                     <xsd:enumeration value="RPA"/>
                     <xsd:enumeration value="VMD"/>
                   </xsd:restriction>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approver1" ma:index="34" nillable="true" ma:displayName="Approver 1" ma:description="" ma:internalName="ContentCloud_Approver1">
+    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="ccScheduledReviewDate" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL-SENSITIVE"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Passed to approver - good quality"/>
+          <xsd:enumeration value="Passed to approver - minor improvements required"/>
+          <xsd:enumeration value="Passed to approver - significant improvements required"/>
+          <xsd:enumeration value="Returned to content owner - action required to make minor improvements"/>
+          <xsd:enumeration value="Returned to content owner - action required to make significant improvements"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUniqueId" ma:index="69" nillable="true" ma:displayName="ccUniqueId" ma:decimals="0" ma:hidden="true" ma:internalName="ccUniqueId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="20"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="ccAudiencesCombinedString" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="74" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnBy" ma:index="80" nillable="true" ma:displayName="ccWithdrawnBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccWithdrawnBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApprovedDate1" ma:index="35" nillable="true" ma:displayName="Approved date 1" ma:description="Approved date 1" ma:format="DateOnly" ma:indexed="true" ma:internalName="ContentCloud_ApprovedDate1">
-[...25 lines deleted...]
-    <xsd:element name="ContentCloud_Approver2" ma:index="39" nillable="true" ma:displayName="Approver 2" ma:description="" ma:internalName="ContentCloud_Approver2">
+    <xsd:element name="ccScheduledReviewedBy" ma:index="81" nillable="true" ma:displayName="ccScheduledReviewedBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccScheduledReviewedBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApprovedDate2" ma:index="40" nillable="true" ma:displayName="Approved date 2" ma:description="Approved date 2" ma:format="DateOnly" ma:internalName="ContentCloud_ApprovedDate2">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_ApproverJobTitle2" ma:index="41" nillable="true" ma:displayName="Approver job title 2" ma:description="" ma:internalName="ContentCloud_ApproverJobTitle2">
+    <xsd:element name="ccVersion" ma:index="82" nillable="true" ma:displayName="ccVersion" ma:hidden="true" ma:internalName="ccVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApprOrganisation2" ma:index="42" nillable="true" ma:displayName="Approver organisation 2" ma:description="" ma:internalName="ContentCloud_ApprOrganisation2">
+    <xsd:element name="ccIsExternal" ma:index="83" nillable="true" ma:displayName="ccIsExternal" ma:default="0" ma:description="Whether the content is solely internal or also external." ma:internalName="ccIsExternal" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledReviewType" ma:index="85" nillable="true" ma:displayName="Review outcome" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Reviewed - no changes"/>
+          <xsd:enumeration value="Reviewed - changes made"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccResponsibleTeamString" ma:index="86" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApproverComment2" ma:index="43" nillable="true" ma:displayName="Approver comment 2" ma:description="" ma:internalName="ContentCloud_ApproverComment2">
+    <xsd:element name="ccUpdateNotice" ma:index="87" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
-          <xsd:maxLength value="2000"/>
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approver3" ma:index="44" nillable="true" ma:displayName="Approver 3" ma:description="" ma:internalName="ContentCloud_Approver3">
-[...23 lines deleted...]
-    <xsd:element name="ContentCloud_ApproverJobTitle3" ma:index="46" nillable="true" ma:displayName="Approver job title 3" ma:description="" ma:internalName="ContentCloud_ApproverJobTitle3">
+    <xsd:element name="AssurerAction" ma:index="88" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApprOrganisation3" ma:index="47" nillable="true" ma:displayName="Approver organisation 3" ma:description="" ma:internalName="ContentCloud_ApprOrganisation3">
+    <xsd:element name="Action2" ma:index="89" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApproverComment3" ma:index="48" nillable="true" ma:displayName="Approver comment 3" ma:description="" ma:internalName="ContentCloud_ApproverComment3">
+    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="90" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:description="Number of working dates since ccSubmitDate.  For Assurance SLA's" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-          <xsd:maxLength value="2000"/>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approver4" ma:index="49" nillable="true" ma:displayName="Approver 4" ma:description="" ma:internalName="ContentCloud_Approver4">
+    <xsd:element name="SG" ma:index="91" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="choicesPlaceholder1"/>
+          <xsd:enumeration value="choicesPlaceholder2"/>
+          <xsd:enumeration value="choicesPlaceholder3"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="98" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="99" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="false" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApprovedDate4" ma:index="50" nillable="true" ma:displayName="Approved date 4" ma:description="Approved date 4" ma:format="DateOnly" ma:internalName="ContentCloud_ApprovedDate4">
+    <xsd:element name="_dlc_DocId" ma:index="103" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_ApproverJobTitle4" ma:index="51" nillable="true" ma:displayName="Approver job title 4" ma:description="" ma:internalName="ContentCloud_ApproverJobTitle4">
-[...133 lines deleted...]
-    <xsd:element name="ContentCloud_ConsolidatedUrl" ma:index="70" nillable="true" ma:displayName="Link to consolidated content" ma:format="Hyperlink" ma:internalName="ContentCloud_ConsolidatedUrl">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="104" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_TempExtDate" ma:index="71" nillable="true" ma:displayName="Temporary extension date" ma:description="Temporary extension date" ma:format="DateOnly" ma:internalName="ContentCloud_TempExtDate">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="105" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_SharedWith" ma:index="72" nillable="true" ma:displayName="Shared with" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_SharedWith" ma:readOnly="false">
+    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="106" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccReviewStatus" ma:index="108" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccReviewStatus" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Pending"/>
+          <xsd:enumeration value="Extended"/>
+          <xsd:enumeration value="Withdrawn"/>
+          <xsd:enumeration value="Completed"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Duration" ma:index="73" nillable="true" ma:displayName="Duration" ma:description="Duration of content in seconds." ma:internalName="ContentCloud_Duration">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_Submitter" ma:index="74" nillable="true" ma:displayName="Submitted by" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_Submitter" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel1" ma:index="109" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:internalName="ccWorkAreaLevel1">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LegacyDetails" ma:index="75" nillable="true" ma:displayName="Legacy details" ma:description="" ma:internalName="ContentCloud_LegacyDetails">
-[...14 lines deleted...]
-    <xsd:element name="ContentCloud_ReceivedFrom" ma:index="78" nillable="true" ma:displayName="Document Received From" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ContentCloud_ReceivedFrom" ma:showField="ImnName">
+    <xsd:element name="ccWorkAreaLevel2" ma:index="110" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:internalName="ccWorkAreaLevel2">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_NewDraftNumber" ma:index="79" nillable="true" ma:displayName="New draft number" ma:description="" ma:internalName="ContentCloud_NewDraftNumber">
-[...30 lines deleted...]
-    <xsd:element name="ContentCloud_RelatedSites" ma:index="33" nillable="true" ma:displayName="Related sites" ma:list="{b4283a8c-c169-464e-b37a-660a96344476}" ma:internalName="ContentCloud_RelatedSites" ma:showField="Title" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
+    <xsd:element name="ccWorkAreaLevel3" ma:index="111" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:internalName="ccWorkAreaLevel3">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="91" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="_dlc_DocIdUrl" ma:index="92" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="ccWorkAreaLevel4" ma:index="112" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:internalName="ccWorkAreaLevel4">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="93" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="ccWorkAreaLevel5" ma:index="113" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:internalName="ccWorkAreaLevel5">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
-  </xsd:schema>
-[...25 lines deleted...]
-    <xsd:element name="MigrationOrganisationString" ma:index="99" nillable="true" ma:displayName="MigrationOrganisationString" ma:internalName="MigrationOrganisationString">
+    <xsd:element name="ccSubmittedByEmail" ma:index="114" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="662745e8-e224-48e8-a2e3-254862b8c2f5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df517a1a-f367-4017-82b3-5224906db11f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
-[...8 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="ccScheduledReviewInterval" ma:index="79" nillable="true" ma:displayName="ccScheduledReviewInterval" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewInterval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="3 months"/>
+          <xsd:enumeration value="6 months"/>
+          <xsd:enumeration value="12 months"/>
+          <xsd:enumeration value="18 months"/>
+          <xsd:enumeration value="2 years"/>
+          <xsd:enumeration value="3 years"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="101" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="102" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="115" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="116" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="117" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="118" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="94" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="87" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="75" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -12663,571 +13785,309 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...226 lines deleted...]
-</p:properties>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1DA8263-9F76-413E-B8BB-E86269017A8C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</p:Policy>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2B55AA7-4D80-4B22-8E2B-A0D85911A378}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB08E7D3-19B1-4016-B109-555ACAB04AA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AA43227-DF29-4A04-AA43-E26283DE681D}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45916BB0-C922-4264-B55A-E593A9B4D995}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="828f4e7b-0b5a-49ad-8ad5-f8b8af3d6c79"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AE4B2F1-CA30-4E41-BEA3-08DC17B82085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DC77E1F-AD93-417D-8F19-8E4A6A9E1A26}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34B8D688-BBCF-498E-96CE-0D3F86D6D260}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1073</Words>
-  <Characters>5670</Characters>
+  <Words>1018</Words>
+  <Characters>5808</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ET249 Official Veterinarian: USA certificates checklist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6679</CharactersWithSpaces>
+  <CharactersWithSpaces>6813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6291578</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.gov.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ET249 Official Veterinarian: USA certificates checklist</dc:title>
   <dc:subject/>
   <dc:creator>APHA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90</vt:lpwstr>
+    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006E7A10DFF40204499182FBB0578EDB71</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HOGovernmentSecurityClassification">
-    <vt:lpwstr>2;#Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="InformationType">
-    <vt:lpwstr/>
+    <vt:lpwstr>3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="HOSiteType">
     <vt:lpwstr>5;#Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Distribution">
-    <vt:lpwstr>4;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
+    <vt:lpwstr>9;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="OrganisationalUnit">
-    <vt:lpwstr>3;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
+    <vt:lpwstr>11;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="HOCopyrightLevel">
-    <vt:lpwstr>1;#Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="lae2bfa7b6474897ab4a53f76ea236c7">
-    <vt:lpwstr>Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
     <vt:r8>9344000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Topic">
     <vt:lpwstr>Records Management</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="fe59e9859d6a491389c5b03567f5dda5">
     <vt:lpwstr>APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="cf401361b24e474cb011be6eb76c0e76">
-    <vt:lpwstr>Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Team">
     <vt:lpwstr>Quality Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Status">
     <vt:lpwstr>Complete</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="ddeb1fd0a9ad4436a96525d34737dc44">
     <vt:lpwstr>Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="n7493b4506bf40e28c373b1e51a33445">
     <vt:lpwstr>Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>9d4e64dc-997f-413b-9f27-20c322372d88</vt:lpwstr>
+    <vt:lpwstr>bb6bcafe-46d1-47d9-acdb-194cbd0e1204</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="ccWorkArea">
+    <vt:lpwstr>85;#ET|9b48ede4-0ac1-4df2-9f36-d8bceb66d77c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="k85d23755b3a46b5a51451cf336b2e9b">
+    <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
+  </property>
 </Properties>
 </file>