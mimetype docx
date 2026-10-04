--- v0 (2026-07-06)
+++ v1 (2026-10-04)
@@ -166,51 +166,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D728E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Camelid TB </w:t>
       </w:r>
       <w:r w:rsidR="00F7367E" w:rsidRPr="00D728E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">serology package - statutory sample submission form </w:t>
       </w:r>
-      <w:r w:rsidR="009024E8">
+      <w:r w:rsidR="00B03C37">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:pict w14:anchorId="0E5F12E4">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D489B8" w14:textId="69EEB5DE" w:rsidR="00B01BA8" w:rsidRPr="006C3177" w:rsidRDefault="00B01BA8" w:rsidP="00D12471">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3177">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -813,51 +813,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Samples packed by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="355A0FF6" w14:textId="243A857D" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
+          <w:p w14:paraId="355A0FF6" w14:textId="5976EB02" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1184,53 +1184,53 @@
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="284C5D6A" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14A882CD" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB7E17" w:rsidRPr="006C3177" w14:paraId="19D360D1" w14:textId="77777777" w:rsidTr="00190A8C">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="006C3177" w14:paraId="19D360D1" w14:textId="77777777" w:rsidTr="000C01F6">
         <w:trPr>
-          <w:trHeight w:val="351"/>
+          <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DA4E479" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
@@ -1604,51 +1604,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="643D1837" w14:textId="77777777" w:rsidR="000B7F8C" w:rsidRPr="00BD6508" w:rsidRDefault="000B7F8C" w:rsidP="00F25CD2">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6508">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Has a tuberculin injection been administered to the animal(s) 10 - 30 days before blood sampling?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577DA2E7" w14:textId="12D2A107" w:rsidR="000B7F8C" w:rsidRPr="00BD6508" w:rsidRDefault="000B7F8C" w:rsidP="00BD2BE1">
+    <w:p w14:paraId="577DA2E7" w14:textId="734FCA2A" w:rsidR="000B7F8C" w:rsidRPr="00BD6508" w:rsidRDefault="000B7F8C" w:rsidP="00BD2BE1">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6508">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="001343D5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -1720,51 +1720,51 @@
       <w:r w:rsidR="0034401D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="-1530484730"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0034401D" w:rsidRPr="001343D5">
+          <w:r w:rsidR="000C01F6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0034401D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -1980,51 +1980,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E2D88" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PAR-TB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD77328" w14:textId="2A1F7853" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
+          <w:p w14:paraId="7BD77328" w14:textId="2A1F7853" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-971986784"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2130,51 +2130,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PAR-TRC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F8319B" w14:textId="01E92404" w:rsidR="00BF6AFC" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00BF6AFC">
+          <w:p w14:paraId="74F8319B" w14:textId="01E92404" w:rsidR="00BF6AFC" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="00BF6AFC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-1292428658"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2286,51 +2286,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PAR-COL-W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B53136" w14:textId="110EE2F6" w:rsidR="003F0D4C" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="001B1070">
+          <w:p w14:paraId="48B53136" w14:textId="110EE2F6" w:rsidR="003F0D4C" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="001B1070">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-866823199"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2432,51 +2432,51 @@
         <w:t xml:space="preserve">Combined parallel test Selection </w:t>
       </w:r>
       <w:r w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- choose </w:t>
       </w:r>
       <w:r w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
       <w:r w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or tick No Preference: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0098A2" w14:textId="77777777" w:rsidR="004B4A02" w:rsidRDefault="009024E8" w:rsidP="00F73369">
+    <w:p w14:paraId="3B0098A2" w14:textId="77777777" w:rsidR="004B4A02" w:rsidRDefault="00B03C37" w:rsidP="00F73369">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="1381818185"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2503,51 +2503,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C3824" w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IDEXX</w:t>
       </w:r>
       <w:r w:rsidR="00F04D3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ELISA                                                      </w:t>
       </w:r>
       <w:r w:rsidR="00B74FBC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29056B06" w14:textId="6B7022A8" w:rsidR="0032797C" w:rsidRDefault="009024E8" w:rsidP="00F73369">
+    <w:p w14:paraId="29056B06" w14:textId="6B7022A8" w:rsidR="0032797C" w:rsidRDefault="00B03C37" w:rsidP="00F73369">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="458537159"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2567,51 +2567,51 @@
       </w:sdt>
       <w:r w:rsidR="000F0802">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C3824" w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enferplex 2-spot interpretation</w:t>
       </w:r>
       <w:r w:rsidR="00B74FBC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16990414" w14:textId="1E5DBC48" w:rsidR="00F04D3E" w:rsidRDefault="009024E8" w:rsidP="00F73369">
+    <w:p w14:paraId="16990414" w14:textId="6F8DF334" w:rsidR="00F04D3E" w:rsidRDefault="00B03C37" w:rsidP="00F73369">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="-2108799032"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2623,59 +2623,66 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B74FBC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C3824" w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DPPVetTB</w:t>
       </w:r>
+      <w:r w:rsidR="00521857">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidR="00B74FBC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482B00E3" w14:textId="186A1A86" w:rsidR="002C3824" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F73369">
+    <w:p w14:paraId="482B00E3" w14:textId="186A1A86" w:rsidR="002C3824" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="00F73369">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="1773270673"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2974,51 +2981,51 @@
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00617249" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SER-SUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="790D71D5" w14:textId="3586495E" w:rsidR="00007771" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
+          <w:p w14:paraId="790D71D5" w14:textId="3586495E" w:rsidR="00007771" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="1309054154"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -3159,51 +3166,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SER-CON</w:t>
             </w:r>
             <w:r w:rsidR="00EC0D67" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02552B1A" w14:textId="6D5C4451" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
+          <w:p w14:paraId="02552B1A" w14:textId="6D5C4451" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="712235161"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -3315,51 +3322,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                            </w:t>
             </w:r>
             <w:r w:rsidR="00AF34F3" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SER-COL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02DBEC49" w14:textId="64D0DDF5" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
+          <w:p w14:paraId="02DBEC49" w14:textId="64D0DDF5" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-879086475"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -3521,51 +3528,51 @@
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00617249" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SER-EPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30F603CB" w14:textId="784362EB" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
+          <w:p w14:paraId="30F603CB" w14:textId="784362EB" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="769433883"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -3755,51 +3762,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SER-CH</w:t>
             </w:r>
             <w:r w:rsidR="00422A0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A004F57" w14:textId="513354E4" w:rsidR="00BF3682" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
+          <w:p w14:paraId="4A004F57" w14:textId="513354E4" w:rsidR="00BF3682" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-673565319"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -3886,51 +3893,51 @@
         <w:t xml:space="preserve">England and Scotland only: Serial test Selection </w:t>
       </w:r>
       <w:r w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- choose </w:t>
       </w:r>
       <w:r w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or tick No Preference:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43683D1B" w14:textId="26549BA5" w:rsidR="004B05DE" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="004B05DE">
+    <w:p w14:paraId="43683D1B" w14:textId="26549BA5" w:rsidR="004B05DE" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="004B05DE">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="-1475681765"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -3957,108 +3964,51 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004B33E6" w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enferplex 4-spot interpretation</w:t>
       </w:r>
       <w:r w:rsidR="004B33E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B05DE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E383312" w14:textId="77777777" w:rsidR="001F0111" w:rsidRDefault="009024E8" w:rsidP="00C00354">
-[...56 lines deleted...]
-    <w:p w14:paraId="67A7D604" w14:textId="77777777" w:rsidR="001F0111" w:rsidRDefault="009024E8" w:rsidP="00C00354">
+    <w:p w14:paraId="67A7D604" w14:textId="2F53293C" w:rsidR="001F0111" w:rsidRDefault="00B03C37" w:rsidP="00C00354">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="-1390258949"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -4068,61 +4018,75 @@
           <w:r w:rsidR="001F0111">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001F0111">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="001F0111" w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DPPVetTB and IDEXX ELISA combined serial test</w:t>
+        <w:t>DPPVetTB</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60FF7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0111" w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and IDEXX ELISA combined serial test</w:t>
       </w:r>
       <w:r w:rsidR="001F0111">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7789A395" w14:textId="651F4CEA" w:rsidR="004B33E6" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00C00354">
+    <w:p w14:paraId="7789A395" w14:textId="651F4CEA" w:rsidR="004B33E6" w:rsidRPr="00027ED7" w:rsidRDefault="00B03C37" w:rsidP="00C00354">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="484909694"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -4236,355 +4200,377 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An Enferplex test run requires a minimum of ten samples. The laboratory will inform you if this is likely to cause a delay in test reporting, and may offer an alternative, equivalent test option (using IDEXX/DPP) if this is the case.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09781CFE" w14:textId="77777777" w:rsidR="0042101B" w:rsidRPr="00027ED7" w:rsidRDefault="0042101B" w:rsidP="00E23FED">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FFCE9D4" w14:textId="77777777" w:rsidR="0042101B" w:rsidRPr="0093208D" w:rsidRDefault="0042101B" w:rsidP="0042101B">
+    <w:p w14:paraId="5FFCE9D4" w14:textId="399D7D79" w:rsidR="0042101B" w:rsidRPr="00BE4808" w:rsidRDefault="0042101B" w:rsidP="0042101B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093208D">
+      <w:r w:rsidRPr="00A34C38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="0093208D">
+      <w:r w:rsidRPr="00A34C38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Important note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0093208D">
+      <w:r w:rsidRPr="00A34C38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0093208D">
+      <w:r w:rsidRPr="00D728E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>APHA is currently experiencing supply issues with DPPVetTB test kits. Limited stocks are available and are prioritised for camelid herds in Wales.</w:t>
+        <w:t xml:space="preserve">APHA is currently experiencing supply issues with DPPVetTB test kits. Limited stocks are available and are prioritised for </w:t>
       </w:r>
-      <w:r w:rsidRPr="0093208D">
+      <w:r w:rsidR="002A3AB8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exoti</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3383">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7D65">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and zoo species</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D728E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D728E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Until supply is restored, samples from camelids in </w:t>
       </w:r>
-      <w:r w:rsidRPr="0093208D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0093208D">
+      <w:r w:rsidRPr="00BE4808">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will be tested using one of the alternative validated tests or test combinations. The laboratory will select the most appropriate option to maximise efficiency.</w:t>
+        <w:t>Until supply is restored, samples from camelids</w:t>
+      </w:r>
+      <w:r w:rsidR="00264C86">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4808">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be tested using </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">one of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4808">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alternative validated tests or test combinations. The laboratory will select the most appropriate option to maximise efficiency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A354A4" w14:textId="5931EA20" w:rsidR="0042101B" w:rsidRDefault="0042101B" w:rsidP="006D1C72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093208D">
+      <w:r w:rsidRPr="00BE4808">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Further information on test performance is available at:</w:t>
+        <w:t>Further information on test performance is available at</w:t>
       </w:r>
-      <w:r w:rsidR="00B267EE" w:rsidRPr="0093208D">
+      <w:r w:rsidRPr="000B0572">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B267EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="0093208D">
+        <w:r w:rsidRPr="00D728E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Camelids – Bovine TB | TB Hub</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0093208D">
+      <w:r w:rsidRPr="00BE4808">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EB57E3" w14:textId="77777777" w:rsidR="00586549" w:rsidRDefault="00586549" w:rsidP="006D1C72">
+    <w:p w14:paraId="20EB57E3" w14:textId="5EBE2643" w:rsidR="000C01F6" w:rsidRDefault="000C01F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="681F2A54" w14:textId="77777777" w:rsidR="0042101B" w:rsidRPr="00027ED7" w:rsidRDefault="0042101B" w:rsidP="00BD7368">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00027ED7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>England and Scotland only:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192EE8AF" w14:textId="77777777" w:rsidR="00951332" w:rsidRDefault="00951332" w:rsidP="00D8606A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5381"/>
         <w:gridCol w:w="5381"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC3E89" w14:paraId="2A8528E8" w14:textId="77777777" w:rsidTr="0093208D">
+      <w:tr w:rsidR="00DC3E89" w14:paraId="2A8528E8" w14:textId="77777777" w:rsidTr="005D4347">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10762" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F2492B3" w14:textId="77777777" w:rsidR="00DC3E89" w:rsidRDefault="00DC3E89" w:rsidP="00DC3E89">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Official Veterinarian (OV)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C9746AF" w14:textId="77777777" w:rsidR="00E9054C" w:rsidRDefault="00E9054C" w:rsidP="00E9054C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I have discussed and agreed the selection of the blood tests with the owner/keeper.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="017CC459" w14:textId="77777777" w:rsidR="00DC3E89" w:rsidRDefault="00DC3E89" w:rsidP="00D8606A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE20DC" w14:paraId="523BFC2E" w14:textId="77777777" w:rsidTr="0093208D">
+      <w:tr w:rsidR="00EE20DC" w14:paraId="523BFC2E" w14:textId="77777777" w:rsidTr="003B51A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5381" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="649997B1" w14:textId="6E12C553" w:rsidR="00DC3E89" w:rsidRDefault="00DC3E89" w:rsidP="00DC3E89">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="0037511C">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F3553ED" w14:textId="77777777" w:rsidR="00B84453" w:rsidRDefault="00B84453" w:rsidP="00DC3E89">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="517F03F4" w14:textId="77777777" w:rsidR="00EE20DC" w:rsidRDefault="00EE20DC" w:rsidP="00D8606A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5381" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10C78B69" w14:textId="7FA89B60" w:rsidR="00EE20DC" w:rsidRDefault="0037511C" w:rsidP="00D8606A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name in BLOCK letters</w:t>
             </w:r>
             <w:r w:rsidR="00205A21">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -4659,208 +4645,195 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5381"/>
         <w:gridCol w:w="5381"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005555D5" w14:paraId="003B46A5" w14:textId="77777777" w:rsidTr="0093208D">
+      <w:tr w:rsidR="005555D5" w14:paraId="003B46A5" w14:textId="77777777" w:rsidTr="00812D31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10762" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53916A4E" w14:textId="77777777" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="005555D5">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0093208D">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Owner/keeper</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="628D4EDD" w14:textId="77777777" w:rsidR="00B84453" w:rsidRPr="00027ED7" w:rsidRDefault="00B84453" w:rsidP="00B84453">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I have reviewed the section of blood tests</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143CEC20" w14:textId="77777777" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005555D5" w14:paraId="04A35ACB" w14:textId="77777777" w:rsidTr="0093208D">
+      <w:tr w:rsidR="005555D5" w14:paraId="04A35ACB" w14:textId="77777777" w:rsidTr="003B51A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5381" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D11D233" w14:textId="77777777" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="00812D31">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74035CD0" w14:textId="77777777" w:rsidR="00B84453" w:rsidRDefault="00B84453" w:rsidP="00812D31">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FB9D974" w14:textId="77777777" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5381" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07D800CD" w14:textId="025DBBBF" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name in BLOCK letters</w:t>
             </w:r>
             <w:r w:rsidR="00205A21">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EA7D44D" w14:textId="3BC4FFEE" w:rsidR="0042101B" w:rsidRPr="004C6794" w:rsidRDefault="0042101B" w:rsidP="00D8606A">
+    <w:p w14:paraId="2A81880D" w14:textId="28DE32ED" w:rsidR="00667D86" w:rsidRPr="0090524A" w:rsidRDefault="0042101B" w:rsidP="000C01F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk182835043"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk182834992"/>
-      <w:r w:rsidRPr="0090524A">
+      <w:r w:rsidR="00667D86" w:rsidRPr="0090524A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Using and sharing your information</w:t>
       </w:r>
-      <w:r w:rsidRPr="0090524A">
+      <w:r w:rsidR="00667D86" w:rsidRPr="0090524A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464D1A69" w14:textId="77777777" w:rsidR="00667D86" w:rsidRPr="0090524A" w:rsidRDefault="00667D86" w:rsidP="00667D86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090524A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">How we use your personal data is set out in </w:t>
       </w:r>
       <w:r w:rsidRPr="0090524A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>our personal information charter and</w:t>
@@ -14358,703 +14331,646 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C6794">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C6794">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E97E808" w14:textId="77777777" w:rsidR="004941CE" w:rsidRPr="004941CE" w:rsidRDefault="004941CE" w:rsidP="004941CE">
+    <w:p w14:paraId="1A90D242" w14:textId="67D55023" w:rsidR="008F6347" w:rsidRPr="008F6347" w:rsidRDefault="009E100E" w:rsidP="008F6347">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...13 lines deleted...]
-        <w:spacing w:before="360"/>
+        <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355605">
+      <w:r w:rsidRPr="000C01F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>APHA is an Executive Agency of the Department for Environment, Food and Rural Affairs and also works on behalf of the Scottish Government, Welsh Government and Food Standards Agency to safeguard animal and plant health for the benefit of people, the environment and the economy.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="243"/>
-        <w:tblW w:w="9570" w:type="dxa"/>
+        <w:tblW w:w="10600" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1241"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1384"/>
+        <w:gridCol w:w="1374"/>
+        <w:gridCol w:w="941"/>
+        <w:gridCol w:w="2356"/>
+        <w:gridCol w:w="1727"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="941"/>
+        <w:gridCol w:w="1533"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00147DDC" w14:paraId="302B4CAB" w14:textId="77777777" w:rsidTr="00147DDC">
+      <w:tr w:rsidR="00147DDC" w14:paraId="302B4CAB" w14:textId="77777777" w:rsidTr="008F6347">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="269"/>
+          <w:trHeight w:hRule="exact" w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1374" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78B02A5F" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
+          <w:p w14:paraId="78B02A5F" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRPr="008F6347" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F6347">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>HM3 Stamp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="195683E3" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
+          <w:p w14:paraId="195683E3" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRPr="008F6347" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="270E5B3B" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
+          <w:p w14:paraId="270E5B3B" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRPr="008F6347" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CCEB003" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
+          <w:p w14:paraId="6CCEB003" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRPr="008F6347" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date Received:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50434B2A" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
+          <w:p w14:paraId="50434B2A" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRPr="008F6347" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40A76FA3" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
+          <w:p w14:paraId="40A76FA3" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRPr="008F6347" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>WS ID:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="727290D6" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
+          <w:p w14:paraId="727290D6" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRPr="008F6347" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="008F6347">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F3149CA" w14:textId="77777777" w:rsidR="00BD6508" w:rsidRPr="00355605" w:rsidRDefault="00BD6508" w:rsidP="00147DDC">
+    <w:p w14:paraId="3F3149CA" w14:textId="77777777" w:rsidR="00BD6508" w:rsidRPr="00355605" w:rsidRDefault="00BD6508" w:rsidP="008F6347">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD6508" w:rsidRPr="00355605" w:rsidSect="004B05DE">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="113" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47425F28" w14:textId="77777777" w:rsidR="009024E8" w:rsidRDefault="009024E8">
+    <w:p w14:paraId="47A8F709" w14:textId="77777777" w:rsidR="00B03C37" w:rsidRDefault="00B03C37">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13A761A4" w14:textId="77777777" w:rsidR="009024E8" w:rsidRDefault="009024E8">
+    <w:p w14:paraId="561576BD" w14:textId="77777777" w:rsidR="00B03C37" w:rsidRDefault="00B03C37">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15121,291 +15037,318 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D3AAECE" w14:textId="4D435E25" w:rsidR="00767F07" w:rsidRPr="00147DDC" w:rsidRDefault="000A7894" w:rsidP="00767F07">
+  <w:p w14:paraId="0D3AAECE" w14:textId="1E0A2DCB" w:rsidR="00767F07" w:rsidRPr="000C01F6" w:rsidRDefault="000A7894" w:rsidP="00767F07">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="120" w:line="300" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
+        <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00147DDC">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">TN183 </w:t>
     </w:r>
     <w:bookmarkStart w:id="4" w:name="_Hlk190444495"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:id w:val="-1769616900"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="006A342D" w:rsidRPr="00147DDC">
+        <w:r w:rsidR="006A342D" w:rsidRPr="000C01F6">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">             </w:t>
         </w:r>
-        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+        <w:r w:rsidR="00767F07" w:rsidRPr="000C01F6">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">    LIT </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:alias w:val="ccReference"/>
             <w:tag w:val="ccReference"/>
             <w:id w:val="-223135627"/>
             <w:placeholder>
               <w:docPart w:val="B83564A047754909B8336B1D8F3E64B9"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{E8BEDAB3-72E1-443E-B32F-F9A1545CBCD4}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+            <w:r w:rsidR="00767F07" w:rsidRPr="000C01F6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>68228</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
-        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+        <w:r w:rsidR="00767F07" w:rsidRPr="000C01F6">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">       </w:t>
         </w:r>
-        <w:r w:rsidR="006A342D" w:rsidRPr="00147DDC">
+        <w:r w:rsidR="006A342D" w:rsidRPr="000C01F6">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">        </w:t>
         </w:r>
-        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+        <w:r w:rsidR="00767F07" w:rsidRPr="000C01F6">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">    </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:alias w:val="ccSecurityClassification"/>
             <w:tag w:val="ccSecurityClassification"/>
             <w:id w:val="-1561850164"/>
             <w:placeholder>
               <w:docPart w:val="34F1ACE6D3D647199B4391556EFE6ACA"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{E8BEDAB3-72E1-443E-B32F-F9A1545CBCD4}"/>
             <w:dropDownList w:lastValue="OFFICIAL">
               <w:listItem w:value="[ccSecurityClassification]"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+            <w:r w:rsidR="00767F07" w:rsidRPr="000C01F6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OFFICIAL</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
-        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+        <w:r w:rsidR="00767F07" w:rsidRPr="000C01F6">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">            Version:</w:t>
+        </w:r>
+        <w:r w:rsidR="000C01F6" w:rsidRPr="000C01F6">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:alias w:val="ccVersion"/>
             <w:tag w:val="ccVersion"/>
             <w:id w:val="-1155293868"/>
             <w:placeholder>
               <w:docPart w:val="46D3FD857A6F48B7BA6949FFC88EED0C"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{E8BEDAB3-72E1-443E-B32F-F9A1545CBCD4}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:r w:rsidR="006B18C7">
+            <w:r w:rsidR="00E109F5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2.0</w:t>
+              <w:t>3.0</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
-        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+        <w:r w:rsidR="00767F07" w:rsidRPr="000C01F6">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">     Published:</w:t>
+        </w:r>
+        <w:r w:rsidR="000C01F6" w:rsidRPr="000C01F6">
+          <w:rPr>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:alias w:val="ccPublishDate"/>
             <w:tag w:val="ccPublishDate"/>
             <w:id w:val="-1585834297"/>
             <w:placeholder>
               <w:docPart w:val="522757E009BF4E28819D5D05F3F28C39"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{E8BEDAB3-72E1-443E-B32F-F9A1545CBCD4}"/>
-            <w:date w:fullDate="2026-06-04T13:58:00Z">
+            <w:date w:fullDate="2026-09-03T09:24:00Z">
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:r w:rsidR="006B18C7">
+            <w:r w:rsidR="00E109F5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>04/06/2026</w:t>
+              <w:t>03/09/2026</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
-        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+        <w:r w:rsidR="00767F07" w:rsidRPr="000C01F6">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">   </w:t>
         </w:r>
-        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+        <w:r w:rsidR="00767F07" w:rsidRPr="000C01F6">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">                      </w:t>
+          <w:t xml:space="preserve">             </w:t>
+        </w:r>
+        <w:r w:rsidR="00767F07" w:rsidRPr="000C01F6">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">         </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="4"/>
   </w:p>
-  <w:p w14:paraId="3FBD3740" w14:textId="5BC5CA9B" w:rsidR="00A52BC7" w:rsidRDefault="00A52BC7" w:rsidP="006A342D">
+  <w:p w14:paraId="3FBD3740" w14:textId="5BC5CA9B" w:rsidR="00A52BC7" w:rsidRPr="000C01F6" w:rsidRDefault="00A52BC7" w:rsidP="006A342D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="center" w:pos="5245"/>
       </w:tabs>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="000C01F6">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="132F0057" w14:textId="77777777" w:rsidR="009024E8" w:rsidRDefault="009024E8">
+    <w:p w14:paraId="4C0685AD" w14:textId="77777777" w:rsidR="00B03C37" w:rsidRDefault="00B03C37">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="095FE4BB" w14:textId="77777777" w:rsidR="009024E8" w:rsidRDefault="009024E8">
+    <w:p w14:paraId="755273B8" w14:textId="77777777" w:rsidR="00B03C37" w:rsidRDefault="00B03C37">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="079F0C3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B8F2D146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -15965,55 +15908,53 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="924068982">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1272393615">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="469399275">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="959342120">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1383094959">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="433137120">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -16030,142 +15971,146 @@
     <w:rsid w:val="00014B04"/>
     <w:rsid w:val="000204C5"/>
     <w:rsid w:val="0002158F"/>
     <w:rsid w:val="00021C56"/>
     <w:rsid w:val="000254A1"/>
     <w:rsid w:val="00027ED7"/>
     <w:rsid w:val="0003543B"/>
     <w:rsid w:val="00043650"/>
     <w:rsid w:val="0004690E"/>
     <w:rsid w:val="000503AC"/>
     <w:rsid w:val="000535E2"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00076F9C"/>
     <w:rsid w:val="000807E8"/>
     <w:rsid w:val="00087117"/>
     <w:rsid w:val="00087F3C"/>
     <w:rsid w:val="0009171D"/>
     <w:rsid w:val="0009329A"/>
     <w:rsid w:val="000A4862"/>
     <w:rsid w:val="000A6B9B"/>
     <w:rsid w:val="000A7894"/>
     <w:rsid w:val="000B0572"/>
     <w:rsid w:val="000B1FD1"/>
     <w:rsid w:val="000B74CE"/>
     <w:rsid w:val="000B7F8C"/>
+    <w:rsid w:val="000C01F6"/>
     <w:rsid w:val="000C5E41"/>
     <w:rsid w:val="000C5EF3"/>
     <w:rsid w:val="000C7BB0"/>
     <w:rsid w:val="000D120C"/>
     <w:rsid w:val="000D2CA1"/>
     <w:rsid w:val="000D34F1"/>
     <w:rsid w:val="000D5A0C"/>
     <w:rsid w:val="000E0DF5"/>
     <w:rsid w:val="000E2CC2"/>
     <w:rsid w:val="000E36C7"/>
     <w:rsid w:val="000E3AA3"/>
     <w:rsid w:val="000F0802"/>
     <w:rsid w:val="000F50C0"/>
     <w:rsid w:val="0010487B"/>
     <w:rsid w:val="0010749E"/>
-    <w:rsid w:val="00122C6B"/>
     <w:rsid w:val="0012623B"/>
     <w:rsid w:val="0012628B"/>
     <w:rsid w:val="001306E7"/>
     <w:rsid w:val="001307FE"/>
+    <w:rsid w:val="00132CB0"/>
     <w:rsid w:val="00133981"/>
     <w:rsid w:val="001343D5"/>
     <w:rsid w:val="00135BA3"/>
     <w:rsid w:val="00141FD7"/>
     <w:rsid w:val="0014345A"/>
     <w:rsid w:val="001439CF"/>
     <w:rsid w:val="001455F6"/>
     <w:rsid w:val="00145F3F"/>
     <w:rsid w:val="00147D29"/>
     <w:rsid w:val="00147DDC"/>
     <w:rsid w:val="00150D9B"/>
     <w:rsid w:val="00151A94"/>
     <w:rsid w:val="00155B2C"/>
     <w:rsid w:val="00156A61"/>
     <w:rsid w:val="00156C10"/>
     <w:rsid w:val="001815AE"/>
     <w:rsid w:val="00185A21"/>
     <w:rsid w:val="00190A8C"/>
     <w:rsid w:val="00191A8A"/>
     <w:rsid w:val="001954A5"/>
     <w:rsid w:val="001A029D"/>
     <w:rsid w:val="001A307A"/>
     <w:rsid w:val="001A67B3"/>
     <w:rsid w:val="001B1070"/>
     <w:rsid w:val="001B4B43"/>
     <w:rsid w:val="001C3198"/>
     <w:rsid w:val="001C37A0"/>
     <w:rsid w:val="001D2AA0"/>
     <w:rsid w:val="001D3BFF"/>
     <w:rsid w:val="001D6A2E"/>
     <w:rsid w:val="001E06E5"/>
     <w:rsid w:val="001E4270"/>
     <w:rsid w:val="001F0111"/>
     <w:rsid w:val="001F0E43"/>
     <w:rsid w:val="001F41A1"/>
     <w:rsid w:val="001F7087"/>
     <w:rsid w:val="00205645"/>
     <w:rsid w:val="00205A21"/>
     <w:rsid w:val="00205C2E"/>
     <w:rsid w:val="00210CC8"/>
     <w:rsid w:val="0021108F"/>
     <w:rsid w:val="0021183B"/>
     <w:rsid w:val="0021689B"/>
     <w:rsid w:val="00226C5E"/>
     <w:rsid w:val="00246BE7"/>
     <w:rsid w:val="00246F94"/>
-    <w:rsid w:val="00256450"/>
+    <w:rsid w:val="00264C86"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00264FCA"/>
     <w:rsid w:val="002675E0"/>
     <w:rsid w:val="0026783F"/>
     <w:rsid w:val="00280DA3"/>
     <w:rsid w:val="002854AD"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="00287F9B"/>
     <w:rsid w:val="00296192"/>
     <w:rsid w:val="0029698E"/>
     <w:rsid w:val="002A0F51"/>
     <w:rsid w:val="002A3115"/>
+    <w:rsid w:val="002A3AB8"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B31D3"/>
     <w:rsid w:val="002B6C6C"/>
     <w:rsid w:val="002C03E8"/>
     <w:rsid w:val="002C1F65"/>
     <w:rsid w:val="002C2C2B"/>
     <w:rsid w:val="002C3824"/>
     <w:rsid w:val="002C6AEA"/>
     <w:rsid w:val="002C6B23"/>
     <w:rsid w:val="002D164D"/>
     <w:rsid w:val="002D2E37"/>
     <w:rsid w:val="002D3914"/>
+    <w:rsid w:val="002D7E2F"/>
+    <w:rsid w:val="002F24F7"/>
     <w:rsid w:val="003102A2"/>
     <w:rsid w:val="00311AA4"/>
     <w:rsid w:val="00316247"/>
     <w:rsid w:val="00324457"/>
     <w:rsid w:val="0032797C"/>
     <w:rsid w:val="00332788"/>
     <w:rsid w:val="00333412"/>
     <w:rsid w:val="003347D3"/>
     <w:rsid w:val="0034401D"/>
     <w:rsid w:val="0035018C"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="0035357F"/>
     <w:rsid w:val="0036765E"/>
     <w:rsid w:val="0037511C"/>
     <w:rsid w:val="0037629D"/>
     <w:rsid w:val="00380F4E"/>
     <w:rsid w:val="00392362"/>
     <w:rsid w:val="00397F5C"/>
     <w:rsid w:val="003A0D5F"/>
     <w:rsid w:val="003A412C"/>
     <w:rsid w:val="003A744D"/>
     <w:rsid w:val="003A7F46"/>
     <w:rsid w:val="003B2222"/>
     <w:rsid w:val="003B2A99"/>
     <w:rsid w:val="003B51A4"/>
@@ -16215,233 +16160,235 @@
     <w:rsid w:val="00453365"/>
     <w:rsid w:val="00463BBF"/>
     <w:rsid w:val="004724BD"/>
     <w:rsid w:val="0047543E"/>
     <w:rsid w:val="00481B47"/>
     <w:rsid w:val="004904FA"/>
     <w:rsid w:val="0049093A"/>
     <w:rsid w:val="004941CE"/>
     <w:rsid w:val="00494E07"/>
     <w:rsid w:val="004A13A0"/>
     <w:rsid w:val="004B05DE"/>
     <w:rsid w:val="004B33E6"/>
     <w:rsid w:val="004B4A02"/>
     <w:rsid w:val="004C1367"/>
     <w:rsid w:val="004C2682"/>
     <w:rsid w:val="004C3FD5"/>
     <w:rsid w:val="004C6794"/>
     <w:rsid w:val="004D3D4E"/>
     <w:rsid w:val="004D7DAC"/>
     <w:rsid w:val="004F03B7"/>
     <w:rsid w:val="004F206A"/>
     <w:rsid w:val="004F2244"/>
     <w:rsid w:val="004F4AF3"/>
     <w:rsid w:val="005053A7"/>
     <w:rsid w:val="00505772"/>
+    <w:rsid w:val="00506155"/>
     <w:rsid w:val="00506CA9"/>
     <w:rsid w:val="005138B0"/>
     <w:rsid w:val="00513BBE"/>
     <w:rsid w:val="00514B4E"/>
     <w:rsid w:val="00515017"/>
     <w:rsid w:val="0051784A"/>
+    <w:rsid w:val="00521857"/>
     <w:rsid w:val="00525FB3"/>
     <w:rsid w:val="0052617B"/>
     <w:rsid w:val="00526AAB"/>
     <w:rsid w:val="00530FB4"/>
     <w:rsid w:val="0053465E"/>
     <w:rsid w:val="00540C3B"/>
     <w:rsid w:val="005449BC"/>
     <w:rsid w:val="00550892"/>
     <w:rsid w:val="005525BF"/>
     <w:rsid w:val="005555D5"/>
     <w:rsid w:val="005608FB"/>
     <w:rsid w:val="00561DE1"/>
     <w:rsid w:val="005628C1"/>
     <w:rsid w:val="00562B27"/>
     <w:rsid w:val="00565FB3"/>
     <w:rsid w:val="00567307"/>
     <w:rsid w:val="005709BA"/>
     <w:rsid w:val="0057199A"/>
     <w:rsid w:val="0057296F"/>
     <w:rsid w:val="00581398"/>
     <w:rsid w:val="00586549"/>
     <w:rsid w:val="005913CA"/>
     <w:rsid w:val="0059184A"/>
     <w:rsid w:val="00592426"/>
     <w:rsid w:val="00596877"/>
     <w:rsid w:val="00596FE6"/>
     <w:rsid w:val="005A0A3A"/>
     <w:rsid w:val="005A4C65"/>
     <w:rsid w:val="005A546F"/>
     <w:rsid w:val="005A58D9"/>
     <w:rsid w:val="005B2D89"/>
     <w:rsid w:val="005B4E3A"/>
     <w:rsid w:val="005D305F"/>
+    <w:rsid w:val="005D369E"/>
     <w:rsid w:val="005D4347"/>
     <w:rsid w:val="005D4991"/>
     <w:rsid w:val="005D5DF5"/>
     <w:rsid w:val="005F1EC9"/>
     <w:rsid w:val="005F5441"/>
     <w:rsid w:val="00602707"/>
     <w:rsid w:val="00603199"/>
     <w:rsid w:val="006053A6"/>
     <w:rsid w:val="00611F52"/>
     <w:rsid w:val="00614CA3"/>
     <w:rsid w:val="0061628A"/>
     <w:rsid w:val="00617249"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00633C21"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="00634D27"/>
     <w:rsid w:val="00635D13"/>
     <w:rsid w:val="00650F3C"/>
     <w:rsid w:val="00653D2E"/>
     <w:rsid w:val="00663B0B"/>
     <w:rsid w:val="0066467A"/>
     <w:rsid w:val="00667D86"/>
     <w:rsid w:val="00667EFD"/>
     <w:rsid w:val="0067601E"/>
     <w:rsid w:val="00676784"/>
     <w:rsid w:val="00676B71"/>
     <w:rsid w:val="00680121"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="006877F7"/>
     <w:rsid w:val="00691393"/>
     <w:rsid w:val="006927F2"/>
     <w:rsid w:val="006A13C2"/>
     <w:rsid w:val="006A191C"/>
     <w:rsid w:val="006A342D"/>
-    <w:rsid w:val="006B18C7"/>
     <w:rsid w:val="006B57F6"/>
     <w:rsid w:val="006B6013"/>
     <w:rsid w:val="006C3177"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006C6737"/>
     <w:rsid w:val="006C7115"/>
     <w:rsid w:val="006D0A5F"/>
     <w:rsid w:val="006D1C72"/>
     <w:rsid w:val="006D35C3"/>
     <w:rsid w:val="006D542A"/>
     <w:rsid w:val="006E014F"/>
     <w:rsid w:val="006E08EE"/>
     <w:rsid w:val="006E5DB7"/>
     <w:rsid w:val="006E62DB"/>
     <w:rsid w:val="006F49D3"/>
     <w:rsid w:val="006F4C96"/>
     <w:rsid w:val="006F69C2"/>
     <w:rsid w:val="00702CFA"/>
     <w:rsid w:val="00704E13"/>
     <w:rsid w:val="007103EA"/>
     <w:rsid w:val="0071050B"/>
     <w:rsid w:val="00721145"/>
     <w:rsid w:val="00725ADD"/>
     <w:rsid w:val="00731031"/>
+    <w:rsid w:val="00732FD5"/>
     <w:rsid w:val="00733B90"/>
     <w:rsid w:val="00742D5C"/>
     <w:rsid w:val="007454A8"/>
     <w:rsid w:val="0075044C"/>
     <w:rsid w:val="00752C8F"/>
     <w:rsid w:val="00756C08"/>
     <w:rsid w:val="007632E8"/>
     <w:rsid w:val="0076480D"/>
     <w:rsid w:val="00766217"/>
     <w:rsid w:val="00767AAC"/>
     <w:rsid w:val="00767F07"/>
     <w:rsid w:val="00770E9F"/>
     <w:rsid w:val="00771E06"/>
     <w:rsid w:val="00774021"/>
     <w:rsid w:val="00776A09"/>
     <w:rsid w:val="00780724"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786EF4"/>
     <w:rsid w:val="0079591E"/>
     <w:rsid w:val="007A5884"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007B22A4"/>
     <w:rsid w:val="007B37D6"/>
     <w:rsid w:val="007C65FC"/>
     <w:rsid w:val="007D122B"/>
     <w:rsid w:val="007D5491"/>
     <w:rsid w:val="007E6BC5"/>
     <w:rsid w:val="007F29E1"/>
     <w:rsid w:val="007F2BFC"/>
     <w:rsid w:val="007F4E43"/>
     <w:rsid w:val="008026F2"/>
     <w:rsid w:val="0080406F"/>
     <w:rsid w:val="00804B41"/>
-    <w:rsid w:val="0080734E"/>
     <w:rsid w:val="00807A8C"/>
     <w:rsid w:val="00810EE9"/>
     <w:rsid w:val="00812266"/>
     <w:rsid w:val="008206E5"/>
     <w:rsid w:val="00821FB2"/>
-    <w:rsid w:val="0082272B"/>
     <w:rsid w:val="0082305F"/>
     <w:rsid w:val="0083153A"/>
     <w:rsid w:val="00836F09"/>
     <w:rsid w:val="00840E09"/>
     <w:rsid w:val="00842EA3"/>
     <w:rsid w:val="00847BE5"/>
     <w:rsid w:val="00853167"/>
     <w:rsid w:val="00855A3C"/>
     <w:rsid w:val="00856899"/>
     <w:rsid w:val="00861F67"/>
     <w:rsid w:val="008625FD"/>
     <w:rsid w:val="00862D20"/>
     <w:rsid w:val="00864FA5"/>
     <w:rsid w:val="00865D69"/>
     <w:rsid w:val="00872052"/>
     <w:rsid w:val="008763F4"/>
     <w:rsid w:val="008767AE"/>
     <w:rsid w:val="008818BC"/>
     <w:rsid w:val="0088300D"/>
     <w:rsid w:val="00893659"/>
     <w:rsid w:val="00893880"/>
     <w:rsid w:val="0089486D"/>
     <w:rsid w:val="0089746C"/>
     <w:rsid w:val="00897D05"/>
     <w:rsid w:val="008A002D"/>
     <w:rsid w:val="008A666F"/>
     <w:rsid w:val="008A6EA7"/>
     <w:rsid w:val="008C5B46"/>
     <w:rsid w:val="008D3441"/>
     <w:rsid w:val="008D4914"/>
     <w:rsid w:val="008E12D0"/>
     <w:rsid w:val="008E2AA8"/>
+    <w:rsid w:val="008E3FCC"/>
     <w:rsid w:val="008E72C3"/>
     <w:rsid w:val="008F2243"/>
     <w:rsid w:val="008F4080"/>
+    <w:rsid w:val="008F6347"/>
     <w:rsid w:val="008F7C0F"/>
     <w:rsid w:val="00900AFE"/>
-    <w:rsid w:val="009024E8"/>
     <w:rsid w:val="00903526"/>
+    <w:rsid w:val="00905D94"/>
     <w:rsid w:val="00916801"/>
     <w:rsid w:val="00916DA8"/>
     <w:rsid w:val="00922258"/>
     <w:rsid w:val="00931FED"/>
-    <w:rsid w:val="0093208D"/>
     <w:rsid w:val="00944CF2"/>
     <w:rsid w:val="00946ACD"/>
     <w:rsid w:val="00947A65"/>
     <w:rsid w:val="0095070C"/>
     <w:rsid w:val="00951332"/>
     <w:rsid w:val="00952532"/>
     <w:rsid w:val="00956126"/>
     <w:rsid w:val="009604B1"/>
     <w:rsid w:val="00961CF3"/>
     <w:rsid w:val="00963FDC"/>
     <w:rsid w:val="00972082"/>
     <w:rsid w:val="00973CE3"/>
     <w:rsid w:val="00973F7A"/>
     <w:rsid w:val="00981E49"/>
     <w:rsid w:val="0099164B"/>
     <w:rsid w:val="00993800"/>
     <w:rsid w:val="00994F96"/>
     <w:rsid w:val="00996338"/>
     <w:rsid w:val="009A2D30"/>
     <w:rsid w:val="009A3222"/>
     <w:rsid w:val="009A380F"/>
     <w:rsid w:val="009A69B9"/>
     <w:rsid w:val="009B242C"/>
     <w:rsid w:val="009B249E"/>
     <w:rsid w:val="009B5626"/>
@@ -16465,206 +16412,212 @@
     <w:rsid w:val="009F4983"/>
     <w:rsid w:val="009F5EAF"/>
     <w:rsid w:val="009F7596"/>
     <w:rsid w:val="00A02420"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A10819"/>
     <w:rsid w:val="00A14DD8"/>
     <w:rsid w:val="00A15362"/>
     <w:rsid w:val="00A15FA3"/>
     <w:rsid w:val="00A200FE"/>
     <w:rsid w:val="00A21916"/>
     <w:rsid w:val="00A23BEC"/>
     <w:rsid w:val="00A263AA"/>
     <w:rsid w:val="00A303D1"/>
     <w:rsid w:val="00A3383E"/>
     <w:rsid w:val="00A33FA1"/>
     <w:rsid w:val="00A34C38"/>
     <w:rsid w:val="00A50CAD"/>
     <w:rsid w:val="00A526A4"/>
     <w:rsid w:val="00A52BC7"/>
     <w:rsid w:val="00A537AD"/>
     <w:rsid w:val="00A620C5"/>
     <w:rsid w:val="00A7267A"/>
     <w:rsid w:val="00A752EC"/>
     <w:rsid w:val="00A7600D"/>
-    <w:rsid w:val="00A877B7"/>
     <w:rsid w:val="00A959F6"/>
     <w:rsid w:val="00A95C8F"/>
     <w:rsid w:val="00AA1F3D"/>
     <w:rsid w:val="00AA61B7"/>
     <w:rsid w:val="00AB3BA9"/>
     <w:rsid w:val="00AB5986"/>
     <w:rsid w:val="00AB5F5C"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
     <w:rsid w:val="00AC31BA"/>
     <w:rsid w:val="00AC4D51"/>
     <w:rsid w:val="00AD1BDA"/>
     <w:rsid w:val="00AD20E7"/>
     <w:rsid w:val="00AD65D2"/>
     <w:rsid w:val="00AE2D77"/>
     <w:rsid w:val="00AE3D5E"/>
     <w:rsid w:val="00AE47F5"/>
     <w:rsid w:val="00AE4BDE"/>
+    <w:rsid w:val="00AE7D65"/>
     <w:rsid w:val="00AF34F3"/>
     <w:rsid w:val="00AF5CC3"/>
     <w:rsid w:val="00AF6809"/>
     <w:rsid w:val="00AF7826"/>
     <w:rsid w:val="00AF789D"/>
     <w:rsid w:val="00B003B0"/>
     <w:rsid w:val="00B01BA8"/>
     <w:rsid w:val="00B021DD"/>
+    <w:rsid w:val="00B024A6"/>
+    <w:rsid w:val="00B03C37"/>
     <w:rsid w:val="00B05BF2"/>
     <w:rsid w:val="00B05E13"/>
     <w:rsid w:val="00B130E4"/>
     <w:rsid w:val="00B22ED7"/>
     <w:rsid w:val="00B2325A"/>
     <w:rsid w:val="00B23DB9"/>
     <w:rsid w:val="00B24D98"/>
     <w:rsid w:val="00B267EE"/>
     <w:rsid w:val="00B316C9"/>
     <w:rsid w:val="00B31869"/>
     <w:rsid w:val="00B31A05"/>
+    <w:rsid w:val="00B35284"/>
     <w:rsid w:val="00B4066F"/>
     <w:rsid w:val="00B4167A"/>
     <w:rsid w:val="00B517D3"/>
-    <w:rsid w:val="00B521CB"/>
     <w:rsid w:val="00B53568"/>
     <w:rsid w:val="00B565B4"/>
     <w:rsid w:val="00B65F25"/>
     <w:rsid w:val="00B71D17"/>
     <w:rsid w:val="00B730D9"/>
     <w:rsid w:val="00B74FBC"/>
     <w:rsid w:val="00B756CF"/>
     <w:rsid w:val="00B84453"/>
     <w:rsid w:val="00B8484E"/>
+    <w:rsid w:val="00B86B52"/>
     <w:rsid w:val="00B91191"/>
     <w:rsid w:val="00BA1CF7"/>
     <w:rsid w:val="00BA52E7"/>
     <w:rsid w:val="00BA7D50"/>
     <w:rsid w:val="00BB7976"/>
     <w:rsid w:val="00BC025A"/>
     <w:rsid w:val="00BD0CD4"/>
     <w:rsid w:val="00BD1435"/>
     <w:rsid w:val="00BD17AF"/>
     <w:rsid w:val="00BD2BE1"/>
     <w:rsid w:val="00BD4B21"/>
     <w:rsid w:val="00BD6508"/>
     <w:rsid w:val="00BD7368"/>
     <w:rsid w:val="00BE2C17"/>
     <w:rsid w:val="00BE4808"/>
     <w:rsid w:val="00BE65B7"/>
     <w:rsid w:val="00BE7EA3"/>
     <w:rsid w:val="00BF0734"/>
     <w:rsid w:val="00BF3682"/>
     <w:rsid w:val="00BF477F"/>
     <w:rsid w:val="00BF5DD2"/>
     <w:rsid w:val="00BF6AFC"/>
     <w:rsid w:val="00C00354"/>
     <w:rsid w:val="00C012E7"/>
     <w:rsid w:val="00C0346E"/>
     <w:rsid w:val="00C04E99"/>
     <w:rsid w:val="00C059E0"/>
     <w:rsid w:val="00C05C53"/>
     <w:rsid w:val="00C1309E"/>
     <w:rsid w:val="00C14603"/>
-    <w:rsid w:val="00C20367"/>
     <w:rsid w:val="00C2448C"/>
     <w:rsid w:val="00C256D2"/>
     <w:rsid w:val="00C45BBF"/>
     <w:rsid w:val="00C52821"/>
+    <w:rsid w:val="00C60FF7"/>
     <w:rsid w:val="00C610B5"/>
     <w:rsid w:val="00C64267"/>
     <w:rsid w:val="00C66AA6"/>
     <w:rsid w:val="00C66D52"/>
     <w:rsid w:val="00C67319"/>
     <w:rsid w:val="00C7095C"/>
     <w:rsid w:val="00C736F4"/>
     <w:rsid w:val="00C73AEE"/>
     <w:rsid w:val="00C7459E"/>
     <w:rsid w:val="00C74C18"/>
     <w:rsid w:val="00C804EB"/>
     <w:rsid w:val="00C806D0"/>
     <w:rsid w:val="00C82ACC"/>
     <w:rsid w:val="00C87916"/>
     <w:rsid w:val="00C9255B"/>
     <w:rsid w:val="00C97775"/>
     <w:rsid w:val="00CA1450"/>
     <w:rsid w:val="00CA2421"/>
     <w:rsid w:val="00CB166F"/>
     <w:rsid w:val="00CC2D7C"/>
     <w:rsid w:val="00CC326E"/>
     <w:rsid w:val="00CC4B9E"/>
     <w:rsid w:val="00CC6B20"/>
     <w:rsid w:val="00CD3AD3"/>
     <w:rsid w:val="00CE3218"/>
     <w:rsid w:val="00CE3695"/>
     <w:rsid w:val="00CE426C"/>
     <w:rsid w:val="00CE721D"/>
     <w:rsid w:val="00D00870"/>
     <w:rsid w:val="00D00F73"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D05537"/>
     <w:rsid w:val="00D12471"/>
     <w:rsid w:val="00D1480E"/>
     <w:rsid w:val="00D23F8C"/>
     <w:rsid w:val="00D2693B"/>
     <w:rsid w:val="00D34A40"/>
     <w:rsid w:val="00D42C7F"/>
     <w:rsid w:val="00D46081"/>
     <w:rsid w:val="00D51EB2"/>
+    <w:rsid w:val="00D52A6C"/>
     <w:rsid w:val="00D52ED7"/>
+    <w:rsid w:val="00D63A22"/>
     <w:rsid w:val="00D728E5"/>
     <w:rsid w:val="00D76762"/>
     <w:rsid w:val="00D76D01"/>
     <w:rsid w:val="00D8408C"/>
     <w:rsid w:val="00D8606A"/>
     <w:rsid w:val="00D9308F"/>
     <w:rsid w:val="00D94033"/>
     <w:rsid w:val="00DA3A9F"/>
     <w:rsid w:val="00DA6529"/>
     <w:rsid w:val="00DA70C8"/>
     <w:rsid w:val="00DB2323"/>
     <w:rsid w:val="00DB7835"/>
     <w:rsid w:val="00DB7E17"/>
     <w:rsid w:val="00DC1540"/>
     <w:rsid w:val="00DC2801"/>
     <w:rsid w:val="00DC3E89"/>
     <w:rsid w:val="00DC4692"/>
     <w:rsid w:val="00DC7A3A"/>
     <w:rsid w:val="00DD1AC1"/>
     <w:rsid w:val="00DD45DA"/>
     <w:rsid w:val="00DD67F1"/>
     <w:rsid w:val="00DE3567"/>
     <w:rsid w:val="00DE3C5C"/>
     <w:rsid w:val="00DE5FBB"/>
     <w:rsid w:val="00DF0D87"/>
     <w:rsid w:val="00DF35BA"/>
     <w:rsid w:val="00DF3DBE"/>
     <w:rsid w:val="00DF5422"/>
     <w:rsid w:val="00DF6DA0"/>
+    <w:rsid w:val="00E109F5"/>
     <w:rsid w:val="00E12449"/>
     <w:rsid w:val="00E13FCE"/>
     <w:rsid w:val="00E156F0"/>
     <w:rsid w:val="00E211A2"/>
     <w:rsid w:val="00E226C3"/>
     <w:rsid w:val="00E2295B"/>
     <w:rsid w:val="00E22C90"/>
     <w:rsid w:val="00E23FED"/>
     <w:rsid w:val="00E25A4D"/>
     <w:rsid w:val="00E26336"/>
     <w:rsid w:val="00E543BC"/>
     <w:rsid w:val="00E56A2A"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E8139C"/>
     <w:rsid w:val="00E839E1"/>
     <w:rsid w:val="00E8719B"/>
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
     <w:rsid w:val="00E9054C"/>
     <w:rsid w:val="00EA30B0"/>
     <w:rsid w:val="00EA367B"/>
     <w:rsid w:val="00EB29E0"/>
     <w:rsid w:val="00EB391D"/>
     <w:rsid w:val="00EC0D67"/>
@@ -16696,50 +16649,51 @@
     <w:rsid w:val="00F66BE4"/>
     <w:rsid w:val="00F710F8"/>
     <w:rsid w:val="00F72E5F"/>
     <w:rsid w:val="00F73369"/>
     <w:rsid w:val="00F7367E"/>
     <w:rsid w:val="00F809A0"/>
     <w:rsid w:val="00F85FD5"/>
     <w:rsid w:val="00F873C8"/>
     <w:rsid w:val="00F874CB"/>
     <w:rsid w:val="00F921C2"/>
     <w:rsid w:val="00F9391C"/>
     <w:rsid w:val="00F942E8"/>
     <w:rsid w:val="00F95155"/>
     <w:rsid w:val="00FA0A31"/>
     <w:rsid w:val="00FA22C7"/>
     <w:rsid w:val="00FA5559"/>
     <w:rsid w:val="00FB513A"/>
     <w:rsid w:val="00FB5A56"/>
     <w:rsid w:val="00FC132D"/>
     <w:rsid w:val="00FC2852"/>
     <w:rsid w:val="00FD0F3F"/>
     <w:rsid w:val="00FD213A"/>
     <w:rsid w:val="00FD4C03"/>
     <w:rsid w:val="00FE4EED"/>
     <w:rsid w:val="00FF1EA0"/>
+    <w:rsid w:val="00FF3383"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -18285,64 +18239,68 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D67805"/>
+    <w:rsid w:val="001177AB"/>
     <w:rsid w:val="0012628B"/>
+    <w:rsid w:val="00132CB0"/>
+    <w:rsid w:val="002D7E2F"/>
+    <w:rsid w:val="00446852"/>
     <w:rsid w:val="004C1367"/>
     <w:rsid w:val="0055245C"/>
     <w:rsid w:val="00621CF4"/>
     <w:rsid w:val="0065766A"/>
-    <w:rsid w:val="006C4D00"/>
+    <w:rsid w:val="00732FD5"/>
     <w:rsid w:val="007B08E3"/>
-    <w:rsid w:val="0080734E"/>
     <w:rsid w:val="008348C1"/>
-    <w:rsid w:val="009B3294"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C20367"/>
+    <w:rsid w:val="008B5F9E"/>
+    <w:rsid w:val="008E3FCC"/>
+    <w:rsid w:val="00995A69"/>
+    <w:rsid w:val="00B331A6"/>
     <w:rsid w:val="00D46DAA"/>
+    <w:rsid w:val="00D52A6C"/>
     <w:rsid w:val="00D67805"/>
     <w:rsid w:val="00DA70C8"/>
     <w:rsid w:val="00F809A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -19108,69 +19066,101 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4bb2386353fef8ab12d645943a39e7c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="c4c6b51f0ed62fa0963bf1118f31ac5c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99435d416cf41f48207255b6911130ba" ns2:_="" ns3:_="">
     <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
     <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
                 <xsd:element ref="ns2:Team" minOccurs="0"/>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
                 <xsd:element ref="ns2:ACTION" minOccurs="0"/>
                 <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
                 <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
                 <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
                 <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
                 <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
@@ -20335,211 +20325,179 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-1046792359-6115</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-1046792359-6115</Url>
       <Description>CCPLUS-1046792359-6115</Description>
     </_dlc_DocIdUrl>
     <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>11</Value>
       <Value>9</Value>
       <Value>210</Value>
       <Value>5</Value>
       <Value>3</Value>
       <Value>2</Value>
       <Value>1</Value>
     </TaxCatchAll>
     <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
     <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2023-03-01T00:00:00+00:00</ccApprovedDate1>
     <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
     <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Charlotte Pritchard</DisplayName>
         <AccountId>8144</AccountId>
         <AccountType/>
       </UserInfo>
     </ccContributors>
-    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-06-02T11:19:17+00:00</ccDateAssured>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-09-02T06:37:15+00:00</ccDateAssured>
     <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>England</Value>
       <Value>Scotland</Value>
       <Value>Wales</Value>
     </ccAppliesTo>
     <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
-    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-05-20T23:00:00+00:00</ccScheduledReviewDate>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-08-18T23:00:00+00:00</ccScheduledReviewDate>
     <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68228</ACTION>
     <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Minor</ccChangeType>
     <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">0</ccDuration>
     <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
     <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68228</ccReference>
     <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2023-03-01T00:00:00+00:00</ccApprovedDate2>
     <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Camelid TB Serology Package - Statutory Sample Submission Form</ccDescription>
     <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Operations Manual</ccLegacyDetails>
     <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
     <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
-        <DisplayName>Trudy Pay</DisplayName>
-        <AccountId>50</AccountId>
+        <DisplayName>Anne-Marie Mintram</DisplayName>
+        <AccountId>30</AccountId>
         <AccountType/>
       </UserInfo>
     </ccContentAssurer>
     <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
     <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation2>
     <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Ivelina Miteva</DisplayName>
         <AccountId>8133</AccountId>
         <AccountType/>
       </UserInfo>
     </ccApprovers>
     <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>English</Value>
     </ccLanguage>
     <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
-    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">8</ccSubmittedWorkdayDelta>
-    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good afternoon, this content has passed assurance. I have applied the accessible template as much as I can but have retained some tables as an exception. Kind regards Trudy&lt;/p&gt;</ccAssurerComment>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">10</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good morning Iva&lt;/p&gt;&lt;p&gt;This content has passed assurance. As part of my check I reviewed and accepted track changes, applied very minor formatting changes and ensured the auto-populating metadata is displayed correctly in the footer.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Kind regards,&lt;/p&gt;&lt;p&gt;Anne-Marie&lt;/p&gt;</ccAssurerComment>
     <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Veterinary Head of TB Delivery</ccApproverJobTitle1>
     <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">VA TB Delivery</ccApproverJobTitle2>
     <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>APHA</Value>
     </ccAudiences>
     <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
     <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">TN183 Camelid TB Serology Package - Statutory Sample Submission Form</ccLegacyReference>
     <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ccScheduledReviewedBy>
     <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">TN</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9eadbde7-7f9f-4ebd-84d0-6f5d2b3e4d9c</TermId>
         </TermInfo>
       </Terms>
     </i7526201392745a2b0a0da3858a507d7>
     <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Pending</ccReviewStatus>
-    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-06-04T12:58:11+00:00</ccPublishDate>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-09-03T08:24:16+00:00</ccPublishDate>
     <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
-    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2.0</ccVersion>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">3.0</ccVersion>
     <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
     <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
-    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Information note added to make clear DPP supply issues and the impact this has on samples from England and Scotland</ccUpdateNotice>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Ongoing DPP supply issue require further changes to the form. Limited available kits are now reserved for zoo and exotic species as there are existing (agreed also with Welsh Government) testing alternatives for camelids</ccUpdateNotice>
     <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
     <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
     <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
     <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68228</AssurerAction>
     <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Sergio Thomas</DisplayName>
         <AccountId>161</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Silver Apostolidou</DisplayName>
         <AccountId>4728</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Ivelina Miteva</DisplayName>
         <AccountId>8133</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Lizzie Jensen</DisplayName>
         <AccountId>8145</AccountId>
         <AccountType/>
       </UserInfo>
@@ -20548,54 +20506,54 @@
         <AccountId>17611</AccountId>
         <AccountType/>
       </UserInfo>
     </ccContentOwner>
     <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">9984</ccResponsibleTeam>
     <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ccSubjectMatterExpert>
     <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName>Susanne Frost</DisplayName>
         <AccountId>1110</AccountId>
         <AccountType/>
       </UserInfo>
     </ccSeniorResponsibleOwner>
     <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68228</Action2>
     <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
     <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">28816</ccMetadataItemId>
-    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-05-21T08:02:52+00:00</ccSubmitDate>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-08-19T11:23:11+00:00</ccSubmitDate>
     <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
-    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - minor improvements required</ccAssuranceStatus>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
     <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-Veterinary Advice Services</ccResponsibleTeamString>
     <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>APHA Animal Health</Value>
     </ccWorkAreaLevel1>
     <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>TN</Value>
     </ccWorkAreaLevel4>
     <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>Endemic disease</Value>
     </ccWorkAreaLevel2>
     <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Value>TB</Value>
     </ccWorkAreaLevel3>
     <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Ivelina.Miteva@apha.gov.uk</ccSubmittedByEmail>
     <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
     <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
     <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
         </TermInfo>
       </Terms>
@@ -20643,141 +20601,141 @@
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
         </TermInfo>
       </Terms>
     </cf401361b24e474cb011be6eb76c0e76>
     <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal APHA</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c4c48635-cc8c-496b-abb6-4a15e2e963ca</TermId>
         </TermInfo>
       </Terms>
     </ddeb1fd0a9ad4436a96525d34737dc44>
     <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E68B30C-D850-4DB0-9F1F-AFCC761B14B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD77ABE6-CC99-470A-9493-6DC91D59419B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A512205C-3583-4213-BFBF-9BC252551DDF}">
-[...15 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DCCA36E-5C0B-402C-90E2-081DA7B63A0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66A79B7B-00D2-4F2A-B67E-CA3D245059F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
     <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCA029D7-B789-4346-A81E-668C728C4CFB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A512205C-3583-4213-BFBF-9BC252551DDF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD77ABE6-CC99-470A-9493-6DC91D59419B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E68B30C-D850-4DB0-9F1F-AFCC761B14B4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8BEDAB3-72E1-443E-B32F-F9A1545CBCD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
     <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1160</Words>
-  <Characters>6616</Characters>
+  <Words>1145</Words>
+  <Characters>6529</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Camelid TB Serology Package - Statutory Sample Submission Form</vt:lpstr>
+      <vt:lpstr>TN183 Camelid TB serology package: Statutory sample submission form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7761</CharactersWithSpaces>
+  <CharactersWithSpaces>7659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>TN183 Camelid TB serology package: Statutory sample submission form</dc:title>
   <dc:subject/>
   <dc:creator>APHA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>