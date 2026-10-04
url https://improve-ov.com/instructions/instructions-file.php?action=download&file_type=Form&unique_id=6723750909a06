--- v0 (2026-08-20)
+++ v1 (2026-10-04)
@@ -28,51 +28,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7ED4382C" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRPr="00C80507" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8539"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B69420D" wp14:editId="70E0DF69">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B69420D" wp14:editId="70E0DF69">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5276794</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1459230" cy="941070"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1223536195" name="Picture 1" descr="APHA Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="628878684" name="Picture 1" descr="APHA Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
@@ -135,110 +135,140 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="749B2171" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRPr="00822DA1" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75C8E05D" w14:textId="7022FA1D" w:rsidR="00BA2E01" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00993884">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Pecyn Seroleg TB mewn Camelidau - Ffurflen Cyflwyno Samplau Statudol</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F261CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pecyn Seroleg TB mewn Camelidau - Ffurflen Cyflwyno Samplau Statudol </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA1BE8">
+      <w:r w:rsidR="000D5A2A">
         <w:rPr>
           <w:rFonts w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="2EDD6764">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B90F3F" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRDefault="00BA2E01" w:rsidP="00506CA9">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FFA47B2" w14:textId="17551CF6" w:rsidR="00BA2E01" w:rsidRDefault="00BA2E01" w:rsidP="00506CA9">
+    <w:p w14:paraId="0FFA47B2" w14:textId="2618D465" w:rsidR="00BA2E01" w:rsidRDefault="00BA2E01" w:rsidP="00506CA9">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED5AA8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Cyflwynwch waed ceuledig neu serwm YN UNIG</w:t>
+        <w:t xml:space="preserve">Cyflwynwch waed ceuledig neu serwm </w:t>
+      </w:r>
+      <w:r w:rsidR="00993884" w:rsidRPr="00993884">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>yn unig</w:t>
+      </w:r>
+      <w:r w:rsidR="00993884" w:rsidRPr="00993884">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350573E3" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRDefault="00BA2E01" w:rsidP="00506CA9">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10934" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1290"/>
         <w:gridCol w:w="979"/>
         <w:gridCol w:w="1466"/>
@@ -1685,156 +1715,165 @@
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Do  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
+            <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="1667437350"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="001343D5">
+          <w:r w:rsidRPr="0021543A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="0021543A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E6E12">
+      <w:r w:rsidRPr="0021543A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Naddo </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0021543A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
+            <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="809751964"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="001343D5">
+          <w:r w:rsidRPr="0021543A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="0021543A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558EAE7A" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="0004690E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77863986" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00ED5AA8" w:rsidRDefault="002E6E12" w:rsidP="002E6E12">
+    <w:p w14:paraId="77863986" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="0021543A" w:rsidRDefault="002E6E12" w:rsidP="002E6E12">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED5AA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Rheswm dros Gyflwyno Sampl (ticiwch y rheswm cymwys)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55922744" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="0004690E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
@@ -1966,51 +2005,51 @@
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD0FD9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DC9A56E" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
+          <w:p w14:paraId="0DC9A56E" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="000D5A2A" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="656265764"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2050,50 +2089,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15374CFC" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="006E1AC4" w:rsidRDefault="002E6E12" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Prawf/profion olrhain ymlaen (lledaenu) o fuches camelidau sydd wedi'i heintio ag </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>M. bovis</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2109,51 +2149,51 @@
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD0FD9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0591248F" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
+          <w:p w14:paraId="0591248F" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="000D5A2A" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="185492818"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2195,92 +2235,91 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B9EB4FF" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="006E1AC4" w:rsidRDefault="002E6E12" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(Cymru yn Unig)</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Camelidau sydd o dan gyfyngiadau am eu bod yn rhannu daliad (wedi'u cydleoli) â buches â Statws Heb TB Swyddogol wedi'i Ddiddymu neu ag anifeiliaid eraill nad ydynt yn anifeiliaid buchol y mae achos o TB a gadarnhawyd drwy feithriniad wedi effeithio arnynt.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                 </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>PAR-COL-W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42929A2A" w14:textId="417EE686" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
+          <w:p w14:paraId="42929A2A" w14:textId="417EE686" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="000D5A2A" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="1099765287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2352,275 +2391,290 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">- dewiswch </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ddau </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>neu ticiwch Dim Ffafriaeth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BBF4B5" w14:textId="62E1D7B0" w:rsidR="002E6E12" w:rsidRDefault="00DA1BE8" w:rsidP="002E6E12">
+    <w:p w14:paraId="43BBF4B5" w14:textId="62E1D7B0" w:rsidR="002E6E12" w:rsidRPr="0021543A" w:rsidRDefault="000D5A2A" w:rsidP="002E6E12">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
+            <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="36556228"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002E6E12" w:rsidRPr="001343D5">
+          <w:r w:rsidR="002E6E12" w:rsidRPr="0021543A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E6E12">
+      <w:r w:rsidR="002E6E12" w:rsidRPr="0021543A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002E6E12" w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>IDEXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA7A2B1" w14:textId="5F5E7232" w:rsidR="002E6E12" w:rsidRDefault="00DA1BE8" w:rsidP="002E6E12">
+    <w:p w14:paraId="1CA7A2B1" w14:textId="5F5E7232" w:rsidR="002E6E12" w:rsidRPr="0021543A" w:rsidRDefault="000D5A2A" w:rsidP="002E6E12">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
+            <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="901257526"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002E6E12" w:rsidRPr="001343D5">
+          <w:r w:rsidR="002E6E12" w:rsidRPr="0021543A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E6E12">
+      <w:r w:rsidR="002E6E12" w:rsidRPr="0021543A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002E6E12" w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dehongliad 2-sbotyn Enferplex</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6619248F" w14:textId="44C8321E" w:rsidR="002E6E12" w:rsidRDefault="00DA1BE8" w:rsidP="002E6E12">
+    <w:p w14:paraId="6619248F" w14:textId="44C8321E" w:rsidR="002E6E12" w:rsidRPr="0021543A" w:rsidRDefault="000D5A2A" w:rsidP="002E6E12">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
+            <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="-2100935171"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002E6E12" w:rsidRPr="001343D5">
+          <w:r w:rsidR="002E6E12" w:rsidRPr="0021543A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E6E12">
+      <w:r w:rsidR="002E6E12" w:rsidRPr="0021543A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002E6E12" w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>DPP VetTB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9C6DFE" w14:textId="16DEFCA6" w:rsidR="002E6E12" w:rsidRDefault="00DA1BE8" w:rsidP="002E6E12">
+    <w:p w14:paraId="6D9C6DFE" w14:textId="16DEFCA6" w:rsidR="002E6E12" w:rsidRDefault="000D5A2A" w:rsidP="002E6E12">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
+            <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="1189413319"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002E6E12" w:rsidRPr="001343D5">
+          <w:r w:rsidR="002E6E12" w:rsidRPr="0021543A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002E6E12">
+      <w:r w:rsidR="002E6E12" w:rsidRPr="0021543A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002E6E12" w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dim Ffafriaeth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458A1DAB" w14:textId="3AE1429E" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="002E6E12">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -2712,51 +2766,51 @@
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>SER-SUS</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                                                     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468866FE" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
+          <w:p w14:paraId="468866FE" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="000D5A2A" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-1326128826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2817,51 +2871,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                               </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>SER-CONT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D4710A" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
+          <w:p w14:paraId="47D4710A" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="000D5A2A" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-1346320340"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -2982,51 +3036,51 @@
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                                                            </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2F4EBC" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
+          <w:p w14:paraId="7A2F4EBC" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="000D5A2A" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-1580674487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -3107,51 +3161,51 @@
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>SER-EPI</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="025F1D7D" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
+          <w:p w14:paraId="025F1D7D" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="000D5A2A" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-1273706662"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -3221,51 +3275,51 @@
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>SER-CHK</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08E8FA56" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
+          <w:p w14:paraId="08E8FA56" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="000D5A2A" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="32"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="1052972781"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -3337,229 +3391,193 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">- dewiswch </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>neu ticiwch Dim Ffafriaeth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B59A0E" w14:textId="12B533DE" w:rsidR="00710DC4" w:rsidRDefault="00DA1BE8" w:rsidP="00710DC4">
+    <w:p w14:paraId="00B59A0E" w14:textId="12B533DE" w:rsidR="00710DC4" w:rsidRPr="0021543A" w:rsidRDefault="000D5A2A" w:rsidP="00710DC4">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
+            <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="-1475681765"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00710DC4" w:rsidRPr="001343D5">
+          <w:r w:rsidR="00710DC4" w:rsidRPr="0021543A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00710DC4">
+      <w:r w:rsidR="00710DC4" w:rsidRPr="0021543A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00710DC4" w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dehongliad 4-sbotyn Enferplex</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F5519B" w14:textId="33F6D31F" w:rsidR="00710DC4" w:rsidRDefault="00DA1BE8" w:rsidP="00710DC4">
+    <w:p w14:paraId="4381DC0B" w14:textId="64ABDC3B" w:rsidR="00710DC4" w:rsidRPr="0021543A" w:rsidRDefault="000D5A2A" w:rsidP="00710DC4">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
-          </w:rPr>
-[...58 lines deleted...]
-            <w:szCs w:val="32"/>
+            <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="-809160180"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00710DC4" w:rsidRPr="001343D5">
+          <w:r w:rsidR="00710DC4" w:rsidRPr="0021543A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00710DC4">
+      <w:r w:rsidR="00710DC4" w:rsidRPr="0021543A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00710DC4" w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Prawf cyfresol cyfunol DPPVetTB ac IDEXX ELISA</w:t>
+        <w:t>Prawf cyfresol cyfunol DPPVetTB</w:t>
+      </w:r>
+      <w:r w:rsidR="00615BC9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DC4" w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac IDEXX ELISA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF06D36" w14:textId="1BD6E53B" w:rsidR="00710DC4" w:rsidRDefault="00DA1BE8" w:rsidP="00710DC4">
+    <w:p w14:paraId="7FF06D36" w14:textId="1BD6E53B" w:rsidR="00710DC4" w:rsidRDefault="000D5A2A" w:rsidP="00710DC4">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:id w:val="1035388011"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3652,143 +3670,181 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Caiff y prawf DPP ei gadw ar gyfer achosion lle y cyflwynir ≤40 o samplau o'r un daliad. Pan gyflwynir samplau mwy o faint cânt eu profi drwy ddefnyddio opsiynau IDEXX/Enferplex (Lloegr a'r Alban yn unig). Mae cyfres o brofion Enferplex yn gofyn am o leiaf ddeg sampl. Bydd y labordy yn eich hysbysu a fydd hyn yn debygol o achosi oedi cyn y rhoddir gwybod am brofion, a gall gynnig dewis prawf arall, cyfatebol (gan ddefnyddio IDEXX/DPP) os bydd oedi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344991B9" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A1DF80" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRPr="00BA2E01" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+    <w:p w14:paraId="00A1DF80" w14:textId="14C13D94" w:rsidR="00710DC4" w:rsidRPr="00BA2E01" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2E01">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2E01">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Nodyn pwysig:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2E01">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mae APHA yn cael problemau cyflenwi pecynnau profi DPPVetTV ar hyn o bryd. Mae nifer cyfyngedig o stoc ar gael a chânt eu blaenoriaethu i yrroedd o gamelidau yng Nghymru. Hyd nes y caiff y cyflenwad ei adfer, bydd samplau o gamelidau yn Lloegr a’r Alban yn cael eu profi gan ddefnyddio profion eraill wedi’u dilysu neu gyfuniad o brofion. Bydd y labordy’n dewis yr opsiwn mwyaf priodol er mwyn bod mor effeithlon â phosib.</w:t>
+        <w:t xml:space="preserve"> Mae APHA yn cael problemau cyflenwi pecynnau profi DPPVetTV ar hyn o bryd. Mae nifer cyfyngedig o stoc ar gael </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5F39" w:rsidRPr="00FF5F39">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ac fe'u dyrannir yn flaenoriaethol i rywogaethau egsotig a rhywogaethau sŵ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2E01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>. Hyd nes y caiff y cyflenwad ei adfer, bydd samplau o gamelidau yn cael eu profi gan ddefnyddio profion eraill wedi’u dilysu neu gyfuniad o brofion. Bydd y labordy’n dewis yr opsiwn mwyaf priodol er mwyn bod mor effeithlon â phosib.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D07E114" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00BA2E01">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mae rhagor o wybodaeth am berfformiad profion ar gael yn: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00BA2E01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Camelidau – TB Buchol | Hyb TB</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C890AA8" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E12287A" w14:textId="2B84B10D" w:rsidR="00710DC4" w:rsidRPr="001B2F5C" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+    <w:p w14:paraId="31EB0F99" w14:textId="77777777" w:rsidR="000D646A" w:rsidRDefault="000D646A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E12287A" w14:textId="652AB192" w:rsidR="00710DC4" w:rsidRPr="001B2F5C" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1AC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lloegr a’r Alban yn unig:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A7A165" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRPr="001B2F5C" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="547F2B36" w14:textId="1EE767B3" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -3805,51 +3861,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5381"/>
         <w:gridCol w:w="5381"/>
       </w:tblGrid>
       <w:tr w:rsidR="00710DC4" w14:paraId="7274056A" w14:textId="77777777" w:rsidTr="00710DC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E134F13" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Llofnod</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05CD52F0" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30F37C28" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07EEE280" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
@@ -18610,684 +18665,616 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70AD655A" w14:textId="77777777" w:rsidR="00A509FA" w:rsidRPr="00241262" w:rsidRDefault="00A509FA" w:rsidP="00D82BC7">
+    <w:p w14:paraId="471623DB" w14:textId="77777777" w:rsidR="00347A95" w:rsidRPr="00993884" w:rsidRDefault="00347A95" w:rsidP="00993884">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="8"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00347A95">
+      <w:r w:rsidRPr="00993884">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Mae APHA yn un o Asiantaethau Gweithredol Adran yr Amgylchedd, Bwyd a Materion Gwledig ac mae hefyd yn gweithio ar ran Llywodraeth yr Alban, Llywodraeth Cymru a'r Asiantaeth Safonau Bwyd i ddiogelu iechyd anifeiliaid a phlanhigion er budd pobl, yr amgylchedd a'r economi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376A73A2" w14:textId="2B7659A0" w:rsidR="0059184A" w:rsidRPr="0034795A" w:rsidRDefault="0059184A" w:rsidP="0059184A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="4"/>
-        <w:tblW w:w="10315" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1668"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1384"/>
+        <w:gridCol w:w="1742"/>
+        <w:gridCol w:w="1220"/>
+        <w:gridCol w:w="2136"/>
+        <w:gridCol w:w="1713"/>
+        <w:gridCol w:w="1629"/>
+        <w:gridCol w:w="888"/>
+        <w:gridCol w:w="1446"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D82BC7" w14:paraId="1AD4A080" w14:textId="77777777" w:rsidTr="00D82BC7">
+      <w:tr w:rsidR="00D82BC7" w14:paraId="1AD4A080" w14:textId="77777777" w:rsidTr="00993884">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="269"/>
+          <w:trHeight w:hRule="exact" w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1742" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1801BABE" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00680121" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
+          <w:p w14:paraId="1801BABE" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00993884" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00680121">
+            <w:r w:rsidRPr="00993884">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Stamp HM3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1565D668" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00680121" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
+          <w:p w14:paraId="1565D668" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00993884" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Enw:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2136" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDF13EB" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00680121" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
+          <w:p w14:paraId="7EDF13EB" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00993884" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1713" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0C0ACB" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00680121" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
+          <w:p w14:paraId="4F0C0ACB" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00993884" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Dyddiad Derbyn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1629" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C06E14B" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00680121" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
+          <w:p w14:paraId="1C06E14B" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00993884" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFDC207" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00680121" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
+          <w:p w14:paraId="4EFDC207" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00993884" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>WS ID:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="780960D4" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00680121" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
+          <w:p w14:paraId="780960D4" w14:textId="77777777" w:rsidR="00D82BC7" w:rsidRPr="00993884" w:rsidRDefault="00D82BC7" w:rsidP="00D82BC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:format w:val="TITLE CASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00680121">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00993884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09E2D6FC" w14:textId="77777777" w:rsidR="00AD20E7" w:rsidRDefault="00AD20E7" w:rsidP="00AD20E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="center" w:pos="4513"/>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2317AC46" w14:textId="77777777" w:rsidR="004941CE" w:rsidRPr="0034795A" w:rsidRDefault="004941CE" w:rsidP="0059184A">
-[...13 lines deleted...]
-    <w:sectPr w:rsidR="004941CE" w:rsidRPr="0034795A" w:rsidSect="003C4252">
+    <w:sectPr w:rsidR="00AD20E7" w:rsidSect="003C4252">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="261" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="226D9D17" w14:textId="77777777" w:rsidR="00DA1BE8" w:rsidRDefault="00DA1BE8">
+    <w:p w14:paraId="2EB520C9" w14:textId="77777777" w:rsidR="000D5A2A" w:rsidRDefault="000D5A2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FF586CA" w14:textId="77777777" w:rsidR="00DA1BE8" w:rsidRDefault="00DA1BE8">
+    <w:p w14:paraId="1F1405BC" w14:textId="77777777" w:rsidR="000D5A2A" w:rsidRDefault="000D5A2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -19348,274 +19335,259 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23D053AB" w14:textId="6E3DA8A9" w:rsidR="00A52BC7" w:rsidRPr="00BA2E01" w:rsidRDefault="000A7894" w:rsidP="00B4167A">
+  <w:p w14:paraId="23D053AB" w14:textId="0C458F7D" w:rsidR="00A52BC7" w:rsidRPr="00993884" w:rsidRDefault="000A7894" w:rsidP="00B4167A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="center" w:pos="5245"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BA2E01">
+    <w:r w:rsidRPr="00993884">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>TN18</w:t>
     </w:r>
-    <w:r w:rsidR="00BD0FD9" w:rsidRPr="00BA2E01">
+    <w:r w:rsidR="00BD0FD9" w:rsidRPr="00993884">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="000D5913" w:rsidRPr="00BA2E01">
+    <w:r w:rsidR="000D5913" w:rsidRPr="00993884">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">(Cymraeg) </w:t>
     </w:r>
-    <w:r w:rsidR="00BA2E01">
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00993884">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">       </w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> LIT: </w:t>
+      <w:t xml:space="preserve">        LIT </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:alias w:val="ccReference"/>
         <w:tag w:val="ccReference"/>
         <w:id w:val="902098143"/>
         <w:placeholder>
           <w:docPart w:val="7D8CF74E5A8741BF9EE5EF128C263355"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='1889302f-51f5-4fee-9506-fc2aae1d694e' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{21AE9067-1186-4F24-8B4C-B677E67D7800}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00BA2E01" w:rsidRPr="00BA2E01">
+        <w:r w:rsidR="00BA2E01" w:rsidRPr="00993884">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>68255</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00BA2E01">
+    <w:r w:rsidRPr="00993884">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r w:rsidR="00BA2E01">
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00993884">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BA2E01">
+    <w:r w:rsidRPr="00993884">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BA2E01">
+    <w:r w:rsidRPr="00993884">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>SWYDDOGOL</w:t>
     </w:r>
-    <w:r w:rsidR="00BA2E01" w:rsidRPr="00BA2E01">
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00993884">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:lang w:val="cy-GB"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">          </w:t>
+    </w:r>
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00993884">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00BA2E01">
-[...17 lines deleted...]
-    <w:r w:rsidR="00BA2E01" w:rsidRPr="00BA2E01">
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00993884">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Fersiwn:</w:t>
     </w:r>
-    <w:r w:rsidR="00DD3E0A">
+    <w:r w:rsidR="00DD3E0A" w:rsidRPr="00993884">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:alias w:val="ccVersion"/>
         <w:tag w:val="ccVersion"/>
         <w:id w:val="146411414"/>
         <w:placeholder>
           <w:docPart w:val="4EB6F5504C184D00A66BEB072AE3EAC3"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='015bbad3-4276-4370-a2ee-e6e3a2c60340' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{21AE9067-1186-4F24-8B4C-B677E67D7800}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="005B0339">
+        <w:r w:rsidR="002F0493">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
-          <w:t>2.0</w:t>
+          <w:t>3.0</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00BA2E01" w:rsidRPr="00BA2E01">
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00993884">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">              Cyhoeddwyd: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:alias w:val="ccPublishDate"/>
         <w:tag w:val="ccPublishDate"/>
         <w:id w:val="-1563471900"/>
         <w:placeholder>
           <w:docPart w:val="9F713F30BAD44894A87E59D5BCF31FC7"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='1889302f-51f5-4fee-9506-fc2aae1d694e' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{21AE9067-1186-4F24-8B4C-B677E67D7800}"/>
-        <w:date w:fullDate="2026-06-11T12:22:00Z">
+        <w:date w:fullDate="2026-09-03T09:26:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-GB"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="005B0339">
+        <w:r w:rsidR="002F0493">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>11/06/2026</w:t>
+          <w:t>03/09/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3911F96F" w14:textId="77777777" w:rsidR="00DA1BE8" w:rsidRDefault="00DA1BE8">
+    <w:p w14:paraId="4810A9F9" w14:textId="77777777" w:rsidR="000D5A2A" w:rsidRDefault="000D5A2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E5F5E3C" w14:textId="77777777" w:rsidR="00DA1BE8" w:rsidRDefault="00DA1BE8">
+    <w:p w14:paraId="66FFACEF" w14:textId="77777777" w:rsidR="000D5A2A" w:rsidRDefault="000D5A2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F008FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AA2C37E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -20291,180 +20263,187 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2078430080">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="65109412">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="902066369">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1547327810">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1005859873">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1127317442">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1309E"/>
     <w:rsid w:val="00004C95"/>
     <w:rsid w:val="00005439"/>
+    <w:rsid w:val="0000598E"/>
     <w:rsid w:val="00007771"/>
     <w:rsid w:val="00010D81"/>
     <w:rsid w:val="00012A45"/>
     <w:rsid w:val="00014B04"/>
     <w:rsid w:val="000204C5"/>
     <w:rsid w:val="0002158F"/>
     <w:rsid w:val="000254A1"/>
     <w:rsid w:val="000333D1"/>
     <w:rsid w:val="0003543B"/>
     <w:rsid w:val="00043650"/>
     <w:rsid w:val="0004690E"/>
     <w:rsid w:val="000503AC"/>
     <w:rsid w:val="0005407D"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00076F9C"/>
     <w:rsid w:val="000807E8"/>
     <w:rsid w:val="00087117"/>
     <w:rsid w:val="00087F3C"/>
     <w:rsid w:val="0009171D"/>
     <w:rsid w:val="0009329A"/>
     <w:rsid w:val="000A6B9B"/>
     <w:rsid w:val="000A7894"/>
     <w:rsid w:val="000B1FD1"/>
     <w:rsid w:val="000C5E41"/>
     <w:rsid w:val="000C5EF3"/>
     <w:rsid w:val="000C7BB0"/>
     <w:rsid w:val="000D34F1"/>
     <w:rsid w:val="000D5913"/>
     <w:rsid w:val="000D5A0C"/>
+    <w:rsid w:val="000D5A2A"/>
+    <w:rsid w:val="000D646A"/>
     <w:rsid w:val="000E0DF5"/>
     <w:rsid w:val="000E36C7"/>
     <w:rsid w:val="000E3AA3"/>
     <w:rsid w:val="000F50C0"/>
     <w:rsid w:val="0010487B"/>
     <w:rsid w:val="0010749E"/>
     <w:rsid w:val="001306E7"/>
     <w:rsid w:val="00133981"/>
     <w:rsid w:val="00135BA3"/>
     <w:rsid w:val="00141FD7"/>
     <w:rsid w:val="0014345A"/>
     <w:rsid w:val="001439CF"/>
     <w:rsid w:val="001455F6"/>
     <w:rsid w:val="00145F3F"/>
     <w:rsid w:val="00147D29"/>
     <w:rsid w:val="00150D9B"/>
     <w:rsid w:val="00151A94"/>
     <w:rsid w:val="00155B2C"/>
     <w:rsid w:val="001815AE"/>
     <w:rsid w:val="00185A21"/>
     <w:rsid w:val="00191A8A"/>
     <w:rsid w:val="001954A5"/>
     <w:rsid w:val="001A029D"/>
     <w:rsid w:val="001A307A"/>
     <w:rsid w:val="001A67B3"/>
     <w:rsid w:val="001B1070"/>
     <w:rsid w:val="001B2F5C"/>
     <w:rsid w:val="001B4B43"/>
     <w:rsid w:val="001C37A0"/>
     <w:rsid w:val="001D2AA0"/>
     <w:rsid w:val="001D32D9"/>
     <w:rsid w:val="001D3BFF"/>
     <w:rsid w:val="001D3F35"/>
     <w:rsid w:val="001D6A2E"/>
     <w:rsid w:val="001E06E5"/>
+    <w:rsid w:val="001E5F55"/>
     <w:rsid w:val="001F0E43"/>
     <w:rsid w:val="001F41A1"/>
     <w:rsid w:val="00205645"/>
     <w:rsid w:val="00210CC8"/>
     <w:rsid w:val="0021108F"/>
     <w:rsid w:val="0021183B"/>
+    <w:rsid w:val="0021543A"/>
     <w:rsid w:val="0021689B"/>
     <w:rsid w:val="00241262"/>
     <w:rsid w:val="00246BE7"/>
     <w:rsid w:val="00246F94"/>
     <w:rsid w:val="00264789"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00264FCA"/>
     <w:rsid w:val="002666A8"/>
     <w:rsid w:val="002675E0"/>
     <w:rsid w:val="002742FF"/>
     <w:rsid w:val="00280DA3"/>
     <w:rsid w:val="002854AD"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="00287F9B"/>
     <w:rsid w:val="0029698E"/>
     <w:rsid w:val="002A3115"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B31D3"/>
     <w:rsid w:val="002B6C6C"/>
     <w:rsid w:val="002C2C2B"/>
     <w:rsid w:val="002C6B23"/>
     <w:rsid w:val="002D2E37"/>
     <w:rsid w:val="002D3914"/>
+    <w:rsid w:val="002D7470"/>
+    <w:rsid w:val="002D7E2F"/>
     <w:rsid w:val="002E6E12"/>
+    <w:rsid w:val="002F0493"/>
     <w:rsid w:val="003102A2"/>
     <w:rsid w:val="00311AA4"/>
     <w:rsid w:val="00316247"/>
     <w:rsid w:val="00324457"/>
     <w:rsid w:val="003347D3"/>
     <w:rsid w:val="003360AA"/>
     <w:rsid w:val="0034795A"/>
     <w:rsid w:val="00347A95"/>
     <w:rsid w:val="0035018C"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="003526D3"/>
     <w:rsid w:val="0035357F"/>
     <w:rsid w:val="0036765E"/>
     <w:rsid w:val="0037629D"/>
     <w:rsid w:val="00392362"/>
     <w:rsid w:val="003A412C"/>
     <w:rsid w:val="003A744D"/>
     <w:rsid w:val="003B2222"/>
     <w:rsid w:val="003B56C5"/>
     <w:rsid w:val="003C0B2F"/>
     <w:rsid w:val="003C4252"/>
     <w:rsid w:val="003C4FC1"/>
     <w:rsid w:val="003C547F"/>
     <w:rsid w:val="003C63C0"/>
     <w:rsid w:val="003C6E73"/>
@@ -20480,157 +20459,157 @@
     <w:rsid w:val="00411847"/>
     <w:rsid w:val="00413D24"/>
     <w:rsid w:val="004169C1"/>
     <w:rsid w:val="004171E4"/>
     <w:rsid w:val="00424A3A"/>
     <w:rsid w:val="00425028"/>
     <w:rsid w:val="00426738"/>
     <w:rsid w:val="00435BB2"/>
     <w:rsid w:val="00436118"/>
     <w:rsid w:val="00437B3D"/>
     <w:rsid w:val="004413E8"/>
     <w:rsid w:val="00442646"/>
     <w:rsid w:val="00450202"/>
     <w:rsid w:val="00453365"/>
     <w:rsid w:val="00463BBF"/>
     <w:rsid w:val="004724BD"/>
     <w:rsid w:val="0047543E"/>
     <w:rsid w:val="004904FA"/>
     <w:rsid w:val="0049093A"/>
     <w:rsid w:val="004941CE"/>
     <w:rsid w:val="00494E07"/>
     <w:rsid w:val="004A13A0"/>
     <w:rsid w:val="004B69A1"/>
     <w:rsid w:val="004C2682"/>
     <w:rsid w:val="004C3FD5"/>
+    <w:rsid w:val="004D5BF2"/>
     <w:rsid w:val="004D7DAC"/>
     <w:rsid w:val="004F4AF3"/>
     <w:rsid w:val="00505772"/>
     <w:rsid w:val="00506CA9"/>
     <w:rsid w:val="005138B0"/>
     <w:rsid w:val="00513BBE"/>
     <w:rsid w:val="00514B4E"/>
     <w:rsid w:val="00515017"/>
     <w:rsid w:val="0051784A"/>
     <w:rsid w:val="0052617B"/>
     <w:rsid w:val="00526AAB"/>
     <w:rsid w:val="00530FB4"/>
     <w:rsid w:val="0053465E"/>
     <w:rsid w:val="00540C3B"/>
     <w:rsid w:val="005449BC"/>
     <w:rsid w:val="00550892"/>
     <w:rsid w:val="005525BF"/>
     <w:rsid w:val="005608FB"/>
     <w:rsid w:val="00561DE1"/>
     <w:rsid w:val="005628C1"/>
     <w:rsid w:val="00562B27"/>
     <w:rsid w:val="00565FB3"/>
     <w:rsid w:val="0057199A"/>
     <w:rsid w:val="0057296F"/>
     <w:rsid w:val="00581398"/>
     <w:rsid w:val="005913CA"/>
     <w:rsid w:val="0059184A"/>
     <w:rsid w:val="00592426"/>
     <w:rsid w:val="00596877"/>
     <w:rsid w:val="005A0A3A"/>
     <w:rsid w:val="005A4C65"/>
     <w:rsid w:val="005A546F"/>
     <w:rsid w:val="005A58D9"/>
-    <w:rsid w:val="005B0339"/>
     <w:rsid w:val="005B2D89"/>
     <w:rsid w:val="005B4E3A"/>
     <w:rsid w:val="005B7826"/>
     <w:rsid w:val="005D305F"/>
     <w:rsid w:val="005D4991"/>
     <w:rsid w:val="005D5DF5"/>
-    <w:rsid w:val="005D6231"/>
     <w:rsid w:val="005F1EC9"/>
     <w:rsid w:val="00602707"/>
     <w:rsid w:val="00603199"/>
     <w:rsid w:val="006053A6"/>
     <w:rsid w:val="00611F52"/>
     <w:rsid w:val="00614CA3"/>
+    <w:rsid w:val="00615BC9"/>
     <w:rsid w:val="0061628A"/>
     <w:rsid w:val="00617249"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00633C21"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="00634D27"/>
     <w:rsid w:val="00635D13"/>
     <w:rsid w:val="00653D2E"/>
     <w:rsid w:val="00663B0B"/>
     <w:rsid w:val="0066467A"/>
     <w:rsid w:val="00665EDF"/>
     <w:rsid w:val="0067601E"/>
     <w:rsid w:val="00676784"/>
     <w:rsid w:val="00676B71"/>
     <w:rsid w:val="00680121"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="006877F7"/>
     <w:rsid w:val="00691393"/>
     <w:rsid w:val="006927F2"/>
     <w:rsid w:val="006A13C2"/>
     <w:rsid w:val="006A191C"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006C6737"/>
     <w:rsid w:val="006C7115"/>
     <w:rsid w:val="006D0A5F"/>
     <w:rsid w:val="006D35C3"/>
     <w:rsid w:val="006D542A"/>
     <w:rsid w:val="006E08EE"/>
     <w:rsid w:val="006E1AC4"/>
     <w:rsid w:val="006E5DB7"/>
     <w:rsid w:val="006E62DB"/>
     <w:rsid w:val="006F3A65"/>
     <w:rsid w:val="006F49D3"/>
     <w:rsid w:val="006F4C96"/>
     <w:rsid w:val="006F69C2"/>
     <w:rsid w:val="00702CFA"/>
     <w:rsid w:val="00704E13"/>
     <w:rsid w:val="007103EA"/>
     <w:rsid w:val="0071050B"/>
     <w:rsid w:val="00710DC4"/>
     <w:rsid w:val="00715DE8"/>
     <w:rsid w:val="00721145"/>
     <w:rsid w:val="00731031"/>
     <w:rsid w:val="00733B90"/>
     <w:rsid w:val="00737A51"/>
     <w:rsid w:val="00740107"/>
-    <w:rsid w:val="00741B98"/>
     <w:rsid w:val="007454A8"/>
     <w:rsid w:val="0075044C"/>
     <w:rsid w:val="00752C8F"/>
     <w:rsid w:val="00756C08"/>
     <w:rsid w:val="007632E8"/>
     <w:rsid w:val="00766217"/>
     <w:rsid w:val="00770E9F"/>
     <w:rsid w:val="00771E06"/>
     <w:rsid w:val="00774021"/>
     <w:rsid w:val="00780724"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786EF4"/>
+    <w:rsid w:val="00790A2D"/>
     <w:rsid w:val="007A5884"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007B22A4"/>
     <w:rsid w:val="007B37D6"/>
     <w:rsid w:val="007C65FC"/>
     <w:rsid w:val="007D122B"/>
     <w:rsid w:val="007D5491"/>
     <w:rsid w:val="007E6BC5"/>
     <w:rsid w:val="007F29E1"/>
     <w:rsid w:val="007F2BFC"/>
     <w:rsid w:val="007F4E43"/>
     <w:rsid w:val="0080406F"/>
     <w:rsid w:val="00804B41"/>
     <w:rsid w:val="00807A8C"/>
     <w:rsid w:val="00810EE9"/>
     <w:rsid w:val="00812266"/>
     <w:rsid w:val="00813410"/>
     <w:rsid w:val="008137A6"/>
     <w:rsid w:val="008206E5"/>
     <w:rsid w:val="00821FB2"/>
     <w:rsid w:val="0082305F"/>
     <w:rsid w:val="0083153A"/>
     <w:rsid w:val="00836F09"/>
     <w:rsid w:val="00842EA3"/>
     <w:rsid w:val="00847BE5"/>
@@ -20648,75 +20627,75 @@
     <w:rsid w:val="0089746C"/>
     <w:rsid w:val="00897D05"/>
     <w:rsid w:val="008A002D"/>
     <w:rsid w:val="008A666F"/>
     <w:rsid w:val="008A6EA7"/>
     <w:rsid w:val="008C5B46"/>
     <w:rsid w:val="008D0820"/>
     <w:rsid w:val="008D3441"/>
     <w:rsid w:val="008E12D0"/>
     <w:rsid w:val="008E2AA8"/>
     <w:rsid w:val="008F7C0F"/>
     <w:rsid w:val="00903526"/>
     <w:rsid w:val="00916801"/>
     <w:rsid w:val="00922258"/>
     <w:rsid w:val="00944CF2"/>
     <w:rsid w:val="00946ACD"/>
     <w:rsid w:val="00947A65"/>
     <w:rsid w:val="0095070C"/>
     <w:rsid w:val="00952532"/>
     <w:rsid w:val="00956126"/>
     <w:rsid w:val="009604B1"/>
     <w:rsid w:val="00963FDC"/>
     <w:rsid w:val="00972082"/>
     <w:rsid w:val="00973CE3"/>
     <w:rsid w:val="00993800"/>
+    <w:rsid w:val="00993884"/>
     <w:rsid w:val="00994F96"/>
     <w:rsid w:val="00996338"/>
     <w:rsid w:val="009A3222"/>
     <w:rsid w:val="009A380F"/>
     <w:rsid w:val="009A69B9"/>
     <w:rsid w:val="009B242C"/>
     <w:rsid w:val="009B6171"/>
     <w:rsid w:val="009B6A71"/>
     <w:rsid w:val="009C1095"/>
     <w:rsid w:val="009C11A4"/>
     <w:rsid w:val="009C264E"/>
     <w:rsid w:val="009C3696"/>
     <w:rsid w:val="009C7603"/>
     <w:rsid w:val="009D0C7A"/>
     <w:rsid w:val="009D3A21"/>
     <w:rsid w:val="009D75E5"/>
     <w:rsid w:val="009E0DC1"/>
     <w:rsid w:val="009E1E64"/>
     <w:rsid w:val="009E2D88"/>
     <w:rsid w:val="009E5460"/>
     <w:rsid w:val="009F165E"/>
     <w:rsid w:val="009F4983"/>
     <w:rsid w:val="009F5EAF"/>
     <w:rsid w:val="009F7596"/>
-    <w:rsid w:val="00A01E36"/>
     <w:rsid w:val="00A02420"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A14DD8"/>
     <w:rsid w:val="00A15D14"/>
     <w:rsid w:val="00A15FA3"/>
     <w:rsid w:val="00A200FE"/>
     <w:rsid w:val="00A23BEC"/>
     <w:rsid w:val="00A3383E"/>
     <w:rsid w:val="00A33FA1"/>
     <w:rsid w:val="00A509FA"/>
     <w:rsid w:val="00A50CAD"/>
     <w:rsid w:val="00A526A4"/>
     <w:rsid w:val="00A52BC7"/>
     <w:rsid w:val="00A537AD"/>
     <w:rsid w:val="00A620C5"/>
     <w:rsid w:val="00A7267A"/>
     <w:rsid w:val="00A74EE8"/>
     <w:rsid w:val="00A7600D"/>
     <w:rsid w:val="00A959F6"/>
     <w:rsid w:val="00AA102C"/>
     <w:rsid w:val="00AA61B7"/>
     <w:rsid w:val="00AB3BA9"/>
     <w:rsid w:val="00AB5F5C"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
@@ -20761,80 +20740,82 @@
     <w:rsid w:val="00BE2C17"/>
     <w:rsid w:val="00BE37EA"/>
     <w:rsid w:val="00BE65B7"/>
     <w:rsid w:val="00BE7EA3"/>
     <w:rsid w:val="00BF0734"/>
     <w:rsid w:val="00BF3682"/>
     <w:rsid w:val="00BF477F"/>
     <w:rsid w:val="00BF5DD2"/>
     <w:rsid w:val="00BF6AFC"/>
     <w:rsid w:val="00C012E7"/>
     <w:rsid w:val="00C0346E"/>
     <w:rsid w:val="00C05C53"/>
     <w:rsid w:val="00C1309E"/>
     <w:rsid w:val="00C2448C"/>
     <w:rsid w:val="00C256D2"/>
     <w:rsid w:val="00C45BBF"/>
     <w:rsid w:val="00C64267"/>
     <w:rsid w:val="00C66AA6"/>
     <w:rsid w:val="00C66D52"/>
     <w:rsid w:val="00C736F4"/>
     <w:rsid w:val="00C73AEE"/>
     <w:rsid w:val="00C7459E"/>
     <w:rsid w:val="00C804EB"/>
     <w:rsid w:val="00C806D0"/>
     <w:rsid w:val="00C82ACC"/>
+    <w:rsid w:val="00C84CDE"/>
     <w:rsid w:val="00C9255B"/>
     <w:rsid w:val="00C97775"/>
     <w:rsid w:val="00CA1450"/>
     <w:rsid w:val="00CA2421"/>
     <w:rsid w:val="00CB166F"/>
+    <w:rsid w:val="00CB7555"/>
     <w:rsid w:val="00CC0577"/>
     <w:rsid w:val="00CC2D7C"/>
     <w:rsid w:val="00CC326E"/>
     <w:rsid w:val="00CC4B9E"/>
     <w:rsid w:val="00CC6B20"/>
     <w:rsid w:val="00CD3AD3"/>
+    <w:rsid w:val="00CE00AE"/>
     <w:rsid w:val="00CE3218"/>
     <w:rsid w:val="00D00870"/>
     <w:rsid w:val="00D00F73"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D05537"/>
+    <w:rsid w:val="00D10A55"/>
     <w:rsid w:val="00D23F8C"/>
     <w:rsid w:val="00D2693B"/>
     <w:rsid w:val="00D34A40"/>
     <w:rsid w:val="00D42C7F"/>
     <w:rsid w:val="00D46081"/>
     <w:rsid w:val="00D51EB2"/>
     <w:rsid w:val="00D52ED7"/>
     <w:rsid w:val="00D540AA"/>
     <w:rsid w:val="00D76D01"/>
     <w:rsid w:val="00D82BC7"/>
     <w:rsid w:val="00D8606A"/>
     <w:rsid w:val="00D9308F"/>
-    <w:rsid w:val="00DA1BE8"/>
-    <w:rsid w:val="00DA583C"/>
     <w:rsid w:val="00DB7835"/>
     <w:rsid w:val="00DC2801"/>
     <w:rsid w:val="00DC4692"/>
     <w:rsid w:val="00DC7A3A"/>
     <w:rsid w:val="00DD1AC1"/>
     <w:rsid w:val="00DD3E0A"/>
     <w:rsid w:val="00DD45DA"/>
     <w:rsid w:val="00DD67F1"/>
     <w:rsid w:val="00DE3567"/>
     <w:rsid w:val="00DE3C5C"/>
     <w:rsid w:val="00DF35BA"/>
     <w:rsid w:val="00DF3DBE"/>
     <w:rsid w:val="00DF6DA0"/>
     <w:rsid w:val="00E13FCE"/>
     <w:rsid w:val="00E156F0"/>
     <w:rsid w:val="00E211A2"/>
     <w:rsid w:val="00E226C3"/>
     <w:rsid w:val="00E2295B"/>
     <w:rsid w:val="00E23FED"/>
     <w:rsid w:val="00E25A4D"/>
     <w:rsid w:val="00E26336"/>
     <w:rsid w:val="00E56A2A"/>
     <w:rsid w:val="00E60CD5"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E73AD5"/>
@@ -20844,66 +20825,69 @@
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
     <w:rsid w:val="00EA30B0"/>
     <w:rsid w:val="00EA367B"/>
     <w:rsid w:val="00EB391D"/>
     <w:rsid w:val="00EC0D67"/>
     <w:rsid w:val="00EC4FC5"/>
     <w:rsid w:val="00EC6F21"/>
     <w:rsid w:val="00EC7C28"/>
     <w:rsid w:val="00ED0F1F"/>
     <w:rsid w:val="00ED5AA8"/>
     <w:rsid w:val="00EF52BB"/>
     <w:rsid w:val="00F03C75"/>
     <w:rsid w:val="00F049EA"/>
     <w:rsid w:val="00F11272"/>
     <w:rsid w:val="00F12B18"/>
     <w:rsid w:val="00F13BBC"/>
     <w:rsid w:val="00F261CA"/>
     <w:rsid w:val="00F27A7E"/>
     <w:rsid w:val="00F30F6A"/>
     <w:rsid w:val="00F31072"/>
     <w:rsid w:val="00F317DE"/>
     <w:rsid w:val="00F53313"/>
     <w:rsid w:val="00F569F0"/>
     <w:rsid w:val="00F64EB3"/>
+    <w:rsid w:val="00F70C15"/>
     <w:rsid w:val="00F72E5F"/>
     <w:rsid w:val="00F85FD5"/>
     <w:rsid w:val="00F873C8"/>
     <w:rsid w:val="00F921C2"/>
     <w:rsid w:val="00F9391C"/>
     <w:rsid w:val="00F942E8"/>
     <w:rsid w:val="00FA0A31"/>
     <w:rsid w:val="00FA22C7"/>
     <w:rsid w:val="00FB513A"/>
     <w:rsid w:val="00FB5A56"/>
     <w:rsid w:val="00FC132D"/>
     <w:rsid w:val="00FC2852"/>
     <w:rsid w:val="00FD0F3F"/>
     <w:rsid w:val="00FD213A"/>
     <w:rsid w:val="00FD4C03"/>
+    <w:rsid w:val="00FD6252"/>
     <w:rsid w:val="00FF1EA0"/>
+    <w:rsid w:val="00FF5F39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -22069,60 +22053,62 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE58DA"/>
+    <w:rsid w:val="00073C42"/>
     <w:rsid w:val="00101C81"/>
-    <w:rsid w:val="005D6231"/>
-    <w:rsid w:val="006326AD"/>
+    <w:rsid w:val="001E5F55"/>
+    <w:rsid w:val="002D7470"/>
+    <w:rsid w:val="002D7E2F"/>
     <w:rsid w:val="00665EDF"/>
-    <w:rsid w:val="006A40BE"/>
-    <w:rsid w:val="00741B98"/>
+    <w:rsid w:val="00790847"/>
     <w:rsid w:val="008D0820"/>
     <w:rsid w:val="00C13D00"/>
     <w:rsid w:val="00C57158"/>
     <w:rsid w:val="00EE58DA"/>
+    <w:rsid w:val="00F80D29"/>
     <w:rsid w:val="00FA22CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -22882,101 +22868,319 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="094d47e54b4b6b00c4822fb1a934d9f7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4bb2386353fef8ab12d645943a39e7c" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-1046792359-6151</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-1046792359-6151</Url>
+      <Description>CCPLUS-1046792359-6151</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>11</Value>
+      <Value>9</Value>
+      <Value>210</Value>
+      <Value>5</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
+    <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2023-03-01T00:00:00+00:00</ccApprovedDate1>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
+    <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccContributors>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-09-02T06:40:26+00:00</ccDateAssured>
+    <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Wales</Value>
+    </ccAppliesTo>
+    <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-08-31T23:00:00+00:00</ccScheduledReviewDate>
+    <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68255</ACTION>
+    <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Very Minor</ccChangeType>
+    <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">0</ccDuration>
+    <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
+    <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68255</ccReference>
+    <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2023-03-01T00:00:00+00:00</ccApprovedDate2>
+    <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Camelid TB Serology Package - Statutory Sample Submission Form - Welsh Language</ccDescription>
+    <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Operations Manual</ccLegacyDetails>
+    <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
+    <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Anne-Marie Mintram</DisplayName>
+        <AccountId>30</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentAssurer>
+    <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
+    <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation2>
+    <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Ivelina Miteva</DisplayName>
+        <AccountId>8133</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccApprovers>
+    <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Welsh</Value>
+    </ccLanguage>
+    <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">1</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good morning Iva&lt;/p&gt;&lt;p&gt;This content has passed assurance. As part of my check I reviewed and accepted track changes, applied very minor formatting changes and ensured the auto-populating metadata is displayed correctly in the footer.&amp;nbsp;&lt;/p&gt;&lt;p&gt;Kind regards,&lt;/p&gt;&lt;p&gt;Anne-Marie&lt;/p&gt;</ccAssurerComment>
+    <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Veterinary Head of TB Delivery</ccApproverJobTitle1>
+    <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">VA TB Delivery</ccApproverJobTitle2>
+    <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccAudiences>
+    <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
+    <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">TN183(Welsh) Camelid TB Serology Package - Statutory Sample Submission Form - Welsh Language</ccLegacyReference>
+    <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccScheduledReviewedBy>
+    <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">TN</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9eadbde7-7f9f-4ebd-84d0-6f5d2b3e4d9c</TermId>
+        </TermInfo>
+      </Terms>
+    </i7526201392745a2b0a0da3858a507d7>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Pending</ccReviewStatus>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-09-03T08:26:51+00:00</ccPublishDate>
+    <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">3.0</ccVersion>
+    <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
+    <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Removal of one of the high-sensitivity testing options which was added in error in previous version</ccUpdateNotice>
+    <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
+    <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
+    <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
+    <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68255</AssurerAction>
+    <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Sergio Thomas</DisplayName>
+        <AccountId>161</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Silver Apostolidou</DisplayName>
+        <AccountId>4728</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ivelina Miteva</DisplayName>
+        <AccountId>8133</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lizzie Jensen</DisplayName>
+        <AccountId>8145</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Charlie Bradshaw</DisplayName>
+        <AccountId>17611</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentOwner>
+    <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">9984</ccResponsibleTeam>
+    <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccSubjectMatterExpert>
+    <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Susanne Frost</DisplayName>
+        <AccountId>1110</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccSeniorResponsibleOwner>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68255</Action2>
+    <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
+    <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">28843</ccMetadataItemId>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-09-01T08:30:01+00:00</ccSubmitDate>
+    <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
+    <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-Veterinary Advice Services</ccResponsibleTeamString>
+    <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA Animal Health</Value>
+    </ccWorkAreaLevel1>
+    <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>TN</Value>
+    </ccWorkAreaLevel4>
+    <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Endemic disease</Value>
+    </ccWorkAreaLevel2>
+    <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>TB</Value>
+    </ccWorkAreaLevel3>
+    <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Ivelina.Miteva@apha.gov.uk</ccSubmittedByEmail>
+    <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
+        </TermInfo>
+      </Terms>
+    </lae2bfa7b6474897ab4a53f76ea236c7>
+    <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccWithdrawnBy>
+    <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cfe9d61-c27f-47b7-a138-543088555a27</TermId>
+        </TermInfo>
+      </Terms>
+    </fe59e9859d6a491389c5b03567f5dda5>
+    <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccConsultee>
+    <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Team</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ff0485df-0575-416f-802f-e999165821b7</TermId>
+        </TermInfo>
+      </Terms>
+    </n7493b4506bf40e28c373b1e51a33445>
+    <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
+        </TermInfo>
+      </Terms>
+    </k85d23755b3a46b5a51451cf336b2e9b>
+    <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
+        </TermInfo>
+      </Terms>
+    </cf401361b24e474cb011be6eb76c0e76>
+    <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c4c48635-cc8c-496b-abb6-4a15e2e963ca</TermId>
+        </TermInfo>
+      </Terms>
+    </ddeb1fd0a9ad4436a96525d34737dc44>
+    <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="c4c6b51f0ed62fa0963bf1118f31ac5c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99435d416cf41f48207255b6911130ba" ns2:_="" ns3:_="">
     <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
     <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
                 <xsd:element ref="ns2:Team" minOccurs="0"/>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
                 <xsd:element ref="ns2:ACTION" minOccurs="0"/>
                 <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
                 <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
                 <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
                 <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
                 <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
@@ -24141,410 +24345,192 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...257 lines deleted...]
-
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8932764C-49EB-443A-BCE7-92BD386CF7C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EA41248-FDDD-4945-8B76-D076536C80B9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCA029D7-B789-4346-A81E-668C728C4CFB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{383BC3F9-3414-4895-998D-5F9D3EB6E69E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A512205C-3583-4213-BFBF-9BC252551DDF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21AE9067-1186-4F24-8B4C-B677E67D7800}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC131D3E-1019-443C-9600-54C8AE96F98D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
     <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21AE9067-1186-4F24-8B4C-B677E67D7800}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EA41248-FDDD-4945-8B76-D076536C80B9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1515</Words>
-  <Characters>8636</Characters>
+  <Words>1503</Words>
+  <Characters>8573</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Camelid TB Serology Package - Statutory Sample Submission Form TN183(welsh)</vt:lpstr>
+      <vt:lpstr>TN183(Welsh) Camelid TB serology package: Statutory sample submission form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10131</CharactersWithSpaces>
+  <CharactersWithSpaces>10056</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6291578</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>106</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.gov.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
@@ -24635,27 +24621,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="n7493b4506bf40e28c373b1e51a33445">
     <vt:lpwstr>Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>2b5f90f0-efe4-4fe9-a90c-78822d0ee584</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="ccWorkArea">
     <vt:lpwstr>210;#TN|9eadbde7-7f9f-4ebd-84d0-6f5d2b3e4d9c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="k85d23755b3a46b5a51451cf336b2e9b">
     <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="docLang">
+    <vt:lpwstr>cy</vt:lpwstr>
+  </property>
 </Properties>
 </file>