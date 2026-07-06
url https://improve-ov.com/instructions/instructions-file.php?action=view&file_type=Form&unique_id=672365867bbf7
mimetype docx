--- v0 (2026-01-31)
+++ v1 (2026-07-06)
@@ -1,46 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13182"/>
         <w:gridCol w:w="2522"/>
       </w:tblGrid>
       <w:tr w:rsidR="007F030F" w:rsidRPr="00EB008B" w14:paraId="4FECF650" w14:textId="77777777" w:rsidTr="007F030F">
         <w:trPr>
@@ -231,52 +236,53 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>earing Premises</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41C8D054" w14:textId="77777777" w:rsidR="007F030F" w:rsidRPr="00EB008B" w:rsidRDefault="007F030F" w:rsidP="005D4A49">
+          <w:p w14:paraId="41C8D054" w14:textId="77777777" w:rsidR="007F030F" w:rsidRPr="00EB008B" w:rsidRDefault="007F030F" w:rsidP="00BD6355">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BAF664E" wp14:editId="36389A14">
                   <wp:extent cx="1015124" cy="922020"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 2" descr="APHA Logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -300,51 +306,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1019417" cy="925919"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50B2460F" w14:textId="77777777" w:rsidR="003259D3" w:rsidRDefault="001033CB" w:rsidP="003259D3">
+    <w:p w14:paraId="50B2460F" w14:textId="77777777" w:rsidR="003259D3" w:rsidRDefault="00841C6F" w:rsidP="003259D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="261B18DC">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="623695F9" w14:textId="77777777" w:rsidR="003259D3" w:rsidRDefault="003259D3" w:rsidP="003259D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63245A34" w14:textId="77777777" w:rsidR="003259D3" w:rsidRDefault="003259D3" w:rsidP="003259D3">
       <w:pPr>
         <w:rPr>
@@ -1275,51 +1281,51 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002866FE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002866FE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F030F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0FB33D05" w14:textId="07922FAB" w:rsidR="002866FE" w:rsidRPr="007F030F" w:rsidRDefault="002866FE" w:rsidP="007F030F">
+    <w:p w14:paraId="0FB33D05" w14:textId="465072D5" w:rsidR="002866FE" w:rsidRPr="007F030F" w:rsidRDefault="002866FE" w:rsidP="007F030F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4645"/>
           <w:tab w:val="left" w:pos="9607"/>
           <w:tab w:val="left" w:pos="9844"/>
           <w:tab w:val="left" w:pos="11276"/>
           <w:tab w:val="left" w:pos="13013"/>
           <w:tab w:val="left" w:pos="13865"/>
           <w:tab w:val="left" w:pos="15707"/>
         </w:tabs>
         <w:spacing w:after="360"/>
         <w:ind w:left="828" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F030F">
@@ -3341,181 +3347,82 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002866FE" w:rsidRPr="006B317A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006B317A" w:rsidRPr="006B317A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AD0CA0" w14:textId="3DC6E2FA" w:rsidR="006B317A" w:rsidRPr="006B317A" w:rsidRDefault="006B317A" w:rsidP="006B317A">
+    <w:p w14:paraId="11AD0CA0" w14:textId="66EFAF04" w:rsidR="006B317A" w:rsidRPr="00CD2A9D" w:rsidRDefault="006B317A" w:rsidP="006B317A">
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B317A">
+      <w:r w:rsidRPr="00CD2A9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...48 lines deleted...]
-      <w:r w:rsidRPr="006B317A">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Where “breeding“:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2A9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>producing hatching eggs for the production of breeding poultry</w:t>
-[...51 lines deleted...]
-        <w:t>“rearing” : poultry prior to reproductive / egg laying stage.</w:t>
+        <w:t>producing hatching eggs for the production of breeding poultry and “rearing”: poultry prior to reproductive / egg laying stage.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="0B58695D" w14:textId="021F7E92" w:rsidR="005B0A0C" w:rsidRPr="006B317A" w:rsidRDefault="002866FE" w:rsidP="006B317A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4261"/>
           <w:tab w:val="left" w:pos="4645"/>
           <w:tab w:val="left" w:pos="9607"/>
           <w:tab w:val="left" w:pos="9844"/>
           <w:tab w:val="left" w:pos="11276"/>
           <w:tab w:val="left" w:pos="13013"/>
           <w:tab w:val="left" w:pos="13865"/>
           <w:tab w:val="left" w:pos="15707"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002866FE">
         <w:rPr>
@@ -4188,51 +4095,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00402AC7" w:rsidRPr="00980133">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*delete as applicable</w:t>
       </w:r>
       <w:r w:rsidR="00402AC7" w:rsidRPr="00980133">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="0D3C40E0" w14:textId="48E47312" w:rsidR="005B0A0C" w:rsidRPr="005B0A0C" w:rsidRDefault="005B0A0C" w:rsidP="00980133">
+    <w:p w14:paraId="0D3C40E0" w14:textId="7DFD3DB5" w:rsidR="005B0A0C" w:rsidRPr="005B0A0C" w:rsidRDefault="005B0A0C" w:rsidP="00980133">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidR="00402AC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4311,51 +4218,50 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="676F752B" w14:textId="77777777" w:rsidR="00402AC7" w:rsidRDefault="00402AC7" w:rsidP="003259D3"/>
     <w:p w14:paraId="1FC1EDC7" w14:textId="77777777" w:rsidR="002C0051" w:rsidRDefault="002C0051" w:rsidP="003259D3"/>
     <w:p w14:paraId="3C148982" w14:textId="77777777" w:rsidR="002C0051" w:rsidRDefault="002C0051" w:rsidP="003259D3"/>
     <w:p w14:paraId="445338CD" w14:textId="77777777" w:rsidR="005C3255" w:rsidRPr="00B3039B" w:rsidRDefault="005C3255" w:rsidP="005C3255">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk182835043"/>
       <w:bookmarkStart w:id="13" w:name="_Hlk182834992"/>
       <w:r w:rsidRPr="00B3039B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Using and sharing your information</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3039B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B6F3D4" w14:textId="77777777" w:rsidR="005C3255" w:rsidRPr="00B3039B" w:rsidRDefault="005C3255" w:rsidP="005C3255">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3039B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">How we use your personal data is set out in </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3039B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4450,101 +4356,87 @@
         <w:r w:rsidRPr="00C54A08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00B3039B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3039B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="65267453" w14:textId="0F4976E9" w:rsidR="00A75B17" w:rsidRDefault="00A75B17" w:rsidP="003259D3"/>
-    <w:p w14:paraId="10638B8F" w14:textId="55EDA84B" w:rsidR="00A75B17" w:rsidRDefault="00A75B17" w:rsidP="003259D3"/>
-[...11 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5011" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="5242"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="12E68E66" w14:textId="77777777" w:rsidTr="00AB6540">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4846C9FE" w14:textId="2D694762" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="0015788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1. Breeding and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">earing </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -4873,50 +4765,242 @@
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E4B9F" w:rsidRPr="00282CC0" w14:paraId="32F6C22D" w14:textId="77777777" w:rsidTr="00205593">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A52168B" w14:textId="3B09C4D1" w:rsidR="00FB558A" w:rsidRDefault="00B86108" w:rsidP="00073FED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attach a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD6355">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>current</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> site plan to this PYH03</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB558A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the date of verification. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F8AD63" w14:textId="0B21CA14" w:rsidR="002E4B9F" w:rsidRPr="00073FED" w:rsidRDefault="00FB558A" w:rsidP="00BD6355">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB558A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The site plan must accurately describe the farm layout, process and surroundings and compliment your detailed comments here to describe that PHS biosecurity requirements are satisfied. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B86108">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09207F84" w14:textId="36C6A7C0" w:rsidR="002E4B9F" w:rsidRPr="00282CC0" w:rsidRDefault="00021861" w:rsidP="004C6435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00282CC0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00282CC0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00282CC0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00282CC0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00282CC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00282CC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00282CC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00282CC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00282CC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00282CC0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5242" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC8A88B" w14:textId="77777777" w:rsidR="002E4B9F" w:rsidRPr="00282CC0" w:rsidRDefault="002E4B9F" w:rsidP="00675BD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="5FE1D6FF" w14:textId="77777777" w:rsidTr="00D36F64">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77374BA1" w14:textId="671E8CF2" w:rsidR="004C6435" w:rsidRPr="00073FED" w:rsidRDefault="004C6435" w:rsidP="00073FED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="700"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6262,142 +6346,142 @@
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CE4AED8" w14:textId="44B40104" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00A64C58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="058B0A30" w14:textId="77777777" w:rsidTr="007B0DC9">
+      <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="058B0A30" w14:textId="77777777" w:rsidTr="009B3FC3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ABF25FD" w14:textId="6F308E2B" w:rsidR="004C6435" w:rsidRPr="00073FED" w:rsidRDefault="004C6435" w:rsidP="00073FED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="700"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073FED">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Are hatching eggs:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02211D00" w14:textId="77777777" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00616F5A">
+          <w:p w14:paraId="25FF1F0A" w14:textId="77777777" w:rsidR="009B3FC3" w:rsidRDefault="004C6435" w:rsidP="003D504C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="1151" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00282CC0">
+            <w:r w:rsidRPr="009B3FC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>collected several times a day, at least daily and as soon as possible after laying. Please give detail.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B62446B" w14:textId="77777777" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00616F5A">
+          <w:p w14:paraId="4B62446B" w14:textId="70D7E87E" w:rsidR="004C6435" w:rsidRPr="009B3FC3" w:rsidRDefault="004C6435" w:rsidP="003D504C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="1151" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00282CC0">
+            <w:r w:rsidRPr="009B3FC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>cleaned and disinfected as soon as possible (unless disinfection takes place at a hatchery)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="589FED89" w14:textId="13E7984A" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00616F5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="1151" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>placed either in new or in C&amp;D packaging material?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AA4CB55" w14:textId="7FF167C5" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="0015788B">
             <w:pPr>
               <w:ind w:left="87"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6418,51 +6502,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1668836B" w14:textId="1EB1EC33" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00980133">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="680" w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5472AF1C" w14:textId="01563537" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="004C6435">
+          <w:p w14:paraId="5C8A8FFF" w14:textId="77777777" w:rsidR="004C6435" w:rsidRDefault="00133796" w:rsidP="004C6435">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6506,50 +6590,66 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="375AA621" w14:textId="77777777" w:rsidR="009B3FC3" w:rsidRDefault="009B3FC3" w:rsidP="004C6435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5472AF1C" w14:textId="01563537" w:rsidR="009B3FC3" w:rsidRPr="00282CC0" w:rsidRDefault="009B3FC3" w:rsidP="004C6435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="373DE33C" w14:textId="03C8374B" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00A64C58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="63A59FA7" w14:textId="77777777" w:rsidTr="008177F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
@@ -7822,51 +7922,50 @@
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="593414E6" w14:textId="4EC133F7" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00616F5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>destination of eggs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D19B97C" w14:textId="23B457B1" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="005C3255" w:rsidP="004C6435">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -8370,80 +8469,81 @@
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C0E261D" w14:textId="7D3B475F" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00980133">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00980133" w:rsidRPr="00282CC0" w14:paraId="0C80DEFD" w14:textId="77777777" w:rsidTr="008E056E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15729" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62D4455C" w14:textId="6551FBE4" w:rsidR="00FA1001" w:rsidRPr="00133796" w:rsidRDefault="00FA1001" w:rsidP="00133796">
+          <w:p w14:paraId="62D4455C" w14:textId="6551FBE4" w:rsidR="00FA1001" w:rsidRPr="00133796" w:rsidRDefault="00FA1001" w:rsidP="00963A5A">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Hlk152926292"/>
             <w:r w:rsidRPr="00133796">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r w:rsidRPr="00133796">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A79C3EF" w14:textId="00A3B679" w:rsidR="00FA1001" w:rsidRPr="006829C0" w:rsidRDefault="00476803" w:rsidP="00FA1001">
+          <w:p w14:paraId="3A79C3EF" w14:textId="00A3B679" w:rsidR="00FA1001" w:rsidRPr="006829C0" w:rsidRDefault="00476803" w:rsidP="00963A5A">
             <w:pPr>
               <w:pStyle w:val="BulletText1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FA1001" w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oultry houses in which poultry are housed permanently throughout their rearing or laying periods are not accessible to any other birds at any time</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35FF12C5" w14:textId="704D5211" w:rsidR="00FA1001" w:rsidRPr="006829C0" w:rsidRDefault="00FA1001" w:rsidP="00FA1001">
             <w:pPr>
@@ -8770,121 +8870,139 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D98DF75" w14:textId="1C2078D9" w:rsidR="006829C0" w:rsidRPr="006829C0" w:rsidRDefault="00FA1001" w:rsidP="006829C0">
             <w:pPr>
               <w:pStyle w:val="BulletText1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">All equipment used for catching or transporting poultry must be cleansed and disinfected with a Defra approved disinfectant </w:t>
             </w:r>
             <w:r w:rsidR="008C66D3" w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">() </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>before each occasion on which it is used.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D608FFE" w14:textId="0AB85B72" w:rsidR="00FA1001" w:rsidRPr="0015788B" w:rsidRDefault="00FA1001" w:rsidP="006829C0">
+          <w:p w14:paraId="4D608FFE" w14:textId="4B41C75C" w:rsidR="00FA1001" w:rsidRPr="0015788B" w:rsidRDefault="00FA1001" w:rsidP="006829C0">
             <w:pPr>
               <w:pStyle w:val="BulletText1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Visitors should be discouraged, and if the visit is necessary then freedom from contact with other poultry for 48 hours and/or showering in to the unit is recommended. All visitors must sign the visitors` book.</w:t>
+              <w:t>Visitors should be discouraged, and if the visit is necessary then freedom from contact with other poultry for 48 hours and/or showering in to the unit is recommended. All visitors must sign the visitors</w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006829C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> book.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00133796" w:rsidRPr="00282CC0" w14:paraId="5B7CA1E5" w14:textId="77777777" w:rsidTr="00900BDD">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CC783DC" w14:textId="601B8D7A" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="005F66CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Hlk152926362"/>
             <w:bookmarkStart w:id="19" w:name="_Hlk147149769"/>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2. Disease surveillance (Salmonella and Mycoplasma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BFD924F" w14:textId="45ED942A" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="00133796">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
@@ -9148,89 +9266,120 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27C8D392" w14:textId="77777777" w:rsidR="002074E7" w:rsidRDefault="002074E7" w:rsidP="00980133">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00133796" w:rsidRPr="00282CC0" w14:paraId="56321461" w14:textId="77777777" w:rsidTr="00E74FF7">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B889614" w14:textId="6C8FF9F5" w:rsidR="00133796" w:rsidRPr="006829C0" w:rsidRDefault="00133796" w:rsidP="003643FE">
+          <w:p w14:paraId="4B889614" w14:textId="50CF5BCB" w:rsidR="00133796" w:rsidRPr="006829C0" w:rsidRDefault="00133796" w:rsidP="003643FE">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="CC00FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Is each flock clinically examined during each laying or productive period at the best time for detecting disease</w:t>
             </w:r>
             <w:r w:rsidRPr="00133796">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>? (Yes / No)</w:t>
             </w:r>
             <w:r w:rsidRPr="00133796">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(The birds will need a clinical examination every year. Check this is done. If rearing, may be examined eg at next premise if at point of lay etc.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00900DAA">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00900DAA" w:rsidRPr="00E441CC">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enter </w:t>
+            </w:r>
+            <w:r w:rsidR="00E441CC" w:rsidRPr="00E441CC">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>age at point of lay</w:t>
+            </w:r>
+            <w:r w:rsidR="00E441CC">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for poultry on these premises in Comments box. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18FA5EF4" w14:textId="2AAB4F26" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="00133796">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -10392,50 +10541,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D456D2E" w14:textId="0C2ECEFA" w:rsidR="00133796" w:rsidRPr="006829C0" w:rsidRDefault="00133796" w:rsidP="003643FE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="697" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Has the farm premise operator ensured that arrangements are in place with the operator of the hatchery (where applicable) for sampling to be carried out in the hatchery to complete the programme as per legal requirements?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Yes / No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="049788FC" w14:textId="771A28B4" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="00133796">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -10504,70 +10654,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CF9AADC" w14:textId="080ACFAE" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="00980133">
-            <w:pPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="13A5FE7E" w14:textId="3256C95C" w:rsidR="00980133" w:rsidRPr="006829C0" w:rsidRDefault="00980133" w:rsidP="006829C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C3255" w:rsidRPr="00282CC0" w14:paraId="78E863B9" w14:textId="24B44533" w:rsidTr="00993DC2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E3EEBA8" w14:textId="77777777" w:rsidR="005C3255" w:rsidRPr="006829C0" w:rsidRDefault="005C3255" w:rsidP="00E266A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -10582,88 +10712,106 @@
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In order to be registered under the Scheme, premises</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D517453" w14:textId="203FE36A" w:rsidR="005C3255" w:rsidRPr="006829C0" w:rsidRDefault="005C3255" w:rsidP="00E266A8">
+          <w:p w14:paraId="3D517453" w14:textId="54E28C22" w:rsidR="005C3255" w:rsidRPr="006829C0" w:rsidRDefault="005C3255" w:rsidP="00E266A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> contain only poultry or hatching eggs from PHS premises. Please </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>list source</w:t>
+              <w:t xml:space="preserve">list </w:t>
+            </w:r>
+            <w:r w:rsidR="009B3FC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006829C0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>source</w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> premises (and source </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>country</w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) in comments box. Are sources from: </w:t>
             </w:r>
           </w:p>
@@ -11345,51 +11493,50 @@
       </w:tblGrid>
       <w:tr w:rsidR="00195108" w:rsidRPr="00B21D6D" w14:paraId="62EAF6A1" w14:textId="77777777" w:rsidTr="002F029C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="19"/>
           <w:p w14:paraId="38D2DFA1" w14:textId="7A08DCE9" w:rsidR="00195108" w:rsidRPr="00195108" w:rsidRDefault="00195108" w:rsidP="001D2690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00195108">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">APHA </w:t>
             </w:r>
             <w:r w:rsidR="00B943F3" w:rsidRPr="00195108">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>staff only</w:t>
             </w:r>
             <w:r w:rsidR="00282CC0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11604,98 +11751,106 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00402AC7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00195108">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(No. of ½ hour units spent on inspection)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58B804C0" w14:textId="39DA7575" w:rsidR="00DB255D" w:rsidRPr="00355605" w:rsidRDefault="007F030F" w:rsidP="00282CC0">
+    <w:p w14:paraId="38C06083" w14:textId="77777777" w:rsidR="0035721F" w:rsidRDefault="0035721F" w:rsidP="00282CC0">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="19"/>
-[...7 lines deleted...]
-          <w:szCs w:val="19"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B804C0" w14:textId="60625E16" w:rsidR="00DB255D" w:rsidRPr="00CD2A9D" w:rsidRDefault="007F030F" w:rsidP="00282CC0">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2A9D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00DB255D" w:rsidRPr="00355605">
-[...3 lines deleted...]
-          <w:szCs w:val="19"/>
+      <w:r w:rsidR="00DB255D" w:rsidRPr="00CD2A9D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PHA is an Executive Agency of the Department for Environment, Food and Rural Affairs and also works on behalf of the Scottish Government, Welsh Government and Food Standards Agency to safeguard animal and plant health for the benefit of people, the environment and the economy.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DB255D" w:rsidRPr="00355605" w:rsidSect="00402AC7">
+    <w:sectPr w:rsidR="00DB255D" w:rsidRPr="00CD2A9D" w:rsidSect="009B3FC3">
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="261" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="340" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F634B55" w14:textId="77777777" w:rsidR="002E27B6" w:rsidRDefault="002E27B6">
+    <w:p w14:paraId="01822495" w14:textId="77777777" w:rsidR="00841C6F" w:rsidRDefault="00841C6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FA9ADE9" w14:textId="77777777" w:rsidR="002E27B6" w:rsidRDefault="002E27B6">
+    <w:p w14:paraId="48062DDD" w14:textId="77777777" w:rsidR="00841C6F" w:rsidRDefault="00841C6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -11713,185 +11868,365 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A034198" w14:textId="7231FDE5" w:rsidR="0000446D" w:rsidRDefault="00DB255D" w:rsidP="00C1309E">
-[...102 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="163511509"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:bookmarkStart w:id="21" w:name="_Hlk190444495" w:displacedByCustomXml="next"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="7A034198" w14:textId="69572BB7" w:rsidR="0000446D" w:rsidRPr="002C2E54" w:rsidRDefault="002C2E54" w:rsidP="002C2E54">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PYH03</w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIT </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:alias w:val="ccReference"/>
+                <w:tag w:val="ccReference"/>
+                <w:id w:val="-223135627"/>
+                <w:placeholder>
+                  <w:docPart w:val="D4A1A6A128AF48BE85EABC73637D8B96"/>
+                </w:placeholder>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00963A5A">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>69997</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:alias w:val="ccSecurityClassification"/>
+                <w:tag w:val="ccSecurityClassification"/>
+                <w:id w:val="-1561850164"/>
+                <w:placeholder>
+                  <w:docPart w:val="59FA582F5A9946D0B8CA10EBD17CF19F"/>
+                </w:placeholder>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}"/>
+                <w:dropDownList w:lastValue="OFFICIAL">
+                  <w:listItem w:value="[ccSecurityClassification]"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00963A5A">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>OFFICIAL</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Version:</w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:alias w:val="ccVersion"/>
+                <w:tag w:val="ccVersion"/>
+                <w:id w:val="-1155293868"/>
+                <w:placeholder>
+                  <w:docPart w:val="10029843CC454323A21F7104D99CE0E6"/>
+                </w:placeholder>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C71DDD">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>9.0</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Published:</w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:alias w:val="ccPublishDate"/>
+                <w:tag w:val="ccPublishDate"/>
+                <w:id w:val="-1585834297"/>
+                <w:placeholder>
+                  <w:docPart w:val="33D2DD477E96498A9DB30854B3DAAC8E"/>
+                </w:placeholder>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}"/>
+                <w:date w:fullDate="2026-05-28T15:01:00Z">
+                  <w:dateFormat w:val="dd/MM/yyyy"/>
+                  <w:lid w:val="en-GB"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C71DDD">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>28/05/2026</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+      <w:bookmarkEnd w:id="21" w:displacedByCustomXml="next"/>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="348526E6" w14:textId="77777777" w:rsidR="002E27B6" w:rsidRDefault="002E27B6">
+    <w:p w14:paraId="04A8E1C1" w14:textId="77777777" w:rsidR="00841C6F" w:rsidRDefault="00841C6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62DD2F07" w14:textId="77777777" w:rsidR="002E27B6" w:rsidRDefault="002E27B6">
+    <w:p w14:paraId="5CAE9D3C" w14:textId="77777777" w:rsidR="00841C6F" w:rsidRDefault="00841C6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08DB76A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44888384"/>
     <w:lvl w:ilvl="0" w:tplc="F6024BF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -14084,163 +14419,168 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MBueI9FYRXYvC//nYGgvlb4chL4paDZz2zVfPuOkZC1fbN+NKCBs608n1MDjHr2huFYuHnhf5JfBEsndoIKbzQ==" w:salt="mhO0xluleWKZItcAPvV3Tg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1309E"/>
     <w:rsid w:val="0000446D"/>
     <w:rsid w:val="000054B5"/>
+    <w:rsid w:val="00021861"/>
     <w:rsid w:val="0003605D"/>
-    <w:rsid w:val="00042ABF"/>
     <w:rsid w:val="0004690E"/>
     <w:rsid w:val="00073FED"/>
     <w:rsid w:val="00077B7D"/>
     <w:rsid w:val="000805FF"/>
     <w:rsid w:val="00082D47"/>
     <w:rsid w:val="00087117"/>
     <w:rsid w:val="0009329A"/>
     <w:rsid w:val="00094461"/>
     <w:rsid w:val="000A3C08"/>
     <w:rsid w:val="000C49A9"/>
     <w:rsid w:val="000C4B7F"/>
+    <w:rsid w:val="000C6C2B"/>
     <w:rsid w:val="000D4B04"/>
     <w:rsid w:val="000E78A6"/>
     <w:rsid w:val="000F0FF1"/>
     <w:rsid w:val="001026F2"/>
-    <w:rsid w:val="001033CB"/>
     <w:rsid w:val="00111AC4"/>
     <w:rsid w:val="00112876"/>
     <w:rsid w:val="001165D5"/>
     <w:rsid w:val="00117DC8"/>
     <w:rsid w:val="00133796"/>
     <w:rsid w:val="0014143C"/>
     <w:rsid w:val="001439CF"/>
     <w:rsid w:val="0015788B"/>
     <w:rsid w:val="00171C3B"/>
     <w:rsid w:val="00172CBF"/>
     <w:rsid w:val="0017433B"/>
     <w:rsid w:val="00177B64"/>
     <w:rsid w:val="00195108"/>
     <w:rsid w:val="001A0519"/>
     <w:rsid w:val="001A1FCE"/>
     <w:rsid w:val="001B4507"/>
     <w:rsid w:val="001C4044"/>
     <w:rsid w:val="001D2690"/>
+    <w:rsid w:val="001D7001"/>
     <w:rsid w:val="001E3727"/>
     <w:rsid w:val="001F5C14"/>
     <w:rsid w:val="001F6FAE"/>
     <w:rsid w:val="002005A9"/>
     <w:rsid w:val="00205645"/>
     <w:rsid w:val="002074E7"/>
     <w:rsid w:val="00215731"/>
+    <w:rsid w:val="002237DD"/>
     <w:rsid w:val="002358B9"/>
     <w:rsid w:val="00245AC2"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00265320"/>
     <w:rsid w:val="00281AD2"/>
     <w:rsid w:val="00282CC0"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="002866FE"/>
     <w:rsid w:val="00291394"/>
     <w:rsid w:val="0029544F"/>
     <w:rsid w:val="0029698E"/>
     <w:rsid w:val="002A31D9"/>
     <w:rsid w:val="002A47FF"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B6C6C"/>
     <w:rsid w:val="002C0051"/>
+    <w:rsid w:val="002C2E54"/>
     <w:rsid w:val="002E27B6"/>
+    <w:rsid w:val="002E4B9F"/>
     <w:rsid w:val="002F029C"/>
     <w:rsid w:val="00306FEA"/>
     <w:rsid w:val="003102A2"/>
     <w:rsid w:val="003259D3"/>
+    <w:rsid w:val="00346E70"/>
     <w:rsid w:val="0034795A"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="00355605"/>
     <w:rsid w:val="00357066"/>
+    <w:rsid w:val="0035721F"/>
     <w:rsid w:val="003643FE"/>
     <w:rsid w:val="00364930"/>
     <w:rsid w:val="003653EB"/>
     <w:rsid w:val="003827D8"/>
     <w:rsid w:val="00382B12"/>
     <w:rsid w:val="00392BE7"/>
     <w:rsid w:val="003A56DE"/>
     <w:rsid w:val="003A613A"/>
     <w:rsid w:val="003B2F1B"/>
     <w:rsid w:val="003C4FC1"/>
     <w:rsid w:val="003D5ACC"/>
     <w:rsid w:val="003E1C6D"/>
+    <w:rsid w:val="003E662C"/>
     <w:rsid w:val="00402AC7"/>
     <w:rsid w:val="004169C1"/>
     <w:rsid w:val="00451007"/>
     <w:rsid w:val="004619D9"/>
     <w:rsid w:val="00471AB6"/>
     <w:rsid w:val="00476803"/>
     <w:rsid w:val="00477D26"/>
     <w:rsid w:val="00482286"/>
     <w:rsid w:val="00483ED8"/>
     <w:rsid w:val="0048470D"/>
     <w:rsid w:val="004B3589"/>
     <w:rsid w:val="004B7B73"/>
     <w:rsid w:val="004C6435"/>
     <w:rsid w:val="004F1B47"/>
     <w:rsid w:val="004F2022"/>
     <w:rsid w:val="00510482"/>
     <w:rsid w:val="00513968"/>
     <w:rsid w:val="00523253"/>
     <w:rsid w:val="00531EFB"/>
     <w:rsid w:val="00550C3A"/>
     <w:rsid w:val="0055178A"/>
     <w:rsid w:val="00555034"/>
     <w:rsid w:val="00576906"/>
     <w:rsid w:val="0059088D"/>
     <w:rsid w:val="005913CA"/>
@@ -14256,238 +14596,261 @@
     <w:rsid w:val="00601249"/>
     <w:rsid w:val="00616F5A"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00633418"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="00644002"/>
     <w:rsid w:val="00660350"/>
     <w:rsid w:val="00674B0F"/>
     <w:rsid w:val="0067537A"/>
     <w:rsid w:val="00675BD8"/>
     <w:rsid w:val="0067648E"/>
     <w:rsid w:val="006829C0"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="006847E3"/>
     <w:rsid w:val="006B110C"/>
     <w:rsid w:val="006B317A"/>
     <w:rsid w:val="006B6D1C"/>
     <w:rsid w:val="006C5F33"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006D2190"/>
     <w:rsid w:val="006F5FE9"/>
     <w:rsid w:val="00701827"/>
     <w:rsid w:val="0071050B"/>
     <w:rsid w:val="00716A53"/>
+    <w:rsid w:val="007250ED"/>
     <w:rsid w:val="00727186"/>
     <w:rsid w:val="00744A55"/>
     <w:rsid w:val="0075617C"/>
+    <w:rsid w:val="00756728"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786EF4"/>
     <w:rsid w:val="00793764"/>
     <w:rsid w:val="00795BE7"/>
     <w:rsid w:val="007A4A7C"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007B0BA0"/>
     <w:rsid w:val="007B11FA"/>
     <w:rsid w:val="007C7157"/>
     <w:rsid w:val="007C7D3F"/>
     <w:rsid w:val="007D122B"/>
     <w:rsid w:val="007F030F"/>
     <w:rsid w:val="008105F3"/>
     <w:rsid w:val="00810696"/>
     <w:rsid w:val="0081451F"/>
     <w:rsid w:val="0082448F"/>
     <w:rsid w:val="00836F09"/>
+    <w:rsid w:val="00841C6F"/>
     <w:rsid w:val="00841E4D"/>
     <w:rsid w:val="00855A3C"/>
     <w:rsid w:val="008818BC"/>
     <w:rsid w:val="00892AF0"/>
     <w:rsid w:val="008B4A63"/>
     <w:rsid w:val="008C66D3"/>
+    <w:rsid w:val="008D321A"/>
     <w:rsid w:val="008D5285"/>
     <w:rsid w:val="008D62EF"/>
     <w:rsid w:val="008E056E"/>
     <w:rsid w:val="008F647C"/>
+    <w:rsid w:val="00900DAA"/>
     <w:rsid w:val="00931312"/>
     <w:rsid w:val="0093313E"/>
     <w:rsid w:val="00934F8F"/>
     <w:rsid w:val="00946077"/>
     <w:rsid w:val="009471B8"/>
     <w:rsid w:val="0095070C"/>
     <w:rsid w:val="00956126"/>
+    <w:rsid w:val="00963A5A"/>
     <w:rsid w:val="00977CB9"/>
     <w:rsid w:val="00980133"/>
     <w:rsid w:val="009842D1"/>
     <w:rsid w:val="009A380F"/>
+    <w:rsid w:val="009B3FC3"/>
     <w:rsid w:val="009C21FC"/>
     <w:rsid w:val="009C264E"/>
+    <w:rsid w:val="009D11D9"/>
     <w:rsid w:val="009D681D"/>
     <w:rsid w:val="009E1E64"/>
     <w:rsid w:val="009F5EAF"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A15FA3"/>
     <w:rsid w:val="00A20974"/>
     <w:rsid w:val="00A4170B"/>
     <w:rsid w:val="00A64C58"/>
     <w:rsid w:val="00A7547F"/>
     <w:rsid w:val="00A75B17"/>
     <w:rsid w:val="00AA4654"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
+    <w:rsid w:val="00AB77C6"/>
     <w:rsid w:val="00AC395D"/>
     <w:rsid w:val="00AC70B8"/>
     <w:rsid w:val="00AE2321"/>
     <w:rsid w:val="00AE3284"/>
     <w:rsid w:val="00AF515E"/>
     <w:rsid w:val="00B05E13"/>
     <w:rsid w:val="00B071D9"/>
     <w:rsid w:val="00B21D6D"/>
     <w:rsid w:val="00B32222"/>
     <w:rsid w:val="00B565B4"/>
     <w:rsid w:val="00B720CC"/>
     <w:rsid w:val="00B73D52"/>
     <w:rsid w:val="00B743E2"/>
     <w:rsid w:val="00B76D7C"/>
+    <w:rsid w:val="00B86108"/>
     <w:rsid w:val="00B86C35"/>
     <w:rsid w:val="00B92A0C"/>
     <w:rsid w:val="00B943F3"/>
     <w:rsid w:val="00BA596E"/>
     <w:rsid w:val="00BA694D"/>
     <w:rsid w:val="00BA7D50"/>
+    <w:rsid w:val="00BB0885"/>
     <w:rsid w:val="00BB3D56"/>
     <w:rsid w:val="00BD2F26"/>
+    <w:rsid w:val="00BD6355"/>
     <w:rsid w:val="00BF0734"/>
+    <w:rsid w:val="00BF2523"/>
     <w:rsid w:val="00C01BED"/>
     <w:rsid w:val="00C1309E"/>
     <w:rsid w:val="00C134D3"/>
     <w:rsid w:val="00C302DC"/>
+    <w:rsid w:val="00C4151A"/>
     <w:rsid w:val="00C45119"/>
     <w:rsid w:val="00C53725"/>
+    <w:rsid w:val="00C54B6B"/>
     <w:rsid w:val="00C66D52"/>
+    <w:rsid w:val="00C71DDD"/>
     <w:rsid w:val="00C852FD"/>
     <w:rsid w:val="00C95E71"/>
     <w:rsid w:val="00CB4ECC"/>
+    <w:rsid w:val="00CC714E"/>
+    <w:rsid w:val="00CD2A9D"/>
+    <w:rsid w:val="00CD58A2"/>
     <w:rsid w:val="00D00E89"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D1750C"/>
-    <w:rsid w:val="00D17AC1"/>
     <w:rsid w:val="00D32EB5"/>
     <w:rsid w:val="00D34A40"/>
+    <w:rsid w:val="00D42A9C"/>
     <w:rsid w:val="00D579E2"/>
     <w:rsid w:val="00D759EB"/>
+    <w:rsid w:val="00D91203"/>
     <w:rsid w:val="00D9308F"/>
     <w:rsid w:val="00D93248"/>
     <w:rsid w:val="00DA60AE"/>
     <w:rsid w:val="00DB255D"/>
     <w:rsid w:val="00DB5758"/>
     <w:rsid w:val="00DD271A"/>
     <w:rsid w:val="00DD43F0"/>
     <w:rsid w:val="00DD459B"/>
     <w:rsid w:val="00DE3CB6"/>
-    <w:rsid w:val="00E201A4"/>
+    <w:rsid w:val="00E2437D"/>
     <w:rsid w:val="00E266A8"/>
     <w:rsid w:val="00E27ECB"/>
+    <w:rsid w:val="00E441CC"/>
     <w:rsid w:val="00E45A78"/>
     <w:rsid w:val="00E53F34"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E829A9"/>
     <w:rsid w:val="00E847AB"/>
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
     <w:rsid w:val="00EB20DB"/>
     <w:rsid w:val="00ED6A66"/>
     <w:rsid w:val="00EF0141"/>
     <w:rsid w:val="00F03C75"/>
     <w:rsid w:val="00F20212"/>
     <w:rsid w:val="00F2412F"/>
     <w:rsid w:val="00F452A6"/>
     <w:rsid w:val="00F62627"/>
     <w:rsid w:val="00F65F7B"/>
     <w:rsid w:val="00F77CDE"/>
     <w:rsid w:val="00F8171E"/>
     <w:rsid w:val="00F942E8"/>
     <w:rsid w:val="00FA1001"/>
     <w:rsid w:val="00FA317E"/>
+    <w:rsid w:val="00FB558A"/>
     <w:rsid w:val="00FD13F1"/>
     <w:rsid w:val="00FD4C03"/>
     <w:rsid w:val="00FD7191"/>
     <w:rsid w:val="00FE25C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="59ABE679"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BA96155F-E6A6-4080-9349-40F758D81CF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14856,50 +15219,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="1440"/>
       <w:jc w:val="both"/>
@@ -15188,50 +15552,59 @@
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003643FE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F20212"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD2F26"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002C2E54"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1090271248">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="120803900">
           <w:marLeft w:val="360"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="200"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -15264,51 +15637,771 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2130540313">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D4A1A6A128AF48BE85EABC73637D8B96"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{77FA6545-E896-4B89-A9C7-151CD391019F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00374D1A" w:rsidRDefault="00AD21F1" w:rsidP="00AD21F1">
+          <w:pPr>
+            <w:pStyle w:val="D4A1A6A128AF48BE85EABC73637D8B96"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="59FA582F5A9946D0B8CA10EBD17CF19F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6BA65389-B107-46E4-A36E-25B698C534B9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00374D1A" w:rsidRDefault="00AD21F1" w:rsidP="00AD21F1">
+          <w:pPr>
+            <w:pStyle w:val="59FA582F5A9946D0B8CA10EBD17CF19F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccSecurityClassification]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="10029843CC454323A21F7104D99CE0E6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8D46741C-E185-4D5F-AD0B-002C68C1DBED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00374D1A" w:rsidRDefault="00AD21F1" w:rsidP="00AD21F1">
+          <w:pPr>
+            <w:pStyle w:val="10029843CC454323A21F7104D99CE0E6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="33D2DD477E96498A9DB30854B3DAAC8E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D345947E-E3E8-43BF-8FBE-AEE0022E31EE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00374D1A" w:rsidRDefault="00AD21F1" w:rsidP="00AD21F1">
+          <w:pPr>
+            <w:pStyle w:val="33D2DD477E96498A9DB30854B3DAAC8E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00AD21F1"/>
+    <w:rsid w:val="000C6C2B"/>
+    <w:rsid w:val="002237DD"/>
+    <w:rsid w:val="00267E91"/>
+    <w:rsid w:val="0028535A"/>
+    <w:rsid w:val="00346E70"/>
+    <w:rsid w:val="00374D1A"/>
+    <w:rsid w:val="003C4484"/>
+    <w:rsid w:val="003E662C"/>
+    <w:rsid w:val="00AD21F1"/>
+    <w:rsid w:val="00B62D92"/>
+    <w:rsid w:val="00BA2E18"/>
+    <w:rsid w:val="00C54B6B"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AD21F1"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4A1A6A128AF48BE85EABC73637D8B96">
+    <w:name w:val="D4A1A6A128AF48BE85EABC73637D8B96"/>
+    <w:rsid w:val="00AD21F1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59FA582F5A9946D0B8CA10EBD17CF19F">
+    <w:name w:val="59FA582F5A9946D0B8CA10EBD17CF19F"/>
+    <w:rsid w:val="00AD21F1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10029843CC454323A21F7104D99CE0E6">
+    <w:name w:val="10029843CC454323A21F7104D99CE0E6"/>
+    <w:rsid w:val="00AD21F1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33D2DD477E96498A9DB30854B3DAAC8E">
+    <w:name w:val="33D2DD477E96498A9DB30854B3DAAC8E"/>
+    <w:rsid w:val="00AD21F1"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15587,1308 +16680,1488 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <ContentCloud_OtherApprovers xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>11</Value>
+      <Value>9</Value>
+      <Value>5</Value>
+      <Value>242</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-1046792359-7653</Url>
+      <Description>CCPLUS-1046792359-7653</Description>
+    </_dlc_DocIdUrl>
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-1046792359-7653</_dlc_DocId>
+    <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
+    <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-07-28T23:00:00+00:00</ccApprovedDate1>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
+    <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Rosemary Robson</DisplayName>
+        <AccountId>16893</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContributors>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-05-21T12:31:34+00:00</ccDateAssured>
+    <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>England</Value>
+      <Value>Scotland</Value>
+      <Value>Wales</Value>
+    </ccAppliesTo>
+    <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-05-14T23:00:00+00:00</ccScheduledReviewDate>
+    <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69997</ACTION>
+    <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Minor</ccChangeType>
+    <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
+    <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69997</ccReference>
+    <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Added a note to include a dated, current site plan of premises. Also to add age of point of lay.</ccDescription>
+    <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
+    <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Donna Parry-Hughes</DisplayName>
+        <AccountId>32</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentAssurer>
+    <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
+    <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccApprovers>
+    <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>English</Value>
+    </ccLanguage>
+    <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">4</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good afternoon, your content has passed assurance. Thanks Donna&lt;/p&gt;</ccAssurerComment>
+    <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Subject Matter Expert</ccApproverJobTitle1>
+    <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-07-28T00:00:00+00:00</ccLastReviewedOnDate>
+    <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccAudiences>
+    <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
+    <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">PYH03 Inspection Report Form for Flock/Hatchery for the Poultry Health Scheme</ccLegacyReference>
+    <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccScheduledReviewedBy>
+    <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">PYH</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">db7cceee-9e02-4d6b-a07e-321697b417a5</TermId>
+        </TermInfo>
+      </Terms>
+    </i7526201392745a2b0a0da3858a507d7>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Completed</ccReviewStatus>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-05-28T14:01:44+00:00</ccPublishDate>
+    <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">9.0</ccVersion>
+    <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
+    <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Reviewed - changes made</ccScheduledReviewType>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Questions 1b and 1c amalgamated into new question 1b. All other questions in section 1 renumbered accordingly</ccUpdateNotice>
+    <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
+    <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
+    <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
+    <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69997</AssurerAction>
+    <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Mick Pybus</DisplayName>
+        <AccountId>77</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Anne Tordoff</DisplayName>
+        <AccountId>8280</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kathryn Jardine</DisplayName>
+        <AccountId>8339</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentOwner>
+    <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">10007</ccResponsibleTeam>
+    <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_OtherApprovers>
-[...5 lines deleted...]
-    <ContentCloud_Approvers xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccSubjectMatterExpert>
+    <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Caroline Conradi</DisplayName>
+        <AccountId>88</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccSeniorResponsibleOwner>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69997</Action2>
+    <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
+    <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">30649</ccMetadataItemId>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-05-15T14:36:32+00:00</ccSubmitDate>
+    <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Update includes initial testing box as requested</ccApproverComment1>
+    <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
+    <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-CSC International Trade</ccResponsibleTeamString>
+    <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA Animal Health</Value>
+    </ccWorkAreaLevel1>
+    <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>PYH</Value>
+    </ccWorkAreaLevel4>
+    <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Border controls</Value>
+    </ccWorkAreaLevel2>
+    <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Exports</Value>
+    </ccWorkAreaLevel3>
+    <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Mick.Pybus@apha.gov.uk</ccSubmittedByEmail>
+    <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
+        </TermInfo>
+      </Terms>
+    </lae2bfa7b6474897ab4a53f76ea236c7>
+    <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approvers>
-[...23 lines deleted...]
-    <ContentCloud_Approver2 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccWithdrawnBy>
+    <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cfe9d61-c27f-47b7-a138-543088555a27</TermId>
+        </TermInfo>
+      </Terms>
+    </fe59e9859d6a491389c5b03567f5dda5>
+    <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approver2>
-[...173 lines deleted...]
-    <MigrationOrganisationString xmlns="c78a0cd0-2680-45d0-a254-38b105a1c2de" xsi:nil="true"/>
+    </ccConsultee>
+    <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Team</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ff0485df-0575-416f-802f-e999165821b7</TermId>
+        </TermInfo>
+      </Terms>
+    </n7493b4506bf40e28c373b1e51a33445>
+    <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
+        </TermInfo>
+      </Terms>
+    </k85d23755b3a46b5a51451cf336b2e9b>
+    <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
+        </TermInfo>
+      </Terms>
+    </cf401361b24e474cb011be6eb76c0e76>
+    <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c4c48635-cc8c-496b-abb6-4a15e2e963ca</TermId>
+        </TermInfo>
+      </Terms>
+    </ddeb1fd0a9ad4436a96525d34737dc44>
+    <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<p:Policy xmlns:p="office.server.policy" id="" local="true">
-[...18 lines deleted...]
-</p:Policy>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-    <xsd:import namespace="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="094d47e54b4b6b00c4822fb1a934d9f7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4bb2386353fef8ab12d645943a39e7c" ns2:_="" ns3:_="">
+    <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:ContentCloud_SRO" minOccurs="0"/>
-[...83 lines deleted...]
-                <xsd:element ref="ns3:DLCPolicyLabelLock" minOccurs="0"/>
+                <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
+                <xsd:element ref="ns2:Team" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:ACTION" minOccurs="0"/>
+                <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
+                <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
+                <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
+                <xsd:element ref="ns2:ccKeywords" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLanguage" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLastReviewedOnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataCTypeName" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataItemId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishOnApproval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeam" minOccurs="0"/>
+                <xsd:element ref="ns2:ccRiskLevel" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmitDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnReason" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAppliesTo" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToApprover" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubjectMatterExpert" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSeniorResponsibleOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiences" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssuranceStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUniqueId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSopNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiencesCombinedString" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:ccScheduledReviewInterval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsExternal" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewType" minOccurs="0"/>
+                <xsd:element ref="ns2:SG" minOccurs="0"/>
+                <xsd:element ref="ns2:Action2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeamString" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUpdateNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:AssurerAction" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedWorkdayDelta" minOccurs="0"/>
+                <xsd:element ref="ns2:cf401361b24e474cb011be6eb76c0e76" minOccurs="0"/>
+                <xsd:element ref="ns2:n7493b4506bf40e28c373b1e51a33445" minOccurs="0"/>
+                <xsd:element ref="ns2:k85d23755b3a46b5a51451cf336b2e9b" minOccurs="0"/>
+                <xsd:element ref="ns2:lae2bfa7b6474897ab4a53f76ea236c7" minOccurs="0"/>
+                <xsd:element ref="ns2:ddeb1fd0a9ad4436a96525d34737dc44" minOccurs="0"/>
+                <xsd:element ref="ns2:fe59e9859d6a491389c5b03567f5dda5" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
+                <xsd:element ref="ns2:i7526201392745a2b0a0da3858a507d7" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReviewStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns3:MigrationOrganisationString" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedByEmail" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edf18dbe-f08c-4a27-9a1b-3256889afa95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="ContentCloud_SRO" ma:index="0" nillable="true" ma:displayName="Senior Responsible Owner (SRO)" ma:description="Senior Responsible Owner (SRO)" ma:indexed="true" ma:internalName="ContentCloud_SRO">
+    <xsd:element name="HOMigrated" ma:index="5" nillable="true" ma:displayName="Migrated" ma:default="0" ma:internalName="HOMigrated" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:hidden="true" ma:internalName="Team" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:hidden="true" ma:internalName="Topic" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ACTION" ma:index="11" nillable="true" ma:displayName="Action" ma:hidden="true" ma:internalName="ACTION" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccStatus" ma:index="12" nillable="true" ma:displayName="ccStatus" ma:default="Draft" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Draft"/>
+              <xsd:enumeration value="Pending assurance"/>
+              <xsd:enumeration value="Cancel submission"/>
+              <xsd:enumeration value="Discarded"/>
+              <xsd:enumeration value="Pending approval"/>
+              <xsd:enumeration value="Approved"/>
+              <xsd:enumeration value="Published"/>
+              <xsd:enumeration value="Rejected from assurance"/>
+              <xsd:enumeration value="Rejected from assurance (Expired)"/>
+              <xsd:enumeration value="Rejected from approval"/>
+              <xsd:enumeration value="Rejected from approval (Expired)"/>
+              <xsd:enumeration value="Awaiting External Withdrawal"/>
+              <xsd:enumeration value="Externally Withdrawn"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Awaiting External Publishing"/>
+              <xsd:enumeration value="Externally Published"/>
+              <xsd:enumeration value="Awaiting Publishing"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccContentAssurer" ma:index="13" nillable="true" ma:displayName="ccContentAssurer" ma:hidden="true" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentAssurer" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_DocumentTitleLink" ma:index="1" nillable="true" ma:displayName="Title" ma:format="Hyperlink" ma:internalName="ContentCloud_DocumentTitleLink">
+    <xsd:element name="ccIsAPHAAssuranceChecked" ma:index="14" nillable="true" ma:displayName="ccIsAPHAAssuranceChecked" ma:default="0" ma:internalName="ccIsAPHAAssuranceChecked" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovers" ma:index="15" nillable="true" ma:displayName="ccApprovers" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccApprovers" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Author" ma:index="2" nillable="true" ma:displayName="Author" ma:description="Document Author" ma:indexed="true" ma:internalName="ContentCloud_Author">
+    <xsd:element name="ccContentOwner" ma:index="16" nillable="true" ma:displayName="ccContentOwner" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentOwner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccContributors" ma:index="17" nillable="true" ma:displayName="ccContributors" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContributors" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:hidden="true" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssurerComment" ma:index="19" nillable="true" ma:displayName="ccAssurerComment" ma:internalName="ccAssurerComment" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccChangeType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="New"/>
+              <xsd:enumeration value="New - no change"/>
+              <xsd:enumeration value="Major"/>
+              <xsd:enumeration value="Minor"/>
+              <xsd:enumeration value="Very Minor"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccDateAssured" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDescription" ma:index="23" nillable="true" ma:displayName="ccDescription" ma:internalName="ccDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDuration" ma:index="24" nillable="true" ma:displayName="ccDuration" ma:hidden="true" ma:internalName="ccDuration" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccKeywords" ma:index="25" nillable="true" ma:displayName="ccKeywords" ma:internalName="ccKeywords" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLanguage" ma:index="26" nillable="true" ma:displayName="ccLanguage" ma:internalName="ccLanguage" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="English"/>
+                        <xsd:enumeration value="Welsh"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccLastReviewedOnDate" ma:index="27" nillable="true" ma:displayName="ccLastReviewedOnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccLastReviewedOnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyDetails" ma:index="28" nillable="true" ma:displayName="ccLegacyDetails" ma:internalName="ccLegacyDetails" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyReference" ma:index="29" nillable="true" ma:displayName="ccLegacyReference" ma:internalName="ccLegacyReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:hidden="true" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataItemId" ma:index="31" nillable="true" ma:displayName="ccMetadataItemId" ma:decimals="0" ma:hidden="true" ma:internalName="ccMetadataItemId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="Date published" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishOnApproval" ma:index="33" nillable="true" ma:displayName="ccPublishOnApproval" ma:default="1" ma:internalName="ccPublishOnApproval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="LIT Number" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:hidden="true" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccRiskLevel" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Very High"/>
+              <xsd:enumeration value="High"/>
+              <xsd:enumeration value="Medium"/>
+              <xsd:enumeration value="Low"/>
+              <xsd:enumeration value="Very Low"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmitDate" ma:index="37" nillable="true" ma:displayName="ccSubmitDate" ma:format="DateOnly" ma:internalName="ccSubmitDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:hidden="true" ma:internalName="ccAppliesTo" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="England"/>
+                        <xsd:enumeration value="Scotland"/>
+                        <xsd:enumeration value="Wales"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:internalName="ccApprovedDate1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:internalName="ccApprovedDate2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:hidden="true" ma:internalName="ccCommentToApprover" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:internalName="ccApprovedDate3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:internalName="ccApprovedDate4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:internalName="ccApprovedDate5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:internalName="ccApproverComment1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:internalName="ccApproverComment2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:internalName="ccApproverComment3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:internalName="ccApproverComment4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:internalName="ccApproverComment5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubjectMatterExpert" ma:index="56" nillable="true" ma:displayName="ccSubjectMatterExpert" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSubjectMatterExpert" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSeniorResponsibleOwner" ma:index="60" nillable="true" ma:displayName="ccSeniorResponsibleOwner" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSeniorResponsibleOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Contributors" ma:index="3" nillable="true" ma:displayName="Contributor(s)" ma:description="Document Author" ma:internalName="ContentCloud_Contributors">
+    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:hidden="true" ma:internalName="ccAudiences" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
-[...23 lines deleted...]
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-                  </xsd:restriction>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                        <xsd:enumeration value="Committee on Climate Change"/>
+                        <xsd:enumeration value="Defra"/>
+                        <xsd:enumeration value="Environment Agency"/>
+                        <xsd:enumeration value="Marine Management Organisation"/>
+                        <xsd:enumeration value="Natural England"/>
+                        <xsd:enumeration value="NCS"/>
+                        <xsd:enumeration value="RPA"/>
+                        <xsd:enumeration value="VMD"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Language" ma:index="6" nillable="true" ma:displayName="Language" ma:description="" ma:internalName="ContentCloud_Language">
+    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="Review date" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL-SENSITIVE"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:hidden="true" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Passed to approver - good quality"/>
+              <xsd:enumeration value="Passed to approver - minor improvements required"/>
+              <xsd:enumeration value="Passed to approver - significant improvements required"/>
+              <xsd:enumeration value="Returned to content owner - action required to make minor improvements"/>
+              <xsd:enumeration value="Returned to content owner - action required to make significant improvements"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUniqueId" ma:index="69" nillable="true" ma:displayName="ccUniqueId" ma:decimals="0" ma:hidden="true" ma:internalName="ccUniqueId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:hidden="true" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="20"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="Audience" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="74" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
-[...6 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LastReviewedOnDate" ma:index="7" nillable="true" ma:displayName="Last reviewed on" ma:description="Last Reviewed On" ma:format="DateOnly" ma:internalName="ContentCloud_LastReviewedOnDate">
-[...9 lines deleted...]
-    <xsd:element name="ContentCloud_ScheduledReviewedBy" ma:index="9" nillable="true" ma:displayName="Scheduled reviewed by" ma:description="Scheduled Reviewed By" ma:internalName="ContentCloud_ScheduledReviewedBy">
+    <xsd:element name="ccWithdrawnBy" ma:index="80" nillable="true" ma:displayName="ccWithdrawnBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccWithdrawnBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_UpdateNotice" ma:index="10" nillable="true" ma:displayName="Update notice" ma:description="Why the content has been replaced, e.g. whats changed between versions." ma:internalName="ContentCloud_UpdateNotice">
-[...101 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawnBy" ma:index="21" nillable="true" ma:displayName="Withdrawn by" ma:description="" ma:internalName="ContentCloud_WithdrawnBy">
+    <xsd:element name="ccScheduledReviewedBy" ma:index="81" nillable="true" ma:displayName="ccScheduledReviewedBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccScheduledReviewedBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_WithdrawnDate" ma:index="22" nillable="true" ma:displayName="Withdrawn date" ma:description="" ma:format="DateOnly" ma:internalName="ContentCloud_WithdrawnDate">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawNotice" ma:index="23" nillable="true" ma:displayName="Withdraw notice" ma:description="Why the content has been withdrawn. If the content has been merged into another document then they will only place a link here." ma:internalName="ContentCloud_WithdrawNotice">
+    <xsd:element name="ccVersion" ma:index="82" nillable="true" ma:displayName="ccVersion" ma:hidden="true" ma:internalName="ccVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Rating" ma:index="24" nillable="true" ma:displayName="Rating" ma:decimals="1" ma:description="" ma:internalName="ContentCloud_Rating">
+    <xsd:element name="ccIsExternal" ma:index="83" nillable="true" ma:displayName="ccIsExternal" ma:default="0" ma:description="Whether the content is solely internal or also external." ma:internalName="ccIsExternal" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number">
-[...1 lines deleted...]
-          <xsd:minInclusive value="0"/>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledReviewType" ma:index="85" nillable="true" ma:displayName="Review outcome" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Reviewed - no changes"/>
+              <xsd:enumeration value="Reviewed - changes made"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SG" ma:index="86" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="choicesPlaceholder1"/>
+              <xsd:enumeration value="choicesPlaceholder2"/>
+              <xsd:enumeration value="choicesPlaceholder3"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Action2" ma:index="87" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_RatingsCount" ma:index="25" nillable="true" ma:displayName="Ratings count" ma:decimals="0" ma:description="" ma:internalName="ContentCloud_RatingsCount">
+    <xsd:element name="ccResponsibleTeamString" ma:index="88" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:indexed="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUpdateNotice" ma:index="89" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssurerAction" ma:index="90" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="91" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number">
           <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_PrimaryContact" ma:index="27" nillable="true" ma:displayName="Primary contact" ma:description="" ma:internalName="ContentCloud_PrimaryContact">
+    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="92" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approvers" ma:index="28" nillable="true" ma:displayName="Approvers" ma:description="" ma:internalName="ContentCloud_Approvers">
-[...56 lines deleted...]
-    <xsd:element name="ContentCloud_MetadataItemId" ma:index="31" nillable="true" ma:displayName="Document metadata item id" ma:description="Unique id of the Content Cloud document metadata item." ma:indexed="true" ma:internalName="ContentCloud_MetadataItemId">
+    <xsd:element name="_dlc_DocId" ma:index="102" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Audiences" ma:index="32" nillable="true" ma:displayName="Audience" ma:description="" ma:internalName="ContentCloud_Audiences">
-[...316 lines deleted...]
-    <xsd:element name="ContentCloud_ConsolidatedUrl" ma:index="70" nillable="true" ma:displayName="Link to consolidated content" ma:format="Hyperlink" ma:internalName="ContentCloud_ConsolidatedUrl">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="103" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_TempExtDate" ma:index="71" nillable="true" ma:displayName="Temporary extension date" ma:description="Temporary extension date" ma:format="DateOnly" ma:internalName="ContentCloud_TempExtDate">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="104" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_SharedWith" ma:index="72" nillable="true" ma:displayName="Shared with" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_SharedWith" ma:readOnly="false">
+    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="105" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:readOnly="false" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccReviewStatus" ma:index="111" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:internalName="ccReviewStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Pending"/>
+              <xsd:enumeration value="Extended"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Completed"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Duration" ma:index="73" nillable="true" ma:displayName="Duration" ma:description="Duration of content in seconds." ma:internalName="ContentCloud_Duration">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_Submitter" ma:index="74" nillable="true" ma:displayName="Submitted by" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_Submitter" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel1" ma:index="115" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:hidden="true" ma:internalName="ccWorkAreaLevel1" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LegacyDetails" ma:index="75" nillable="true" ma:displayName="Legacy details" ma:description="" ma:internalName="ContentCloud_LegacyDetails">
-[...14 lines deleted...]
-    <xsd:element name="ContentCloud_ReceivedFrom" ma:index="78" nillable="true" ma:displayName="Document Received From" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ContentCloud_ReceivedFrom" ma:showField="ImnName">
+    <xsd:element name="ccWorkAreaLevel2" ma:index="116" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:hidden="true" ma:internalName="ccWorkAreaLevel2" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_NewDraftNumber" ma:index="79" nillable="true" ma:displayName="New draft number" ma:description="" ma:internalName="ContentCloud_NewDraftNumber">
-[...30 lines deleted...]
-    <xsd:element name="ContentCloud_RelatedSites" ma:index="33" nillable="true" ma:displayName="Related sites" ma:list="{b4283a8c-c169-464e-b37a-660a96344476}" ma:internalName="ContentCloud_RelatedSites" ma:showField="Title" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
+    <xsd:element name="ccWorkAreaLevel3" ma:index="117" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:hidden="true" ma:internalName="ccWorkAreaLevel3" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="91" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="_dlc_DocIdUrl" ma:index="92" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="ccWorkAreaLevel4" ma:index="118" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:hidden="true" ma:internalName="ccWorkAreaLevel4" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="93" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="ccWorkAreaLevel5" ma:index="119" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:hidden="true" ma:internalName="ccWorkAreaLevel5" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
-  </xsd:schema>
-[...25 lines deleted...]
-    <xsd:element name="MigrationOrganisationString" ma:index="99" nillable="true" ma:displayName="MigrationOrganisationString" ma:internalName="MigrationOrganisationString">
+    <xsd:element name="ccSubmittedByEmail" ma:index="120" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="662745e8-e224-48e8-a2e3-254862b8c2f5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39750f38-d6d2-4177-b9d1-b59d50539719" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df517a1a-f367-4017-82b3-5224906db11f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
+    <xsd:element name="ccScheduledReviewInterval" ma:index="79" nillable="true" ma:displayName="ccScheduledReviewInterval" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewInterval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="3 months"/>
+          <xsd:enumeration value="6 months"/>
+          <xsd:enumeration value="12 months"/>
+          <xsd:enumeration value="18 months"/>
+          <xsd:enumeration value="2 years"/>
+          <xsd:enumeration value="3 years"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="99" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="101" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="107" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="108" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="109" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="110" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="113" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...5 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="114" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="94" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="87" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="75" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -16933,215 +18206,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...52 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB08E7D3-19B1-4016-B109-555ACAB04AA7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="c78a0cd0-2680-45d0-a254-38b105a1c2de"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F96A07E3-06F2-419D-8E72-8DD24D208030}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC7BE255-2BD9-43CC-AC38-12AB4D68C4DE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5CFD2BE-F9EE-41B9-BFCC-FAFFEA320F7D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C39DB60B-E730-4813-89E1-A673F4E76CF2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEA5C241-A3FA-4166-9D85-4F4CFAD0F1F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3E2AABD-DA07-40C6-B71A-0B6B86852CF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8867</Characters>
+  <Pages>5</Pages>
+  <Words>1539</Words>
+  <Characters>9237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>486</Lines>
+  <Paragraphs>399</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PYH03 Inspection report form for flock/hatchery for the poultry health scheme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10402</CharactersWithSpaces>
+  <CharactersWithSpaces>10377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6291578</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.gov.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
@@ -17161,104 +18370,110 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>1595507279</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
     <vt:lpwstr>AGO forms update &amp; Fin for issue</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
     <vt:lpwstr>jenny.scott@animalhealth.gsi.gov.uk</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Scott, Jenny (AH)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
-    <vt:lpwstr>0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90</vt:lpwstr>
+    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="InformationType">
-    <vt:lpwstr/>
+    <vt:lpwstr>3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Distribution">
-    <vt:lpwstr>4;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
+    <vt:lpwstr>9;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="HOCopyrightLevel">
-    <vt:lpwstr>1;#Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="HOGovernmentSecurityClassification">
-    <vt:lpwstr>2;#Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="OrganisationalUnit">
-    <vt:lpwstr>3;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
+    <vt:lpwstr>11;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="HOSiteType">
     <vt:lpwstr>5;#Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="lae2bfa7b6474897ab4a53f76ea236c7">
-    <vt:lpwstr>Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Order">
     <vt:r8>9350400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="fe59e9859d6a491389c5b03567f5dda5">
     <vt:lpwstr>APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Topic">
     <vt:lpwstr>Records Management</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="cf401361b24e474cb011be6eb76c0e76">
-    <vt:lpwstr>Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Team">
     <vt:lpwstr>Quality Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Status">
     <vt:lpwstr>Complete</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="ddeb1fd0a9ad4436a96525d34737dc44">
     <vt:lpwstr>Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="n7493b4506bf40e28c373b1e51a33445">
     <vt:lpwstr>Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>5234e2ca-20aa-4d2c-9c07-9b88f7a08ebc</vt:lpwstr>
+    <vt:lpwstr>106cd81a-9454-42e5-97bd-006d61b8e46a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="ccWorkArea">
+    <vt:lpwstr>242;#PYH|db7cceee-9e02-4d6b-a07e-321697b417a5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="k85d23755b3a46b5a51451cf336b2e9b">
+    <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
+  </property>
 </Properties>
 </file>