--- v0 (2026-01-31)
+++ v1 (2026-07-06)
@@ -1,185 +1,175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="57D89B41" w14:textId="1B2B3D65" w:rsidR="009C4561" w:rsidRPr="00AB5137" w:rsidRDefault="005B2F4C" w:rsidP="008F190C">
+    <w:p w14:paraId="57D89B41" w14:textId="71FD1F54" w:rsidR="009C4561" w:rsidRPr="007B36AA" w:rsidRDefault="004D4F25" w:rsidP="008F190C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F0CBB13" wp14:editId="7AB759C0">
-[...2 lines deleted...]
-              <wp:posOffset>5037455</wp:posOffset>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16A7C8F0" wp14:editId="4AF1C3E7">
+            <wp:simplePos x="361950" y="361950"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
             </wp:positionH>
-            <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>0</wp:posOffset>
+            <wp:positionV relativeFrom="margin">
+              <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="864000" cy="759069"/>
-            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:extent cx="1046480" cy="932180"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="226454920" name="Picture 2"/>
+            <wp:docPr id="1789863472" name="Picture 1" descr="APHA Logo "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPr id="155334535" name="Picture 1" descr="APHA Logo "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="864000" cy="759069"/>
+                      <a:ext cx="1046480" cy="932180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="009C4561" w:rsidRPr="00AB5137">
+      <w:r w:rsidR="009C4561" w:rsidRPr="007B36AA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department for Environment, Food and Rural Affairs</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk199238929"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2BC8F883" w14:textId="1303FDC6" w:rsidR="009C4561" w:rsidRPr="00AB5137" w:rsidRDefault="009C4561" w:rsidP="008F190C">
+    <w:p w14:paraId="2BC8F883" w14:textId="1303FDC6" w:rsidR="009C4561" w:rsidRPr="007B36AA" w:rsidRDefault="009C4561" w:rsidP="008F190C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5137">
+      <w:r w:rsidRPr="007B36AA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scottish Government</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F282A5" w14:textId="77777777" w:rsidR="009C4561" w:rsidRPr="00AB5137" w:rsidRDefault="009C4561" w:rsidP="008F190C">
+    <w:p w14:paraId="57F282A5" w14:textId="77777777" w:rsidR="009C4561" w:rsidRPr="007B36AA" w:rsidRDefault="009C4561" w:rsidP="008F190C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5137">
+      <w:r w:rsidRPr="007B36AA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welsh Government</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A5FB17" w14:textId="77777777" w:rsidR="0048690C" w:rsidRDefault="0048690C" w:rsidP="00346C36">
       <w:pPr>
         <w:spacing w:before="160" w:after="240" w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D8AD19B" w14:textId="05A7C6F9" w:rsidR="009C4561" w:rsidRDefault="009C4561" w:rsidP="00754743">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -316,137 +306,134 @@
       </w:r>
       <w:r w:rsidR="00704437">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Defra</w:t>
       </w:r>
       <w:r w:rsidR="009C4561" w:rsidRPr="00EA5D18">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-approved disinfectants under General Order concentration on PHS-approved premises is considered best practice rather than a compulsory requirement</w:t>
       </w:r>
       <w:r w:rsidR="009C4561" w:rsidRPr="00821CA0" w:rsidDel="000C5E91">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FBDF54" w14:textId="18890790" w:rsidR="009C4561" w:rsidRDefault="000221C2" w:rsidP="008F190C">
+    <w:p w14:paraId="59FBDF54" w14:textId="18890790" w:rsidR="009C4561" w:rsidRDefault="00C53F2F" w:rsidP="008F190C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="13764"/>
         </w:tabs>
         <w:ind w:left="108"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="3A250864">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A77E297" w14:textId="481390F4" w:rsidR="00E27ECB" w:rsidRDefault="00E27ECB" w:rsidP="000D2472">
+    <w:p w14:paraId="4A77E297" w14:textId="481390F4" w:rsidR="00E27ECB" w:rsidRPr="004D4F25" w:rsidRDefault="00E27ECB" w:rsidP="000D2472">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB5137">
+      <w:r w:rsidRPr="004D4F25">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please complete in </w:t>
       </w:r>
-      <w:r w:rsidR="001F1C6D" w:rsidRPr="001F1C6D">
+      <w:r w:rsidR="001F1C6D" w:rsidRPr="004D4F25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>block capitals</w:t>
       </w:r>
-      <w:r w:rsidR="001F1C6D" w:rsidRPr="00AB5137">
+      <w:r w:rsidR="001F1C6D" w:rsidRPr="004D4F25">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5137">
+      <w:r w:rsidRPr="004D4F25">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="001F1C6D" w:rsidRPr="001F1C6D">
+      <w:r w:rsidR="001F1C6D" w:rsidRPr="004D4F25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>black ink</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5137">
+      <w:r w:rsidRPr="004D4F25">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB5137">
+      <w:r w:rsidRPr="004D4F25">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4800F0D2" w14:textId="77777777" w:rsidR="0043754E" w:rsidRDefault="003259D3" w:rsidP="00031DB4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5137">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall </w:t>
       </w:r>
       <w:r w:rsidR="002866FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -1027,58 +1014,58 @@
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Add species"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Add species</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2587D80B" w14:textId="77777777" w:rsidR="004B0C3B" w:rsidRPr="00822DA1" w:rsidRDefault="004B0C3B" w:rsidP="004B0C3B">
+    <w:p w14:paraId="2587D80B" w14:textId="77777777" w:rsidR="004B0C3B" w:rsidRPr="00822DA1" w:rsidRDefault="004B0C3B" w:rsidP="004D4F25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk114141857"/>
       <w:r w:rsidRPr="00822DA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6777D3DE" w14:textId="77777777" w:rsidR="004B0C3B" w:rsidRPr="00822DA1" w:rsidRDefault="004B0C3B" w:rsidP="004B0C3B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3750"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="6237"/>
@@ -1298,58 +1285,58 @@
       </w:r>
       <w:r w:rsidRPr="00031DB4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">State if APHA Veterinarian or Official Veterinarian </w:t>
       </w:r>
       <w:r w:rsidRPr="00031DB4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="004B0C3B" w:rsidRPr="00822DA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1143C425" w14:textId="77777777" w:rsidR="00F70871" w:rsidRPr="00822DA1" w:rsidRDefault="00F70871" w:rsidP="00F70871">
+    <w:p w14:paraId="1143C425" w14:textId="77777777" w:rsidR="00F70871" w:rsidRPr="00822DA1" w:rsidRDefault="00F70871" w:rsidP="004D4F25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk182835043"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk182834992"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00822DA1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC8869F" w14:textId="77777777" w:rsidR="00F70871" w:rsidRPr="00822DA1" w:rsidRDefault="00F70871" w:rsidP="00F70871">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3750"/>
@@ -2028,50 +2015,364 @@
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B21D6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B21D6D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001B7F39" w14:paraId="3F2AB9F4" w14:textId="77777777" w:rsidTr="002165AD">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B112DDD" w14:textId="7114B073" w:rsidR="001B7F39" w:rsidRPr="00FC5201" w:rsidRDefault="004456EB" w:rsidP="00F6607C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="340" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attach a current site plan </w:t>
+            </w:r>
+            <w:r w:rsidR="003515DB">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>to this PYH14 with a date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D19443C" w14:textId="17EC3A7F" w:rsidR="001B7F39" w:rsidRPr="00B21D6D" w:rsidRDefault="0044671C" w:rsidP="00E17631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5BA08A" w14:textId="77777777" w:rsidR="001B7F39" w:rsidRPr="00B21D6D" w:rsidRDefault="001B7F39" w:rsidP="00E87A83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003515DB" w14:paraId="54B3E44A" w14:textId="77777777" w:rsidTr="002165AD">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137C18B2" w14:textId="1132F143" w:rsidR="003515DB" w:rsidRDefault="003515DB" w:rsidP="00F6607C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="340" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the current site plan accurately reflect the </w:t>
+            </w:r>
+            <w:r w:rsidR="00616D48">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hatchery layout </w:t>
+            </w:r>
+            <w:r w:rsidR="0044671C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="00616D48">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>working hatchery process</w:t>
+            </w:r>
+            <w:r w:rsidR="0044671C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? Comment if required with an end date for correction. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACC1080" w14:textId="5C8CD7CD" w:rsidR="003515DB" w:rsidRPr="00B21D6D" w:rsidRDefault="0044671C" w:rsidP="00E17631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21D6D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3561" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21A1BBF2" w14:textId="77777777" w:rsidR="003515DB" w:rsidRPr="00B21D6D" w:rsidRDefault="003515DB" w:rsidP="00E87A83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00346C36" w14:paraId="43992448" w14:textId="77777777" w:rsidTr="002165AD">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F22FA34" w14:textId="77777777" w:rsidR="00346C36" w:rsidRPr="00FC5201" w:rsidRDefault="00346C36" w:rsidP="00F6607C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
@@ -5470,50 +5771,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30BC0E4E" w14:textId="2B926554" w:rsidR="00486FEB" w:rsidRPr="00FC5201" w:rsidRDefault="00486FEB" w:rsidP="00F6607C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="697" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC5201">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>origin of eggs and date of arrival</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="242C9945" w14:textId="5134C43B" w:rsidR="00486FEB" w:rsidRPr="00A75B17" w:rsidRDefault="00486FEB" w:rsidP="00E17631">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006632BD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
@@ -5911,51 +6213,50 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A3DE58E" w14:textId="48E444FE" w:rsidR="00486FEB" w:rsidRPr="00FC5201" w:rsidRDefault="00486FEB" w:rsidP="00F6607C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="697" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC5201">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>laboratory tests and results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12D6D6CC" w14:textId="378F2464" w:rsidR="00486FEB" w:rsidRPr="00A75B17" w:rsidRDefault="00486FEB" w:rsidP="00E17631">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006632BD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
@@ -10156,50 +10457,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04088474" w14:textId="7587C481" w:rsidR="00CA31E7" w:rsidRPr="00BB29B7" w:rsidRDefault="00CA31E7" w:rsidP="00BB29B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB29B7">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Are surfaces of equipment smooth and waterproof?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55CE10A9" w14:textId="0C2B6C0F" w:rsidR="00CA31E7" w:rsidRPr="00A80956" w:rsidRDefault="00CA31E7" w:rsidP="00CA31E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896E00">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
@@ -10472,51 +10774,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="721E8CF2" w14:textId="7DF34E5F" w:rsidR="00CA31E7" w:rsidRPr="00BB29B7" w:rsidRDefault="00CA31E7" w:rsidP="00BB29B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB29B7">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Are buildings and equipment kept in good repair?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="191209A4" w14:textId="5B1E4C15" w:rsidR="00CA31E7" w:rsidRPr="00A80956" w:rsidRDefault="00CA31E7" w:rsidP="00CA31E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896E00">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
@@ -12117,65 +12418,65 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APHA is an Executive Agency of the Department for Environment, Food and Rural Affairs and also works on behalf of the Scottish Government, Welsh Government and Food Standards Agency to safeguard animal and plant health for the benefit of people, the environment and the economy</w:t>
       </w:r>
       <w:r w:rsidR="00401EBA" w:rsidRPr="00AE47C7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC5201" w:rsidRPr="00AE47C7" w:rsidSect="005270BF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="261" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52EA14E9" w14:textId="77777777" w:rsidR="00BA2A92" w:rsidRDefault="00BA2A92">
+    <w:p w14:paraId="24B65EDA" w14:textId="77777777" w:rsidR="00C53F2F" w:rsidRDefault="00C53F2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A61403B" w14:textId="77777777" w:rsidR="00BA2A92" w:rsidRDefault="00BA2A92">
+    <w:p w14:paraId="51AC8F51" w14:textId="77777777" w:rsidR="00C53F2F" w:rsidRDefault="00C53F2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42601C79" w14:textId="77777777" w:rsidR="00BA2A92" w:rsidRDefault="00BA2A92"/>
+    <w:p w14:paraId="5FF9102D" w14:textId="77777777" w:rsidR="00C53F2F" w:rsidRDefault="00C53F2F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -12189,186 +12490,354 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A034198" w14:textId="35614030" w:rsidR="0000446D" w:rsidRDefault="00DB255D" w:rsidP="00C1309E">
+  <w:p w14:paraId="7A034198" w14:textId="4D5117F0" w:rsidR="0000446D" w:rsidRPr="004D4F25" w:rsidRDefault="00B57959" w:rsidP="00B57959">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-      </w:pBdr>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="004D4F25">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>PY</w:t>
+      <w:t>PYH14</w:t>
     </w:r>
-    <w:r w:rsidR="00816165">
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>H</w:t>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidR="00DC37C8">
+    <w:r w:rsidR="004D4F25">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>14</w:t>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r w:rsidR="00A4170B">
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">LIT </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccReference"/>
+        <w:tag w:val="ccReference"/>
+        <w:id w:val="-1943683845"/>
+        <w:placeholder>
+          <w:docPart w:val="5AD41FDFD4B842258F17B08BCEF7FA4B"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{B11396BE-2938-4945-868E-42FA6A20A855}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>70002</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="004D4F25">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccSecurityClassification"/>
+        <w:tag w:val="ccSecurityClassification"/>
+        <w:id w:val="794414101"/>
+        <w:placeholder>
+          <w:docPart w:val="373A7F20C29D4458A1FC68E27BEC10B1"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{B11396BE-2938-4945-868E-42FA6A20A855}"/>
+        <w:dropDownList w:lastValue="OFFICIAL">
+          <w:listItem w:value="[ccSecurityClassification]"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="004D4F25" w:rsidRPr="004D4F25">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>OFFICIAL</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="004D4F25" w:rsidRPr="004D4F25">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="004D4F25" w:rsidRPr="004D4F25">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0000446D">
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Rev. </w:t>
+      <w:t>Version:</w:t>
     </w:r>
-    <w:r w:rsidR="0045558F">
+    <w:r w:rsidR="004D4F25">
       <w:rPr>
-        <w:sz w:val="18"/>
-[...23 lines deleted...]
-        <w:sz w:val="18"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00355605">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccVersion"/>
+        <w:tag w:val="ccVersion"/>
+        <w:id w:val="-550770613"/>
+        <w:placeholder>
+          <w:docPart w:val="0B25633E2B55491CBD34A459DC5BC157"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{B11396BE-2938-4945-868E-42FA6A20A855}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00745E4A">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>6.0</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="004D4F25">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">                </w:t>
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:r w:rsidR="00A4170B">
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Published:</w:t>
+    </w:r>
+    <w:r w:rsidR="004D4F25">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:alias w:val="ccPublishDate"/>
+        <w:tag w:val="ccPublishDate"/>
+        <w:id w:val="1261564241"/>
+        <w:placeholder>
+          <w:docPart w:val="62734F89BA734387928044C5B85AFB0C"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{B11396BE-2938-4945-868E-42FA6A20A855}"/>
+        <w:date w:fullDate="2026-02-18T13:54:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00745E4A">
+          <w:rPr>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>18/02/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
+      <w:rPr>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r w:rsidR="009471B8">
+    <w:r w:rsidR="004D4F25">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                   </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A4170B">
+    <w:r w:rsidR="004D4F25">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>OFFICIAL-SENSITIVE</w:t>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="004D4F25">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00327457" w:rsidRPr="004D4F25">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BDDEDAA" w14:textId="77777777" w:rsidR="00BA2A92" w:rsidRDefault="00BA2A92">
+    <w:p w14:paraId="2CE224CD" w14:textId="77777777" w:rsidR="00C53F2F" w:rsidRDefault="00C53F2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63B6E578" w14:textId="77777777" w:rsidR="00BA2A92" w:rsidRDefault="00BA2A92">
+    <w:p w14:paraId="7DF7D109" w14:textId="77777777" w:rsidR="00C53F2F" w:rsidRDefault="00C53F2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="38542292" w14:textId="77777777" w:rsidR="00BA2A92" w:rsidRDefault="00BA2A92"/>
+    <w:p w14:paraId="5B96AB46" w14:textId="77777777" w:rsidR="00C53F2F" w:rsidRDefault="00C53F2F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A0B762C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3D8916E"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -14490,642 +14959,668 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2056420554">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1610893530">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="837228240">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="575937887">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2115055611">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1049307401">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="196"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="sEGXc5RrI/JA3bYLOQYjXYPSJlRpJT6ocAHDGSRdtKVAyKDsYwQ8j4rrrisCfAu+fX2oAEOzeopsQD927ZbznA==" w:salt="DFylhxBYYp6hpFSF/fNLTQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1309E"/>
     <w:rsid w:val="0000446D"/>
     <w:rsid w:val="000054B5"/>
     <w:rsid w:val="000069B1"/>
     <w:rsid w:val="00007DA1"/>
     <w:rsid w:val="00031DB4"/>
     <w:rsid w:val="00035AD3"/>
     <w:rsid w:val="00043B44"/>
     <w:rsid w:val="0004690E"/>
     <w:rsid w:val="00050B4A"/>
     <w:rsid w:val="00067446"/>
     <w:rsid w:val="000751DE"/>
     <w:rsid w:val="00077B7D"/>
     <w:rsid w:val="000805FF"/>
     <w:rsid w:val="00082D47"/>
     <w:rsid w:val="00087117"/>
     <w:rsid w:val="00092931"/>
     <w:rsid w:val="0009329A"/>
     <w:rsid w:val="00094461"/>
     <w:rsid w:val="00096C5E"/>
     <w:rsid w:val="00097672"/>
     <w:rsid w:val="000A3C08"/>
     <w:rsid w:val="000A4B40"/>
     <w:rsid w:val="000A6111"/>
+    <w:rsid w:val="000B5901"/>
     <w:rsid w:val="000C5E91"/>
     <w:rsid w:val="000C68BE"/>
     <w:rsid w:val="000D2472"/>
     <w:rsid w:val="000D4B04"/>
     <w:rsid w:val="000F1987"/>
     <w:rsid w:val="000F7224"/>
     <w:rsid w:val="001026F2"/>
     <w:rsid w:val="0010311B"/>
     <w:rsid w:val="00112876"/>
     <w:rsid w:val="00112E1E"/>
     <w:rsid w:val="001165D5"/>
     <w:rsid w:val="00117DC8"/>
     <w:rsid w:val="00122B3E"/>
     <w:rsid w:val="00125BF9"/>
     <w:rsid w:val="00130EFD"/>
     <w:rsid w:val="001337D1"/>
     <w:rsid w:val="00134643"/>
     <w:rsid w:val="0014143C"/>
     <w:rsid w:val="00141EDF"/>
     <w:rsid w:val="001439CF"/>
     <w:rsid w:val="00154E27"/>
     <w:rsid w:val="0017007C"/>
     <w:rsid w:val="00171C3B"/>
     <w:rsid w:val="00172CBF"/>
     <w:rsid w:val="0017433B"/>
     <w:rsid w:val="00177B64"/>
     <w:rsid w:val="00177E2E"/>
     <w:rsid w:val="001829D8"/>
     <w:rsid w:val="00186E34"/>
     <w:rsid w:val="00187092"/>
     <w:rsid w:val="0019045E"/>
     <w:rsid w:val="00195108"/>
     <w:rsid w:val="001A0519"/>
     <w:rsid w:val="001A1FCE"/>
     <w:rsid w:val="001A2DD0"/>
     <w:rsid w:val="001A7A83"/>
     <w:rsid w:val="001B12FA"/>
     <w:rsid w:val="001B6D6D"/>
+    <w:rsid w:val="001B7F39"/>
     <w:rsid w:val="001C2A1F"/>
     <w:rsid w:val="001C4044"/>
     <w:rsid w:val="001D2690"/>
     <w:rsid w:val="001D45DE"/>
     <w:rsid w:val="001D7477"/>
     <w:rsid w:val="001E0DFB"/>
     <w:rsid w:val="001E3727"/>
     <w:rsid w:val="001F1C6D"/>
     <w:rsid w:val="001F5C14"/>
     <w:rsid w:val="001F6FAE"/>
     <w:rsid w:val="00205645"/>
     <w:rsid w:val="002148D3"/>
     <w:rsid w:val="002165AD"/>
     <w:rsid w:val="00224451"/>
     <w:rsid w:val="00232ECC"/>
+    <w:rsid w:val="00233AD0"/>
     <w:rsid w:val="002358B9"/>
     <w:rsid w:val="002402C4"/>
     <w:rsid w:val="00240AEB"/>
     <w:rsid w:val="0024217B"/>
     <w:rsid w:val="0025704F"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00265320"/>
     <w:rsid w:val="00266AE4"/>
     <w:rsid w:val="0027305D"/>
     <w:rsid w:val="00275C02"/>
     <w:rsid w:val="00281AD2"/>
     <w:rsid w:val="00282CC0"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="002865CA"/>
     <w:rsid w:val="002866FE"/>
     <w:rsid w:val="00291394"/>
     <w:rsid w:val="00293EFF"/>
     <w:rsid w:val="0029544F"/>
     <w:rsid w:val="0029698E"/>
     <w:rsid w:val="002A31D9"/>
     <w:rsid w:val="002A47FF"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B6C6C"/>
     <w:rsid w:val="002C2CDF"/>
     <w:rsid w:val="002C3970"/>
     <w:rsid w:val="002D4040"/>
     <w:rsid w:val="002D416C"/>
     <w:rsid w:val="002E6128"/>
     <w:rsid w:val="002E6317"/>
     <w:rsid w:val="002F1A0D"/>
     <w:rsid w:val="002F2C1D"/>
     <w:rsid w:val="002F5274"/>
     <w:rsid w:val="0030245D"/>
     <w:rsid w:val="003102A2"/>
     <w:rsid w:val="00322485"/>
     <w:rsid w:val="003259D3"/>
+    <w:rsid w:val="00327457"/>
     <w:rsid w:val="00346C36"/>
     <w:rsid w:val="0034795A"/>
     <w:rsid w:val="00351508"/>
+    <w:rsid w:val="003515DB"/>
     <w:rsid w:val="00352219"/>
     <w:rsid w:val="00355605"/>
     <w:rsid w:val="00357066"/>
     <w:rsid w:val="00364930"/>
     <w:rsid w:val="003653EB"/>
     <w:rsid w:val="00390D0E"/>
     <w:rsid w:val="00392BE7"/>
     <w:rsid w:val="003A1F5F"/>
     <w:rsid w:val="003A56DE"/>
     <w:rsid w:val="003B18A9"/>
     <w:rsid w:val="003B2F1B"/>
     <w:rsid w:val="003B5147"/>
     <w:rsid w:val="003C2C3C"/>
     <w:rsid w:val="003C4FC1"/>
     <w:rsid w:val="003D1195"/>
     <w:rsid w:val="003D1F6C"/>
     <w:rsid w:val="003D44ED"/>
     <w:rsid w:val="003D5ACC"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="003E6781"/>
     <w:rsid w:val="003E6A5D"/>
     <w:rsid w:val="003F3F1D"/>
     <w:rsid w:val="003F65CB"/>
     <w:rsid w:val="00401EBA"/>
     <w:rsid w:val="00402AC7"/>
     <w:rsid w:val="00407E29"/>
     <w:rsid w:val="00412A37"/>
     <w:rsid w:val="004169C1"/>
     <w:rsid w:val="00422C76"/>
     <w:rsid w:val="00425E0B"/>
     <w:rsid w:val="0043112A"/>
     <w:rsid w:val="0043754E"/>
     <w:rsid w:val="00441C20"/>
+    <w:rsid w:val="004456EB"/>
+    <w:rsid w:val="0044671C"/>
     <w:rsid w:val="00447DA1"/>
     <w:rsid w:val="00451007"/>
     <w:rsid w:val="0045558F"/>
     <w:rsid w:val="00460190"/>
     <w:rsid w:val="004619D9"/>
     <w:rsid w:val="00471AB6"/>
+    <w:rsid w:val="00471D6C"/>
     <w:rsid w:val="0048121A"/>
     <w:rsid w:val="00483ED8"/>
     <w:rsid w:val="0048690C"/>
     <w:rsid w:val="00486FEB"/>
     <w:rsid w:val="00496658"/>
     <w:rsid w:val="004A5563"/>
     <w:rsid w:val="004A77F1"/>
     <w:rsid w:val="004B0C3B"/>
     <w:rsid w:val="004B3589"/>
     <w:rsid w:val="004B7B73"/>
     <w:rsid w:val="004C0AF9"/>
     <w:rsid w:val="004C615F"/>
+    <w:rsid w:val="004D4F25"/>
     <w:rsid w:val="004E376F"/>
     <w:rsid w:val="004F1B47"/>
     <w:rsid w:val="004F2022"/>
     <w:rsid w:val="004F3420"/>
+    <w:rsid w:val="004F3448"/>
     <w:rsid w:val="005079FC"/>
     <w:rsid w:val="00510482"/>
     <w:rsid w:val="0051198C"/>
     <w:rsid w:val="00513968"/>
     <w:rsid w:val="00523253"/>
     <w:rsid w:val="005270BF"/>
     <w:rsid w:val="00531EFB"/>
     <w:rsid w:val="00537DFF"/>
     <w:rsid w:val="00537E2A"/>
     <w:rsid w:val="00547C64"/>
     <w:rsid w:val="00550C3A"/>
     <w:rsid w:val="0055178A"/>
     <w:rsid w:val="00555034"/>
     <w:rsid w:val="005568FE"/>
     <w:rsid w:val="00566188"/>
     <w:rsid w:val="00576906"/>
     <w:rsid w:val="00586914"/>
     <w:rsid w:val="005902C3"/>
     <w:rsid w:val="005913CA"/>
     <w:rsid w:val="0059318D"/>
     <w:rsid w:val="005939F4"/>
     <w:rsid w:val="005A4FF5"/>
     <w:rsid w:val="005A58D9"/>
     <w:rsid w:val="005B0A0C"/>
     <w:rsid w:val="005B2BCC"/>
     <w:rsid w:val="005B2E4C"/>
     <w:rsid w:val="005B2F4C"/>
     <w:rsid w:val="005B3F97"/>
     <w:rsid w:val="005B6A6B"/>
     <w:rsid w:val="005B7055"/>
     <w:rsid w:val="005C539C"/>
     <w:rsid w:val="005C6CF9"/>
     <w:rsid w:val="005D5DF5"/>
     <w:rsid w:val="005E10B4"/>
     <w:rsid w:val="005E2056"/>
     <w:rsid w:val="005E5FBD"/>
     <w:rsid w:val="005F3CF4"/>
     <w:rsid w:val="00603234"/>
     <w:rsid w:val="006051CE"/>
     <w:rsid w:val="0060737C"/>
     <w:rsid w:val="00612115"/>
+    <w:rsid w:val="00612335"/>
+    <w:rsid w:val="00616D48"/>
     <w:rsid w:val="006217D8"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626151"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="00637575"/>
     <w:rsid w:val="006432C7"/>
     <w:rsid w:val="006457E4"/>
     <w:rsid w:val="00652535"/>
     <w:rsid w:val="00652623"/>
     <w:rsid w:val="006531A2"/>
     <w:rsid w:val="00656708"/>
     <w:rsid w:val="00660350"/>
     <w:rsid w:val="00674B0F"/>
     <w:rsid w:val="0067537A"/>
     <w:rsid w:val="00675BD8"/>
     <w:rsid w:val="00675EF7"/>
     <w:rsid w:val="0067648E"/>
     <w:rsid w:val="00676956"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="006847E3"/>
     <w:rsid w:val="00696CCA"/>
     <w:rsid w:val="006B110C"/>
     <w:rsid w:val="006B53C1"/>
     <w:rsid w:val="006B6672"/>
     <w:rsid w:val="006B6D1C"/>
     <w:rsid w:val="006C02E5"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006D2190"/>
     <w:rsid w:val="006D63F8"/>
     <w:rsid w:val="006D6957"/>
     <w:rsid w:val="006D6DCE"/>
     <w:rsid w:val="006D7D37"/>
     <w:rsid w:val="006E5AD8"/>
     <w:rsid w:val="006E6EE6"/>
     <w:rsid w:val="006F0B83"/>
     <w:rsid w:val="006F5B3E"/>
     <w:rsid w:val="006F5FE9"/>
     <w:rsid w:val="00701827"/>
     <w:rsid w:val="00704437"/>
     <w:rsid w:val="0071050B"/>
     <w:rsid w:val="00714576"/>
     <w:rsid w:val="00716A53"/>
     <w:rsid w:val="00721D7B"/>
     <w:rsid w:val="00725FBA"/>
     <w:rsid w:val="00741BBA"/>
     <w:rsid w:val="00744A55"/>
     <w:rsid w:val="007457E3"/>
+    <w:rsid w:val="00745E4A"/>
     <w:rsid w:val="00754743"/>
     <w:rsid w:val="00755756"/>
     <w:rsid w:val="0075617C"/>
+    <w:rsid w:val="007819F4"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786B6A"/>
     <w:rsid w:val="00786EF4"/>
     <w:rsid w:val="00793764"/>
     <w:rsid w:val="00794D8C"/>
     <w:rsid w:val="007A2EC9"/>
     <w:rsid w:val="007A4A7C"/>
     <w:rsid w:val="007A6108"/>
     <w:rsid w:val="007A78A6"/>
+    <w:rsid w:val="007B36AA"/>
     <w:rsid w:val="007C05C9"/>
     <w:rsid w:val="007C097F"/>
     <w:rsid w:val="007C4AD0"/>
     <w:rsid w:val="007C7157"/>
     <w:rsid w:val="007C7D3F"/>
     <w:rsid w:val="007D122B"/>
     <w:rsid w:val="007D423E"/>
     <w:rsid w:val="007E521A"/>
     <w:rsid w:val="007E6BFA"/>
     <w:rsid w:val="007F030F"/>
+    <w:rsid w:val="007F1D10"/>
     <w:rsid w:val="00805C1A"/>
     <w:rsid w:val="00810696"/>
     <w:rsid w:val="0081451F"/>
     <w:rsid w:val="00816165"/>
     <w:rsid w:val="00820AF0"/>
     <w:rsid w:val="00821CA0"/>
     <w:rsid w:val="0082448F"/>
     <w:rsid w:val="008244E8"/>
     <w:rsid w:val="00827084"/>
     <w:rsid w:val="00836F09"/>
     <w:rsid w:val="00841E4D"/>
     <w:rsid w:val="0084259C"/>
     <w:rsid w:val="00846722"/>
     <w:rsid w:val="00855A3C"/>
     <w:rsid w:val="008631ED"/>
     <w:rsid w:val="00863E20"/>
     <w:rsid w:val="008818BC"/>
     <w:rsid w:val="008871C2"/>
     <w:rsid w:val="00892AF0"/>
     <w:rsid w:val="0089533D"/>
     <w:rsid w:val="008B4A63"/>
     <w:rsid w:val="008C3A93"/>
     <w:rsid w:val="008C7CFB"/>
     <w:rsid w:val="008D12BA"/>
     <w:rsid w:val="008D5285"/>
     <w:rsid w:val="008E1D12"/>
     <w:rsid w:val="008F190C"/>
     <w:rsid w:val="008F647C"/>
     <w:rsid w:val="008F717F"/>
     <w:rsid w:val="008F7AE7"/>
     <w:rsid w:val="009016A6"/>
     <w:rsid w:val="00901FD4"/>
     <w:rsid w:val="00911BE5"/>
     <w:rsid w:val="00913B8A"/>
     <w:rsid w:val="00921BF7"/>
     <w:rsid w:val="0093313E"/>
     <w:rsid w:val="00940E05"/>
     <w:rsid w:val="00943062"/>
     <w:rsid w:val="00943BF7"/>
     <w:rsid w:val="00946077"/>
     <w:rsid w:val="009471B8"/>
     <w:rsid w:val="0095070C"/>
     <w:rsid w:val="00956126"/>
     <w:rsid w:val="00971EAD"/>
     <w:rsid w:val="00977CB9"/>
     <w:rsid w:val="00980133"/>
     <w:rsid w:val="009861C8"/>
     <w:rsid w:val="00986409"/>
     <w:rsid w:val="00987355"/>
     <w:rsid w:val="009A380F"/>
+    <w:rsid w:val="009A4429"/>
     <w:rsid w:val="009B3A17"/>
     <w:rsid w:val="009C264E"/>
     <w:rsid w:val="009C38CD"/>
     <w:rsid w:val="009C4561"/>
     <w:rsid w:val="009D1BEF"/>
     <w:rsid w:val="009D77EF"/>
     <w:rsid w:val="009E1738"/>
     <w:rsid w:val="009E1E64"/>
     <w:rsid w:val="009E4982"/>
+    <w:rsid w:val="009E68B1"/>
     <w:rsid w:val="009E7A8E"/>
     <w:rsid w:val="009F5EAF"/>
     <w:rsid w:val="00A022F6"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A07735"/>
     <w:rsid w:val="00A10424"/>
     <w:rsid w:val="00A14676"/>
     <w:rsid w:val="00A15FA3"/>
     <w:rsid w:val="00A20974"/>
     <w:rsid w:val="00A253B5"/>
     <w:rsid w:val="00A32A75"/>
     <w:rsid w:val="00A4170B"/>
     <w:rsid w:val="00A45CEF"/>
     <w:rsid w:val="00A505B8"/>
     <w:rsid w:val="00A64C58"/>
     <w:rsid w:val="00A7547F"/>
     <w:rsid w:val="00A75B17"/>
     <w:rsid w:val="00A77B38"/>
     <w:rsid w:val="00A85013"/>
     <w:rsid w:val="00AA23B9"/>
     <w:rsid w:val="00AA4654"/>
     <w:rsid w:val="00AA75F4"/>
     <w:rsid w:val="00AB150A"/>
     <w:rsid w:val="00AB1A6A"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
     <w:rsid w:val="00AB7DEF"/>
     <w:rsid w:val="00AC395D"/>
     <w:rsid w:val="00AC737E"/>
     <w:rsid w:val="00AC78EF"/>
     <w:rsid w:val="00AD0B32"/>
     <w:rsid w:val="00AE2321"/>
     <w:rsid w:val="00AE47C7"/>
     <w:rsid w:val="00AE575D"/>
     <w:rsid w:val="00AE69EF"/>
     <w:rsid w:val="00AF1FAB"/>
     <w:rsid w:val="00AF515E"/>
     <w:rsid w:val="00B010A5"/>
     <w:rsid w:val="00B02293"/>
     <w:rsid w:val="00B05E13"/>
     <w:rsid w:val="00B071D9"/>
     <w:rsid w:val="00B16441"/>
     <w:rsid w:val="00B21D6D"/>
     <w:rsid w:val="00B32222"/>
     <w:rsid w:val="00B355B6"/>
     <w:rsid w:val="00B565B4"/>
     <w:rsid w:val="00B575C9"/>
+    <w:rsid w:val="00B57959"/>
     <w:rsid w:val="00B61A60"/>
     <w:rsid w:val="00B64DE3"/>
     <w:rsid w:val="00B67433"/>
     <w:rsid w:val="00B73D52"/>
     <w:rsid w:val="00B743E2"/>
     <w:rsid w:val="00B76D7C"/>
     <w:rsid w:val="00B81288"/>
     <w:rsid w:val="00B85F10"/>
     <w:rsid w:val="00B9219F"/>
     <w:rsid w:val="00B92A0C"/>
     <w:rsid w:val="00B92B94"/>
     <w:rsid w:val="00B97988"/>
     <w:rsid w:val="00BA0A9E"/>
     <w:rsid w:val="00BA2A92"/>
     <w:rsid w:val="00BA596E"/>
     <w:rsid w:val="00BA694D"/>
     <w:rsid w:val="00BA7D50"/>
     <w:rsid w:val="00BB29B7"/>
     <w:rsid w:val="00BB3D56"/>
     <w:rsid w:val="00BC26BD"/>
     <w:rsid w:val="00BF0734"/>
     <w:rsid w:val="00BF37E1"/>
     <w:rsid w:val="00BF45BE"/>
     <w:rsid w:val="00BF6073"/>
     <w:rsid w:val="00BF7DE0"/>
     <w:rsid w:val="00C00DF9"/>
     <w:rsid w:val="00C010CA"/>
     <w:rsid w:val="00C01BED"/>
     <w:rsid w:val="00C1309E"/>
     <w:rsid w:val="00C131AE"/>
+    <w:rsid w:val="00C174F8"/>
     <w:rsid w:val="00C239D6"/>
     <w:rsid w:val="00C2676D"/>
     <w:rsid w:val="00C302DC"/>
     <w:rsid w:val="00C42C50"/>
     <w:rsid w:val="00C430D2"/>
     <w:rsid w:val="00C45119"/>
     <w:rsid w:val="00C45F6E"/>
     <w:rsid w:val="00C52E44"/>
     <w:rsid w:val="00C53725"/>
+    <w:rsid w:val="00C53F2F"/>
     <w:rsid w:val="00C66D52"/>
     <w:rsid w:val="00C76051"/>
     <w:rsid w:val="00C85E3E"/>
     <w:rsid w:val="00C8610E"/>
     <w:rsid w:val="00C87F19"/>
     <w:rsid w:val="00C95E71"/>
     <w:rsid w:val="00CA31E7"/>
     <w:rsid w:val="00CB4ECC"/>
     <w:rsid w:val="00CD147B"/>
     <w:rsid w:val="00CF0536"/>
     <w:rsid w:val="00CF150E"/>
     <w:rsid w:val="00D00E89"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D022C0"/>
     <w:rsid w:val="00D024BE"/>
     <w:rsid w:val="00D14563"/>
     <w:rsid w:val="00D1750C"/>
     <w:rsid w:val="00D2028C"/>
+    <w:rsid w:val="00D317C5"/>
     <w:rsid w:val="00D347EE"/>
     <w:rsid w:val="00D34A40"/>
     <w:rsid w:val="00D3719A"/>
     <w:rsid w:val="00D447EB"/>
     <w:rsid w:val="00D535F5"/>
     <w:rsid w:val="00D54C45"/>
     <w:rsid w:val="00D579E2"/>
     <w:rsid w:val="00D608E6"/>
     <w:rsid w:val="00D63686"/>
     <w:rsid w:val="00D759EB"/>
     <w:rsid w:val="00D75C42"/>
     <w:rsid w:val="00D760FD"/>
     <w:rsid w:val="00D9308F"/>
     <w:rsid w:val="00D93248"/>
     <w:rsid w:val="00D95E82"/>
     <w:rsid w:val="00DA140E"/>
     <w:rsid w:val="00DA1B93"/>
     <w:rsid w:val="00DA60AE"/>
     <w:rsid w:val="00DB0372"/>
     <w:rsid w:val="00DB255D"/>
     <w:rsid w:val="00DC37C8"/>
     <w:rsid w:val="00DC68DE"/>
     <w:rsid w:val="00DD121F"/>
     <w:rsid w:val="00DD271A"/>
     <w:rsid w:val="00DD43F0"/>
     <w:rsid w:val="00DD5120"/>
     <w:rsid w:val="00DE3CB6"/>
     <w:rsid w:val="00DF155B"/>
     <w:rsid w:val="00E011BC"/>
     <w:rsid w:val="00E06CFF"/>
     <w:rsid w:val="00E13BB0"/>
     <w:rsid w:val="00E17631"/>
     <w:rsid w:val="00E249DF"/>
     <w:rsid w:val="00E266A8"/>
     <w:rsid w:val="00E27ECB"/>
+    <w:rsid w:val="00E36506"/>
     <w:rsid w:val="00E37983"/>
     <w:rsid w:val="00E439E5"/>
     <w:rsid w:val="00E45A78"/>
     <w:rsid w:val="00E46600"/>
     <w:rsid w:val="00E5046E"/>
     <w:rsid w:val="00E51F6E"/>
     <w:rsid w:val="00E53851"/>
     <w:rsid w:val="00E53F34"/>
     <w:rsid w:val="00E544D8"/>
     <w:rsid w:val="00E57864"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E847AB"/>
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
     <w:rsid w:val="00E87A83"/>
     <w:rsid w:val="00E9336B"/>
     <w:rsid w:val="00E969AE"/>
     <w:rsid w:val="00EA5D18"/>
     <w:rsid w:val="00EB07A0"/>
     <w:rsid w:val="00EB1EC8"/>
     <w:rsid w:val="00EB20DB"/>
     <w:rsid w:val="00EB4858"/>
     <w:rsid w:val="00EC5C53"/>
     <w:rsid w:val="00ED1A14"/>
     <w:rsid w:val="00ED6A66"/>
     <w:rsid w:val="00EE5085"/>
     <w:rsid w:val="00EF0141"/>
     <w:rsid w:val="00EF65BB"/>
+    <w:rsid w:val="00EF7095"/>
     <w:rsid w:val="00F03C75"/>
     <w:rsid w:val="00F2353C"/>
     <w:rsid w:val="00F41A4C"/>
     <w:rsid w:val="00F45092"/>
     <w:rsid w:val="00F45E55"/>
     <w:rsid w:val="00F554D2"/>
     <w:rsid w:val="00F55E96"/>
     <w:rsid w:val="00F65F7B"/>
     <w:rsid w:val="00F6607C"/>
     <w:rsid w:val="00F70871"/>
     <w:rsid w:val="00F77017"/>
     <w:rsid w:val="00F80F17"/>
     <w:rsid w:val="00F8171E"/>
     <w:rsid w:val="00F942E8"/>
     <w:rsid w:val="00FA04A1"/>
     <w:rsid w:val="00FA13A1"/>
     <w:rsid w:val="00FA317E"/>
     <w:rsid w:val="00FB11CE"/>
+    <w:rsid w:val="00FB60C9"/>
     <w:rsid w:val="00FB79A5"/>
     <w:rsid w:val="00FC5201"/>
+    <w:rsid w:val="00FC6B1E"/>
     <w:rsid w:val="00FC7D4B"/>
     <w:rsid w:val="00FC7EBA"/>
     <w:rsid w:val="00FD13F1"/>
     <w:rsid w:val="00FD4C03"/>
     <w:rsid w:val="00FD7191"/>
     <w:rsid w:val="00FE25C3"/>
     <w:rsid w:val="00FE3216"/>
     <w:rsid w:val="00FE34CD"/>
     <w:rsid w:val="00FE51DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="59ABE679"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{43C0D5E7-7D16-4AFB-8C4F-4E665970F80A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -15875,76 +16370,801 @@
     <w:name w:val="Box 2/3rd"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000D2472"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1701"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="113" w:right="3402"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00327457"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="239484219">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5AD41FDFD4B842258F17B08BCEF7FA4B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{46799E8C-F987-4F88-A8BF-536C121F2CBF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007C17E0" w:rsidRDefault="006651C9" w:rsidP="006651C9">
+          <w:pPr>
+            <w:pStyle w:val="5AD41FDFD4B842258F17B08BCEF7FA4B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0B25633E2B55491CBD34A459DC5BC157"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{87B2911F-A15F-4278-ACE4-4367605C4CF3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007C17E0" w:rsidRDefault="006651C9" w:rsidP="006651C9">
+          <w:pPr>
+            <w:pStyle w:val="0B25633E2B55491CBD34A459DC5BC157"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="62734F89BA734387928044C5B85AFB0C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8081BE77-4770-49A7-9564-198420D1CAC8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007C17E0" w:rsidRDefault="006651C9" w:rsidP="006651C9">
+          <w:pPr>
+            <w:pStyle w:val="62734F89BA734387928044C5B85AFB0C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="373A7F20C29D4458A1FC68E27BEC10B1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F0668DA6-C0FF-4170-B843-9A72D6C67931}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007A7EEE" w:rsidRDefault="00C81548" w:rsidP="00C81548">
+          <w:pPr>
+            <w:pStyle w:val="373A7F20C29D4458A1FC68E27BEC10B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccSecurityClassification]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="006651C9"/>
+    <w:rsid w:val="00233AD0"/>
+    <w:rsid w:val="006651C9"/>
+    <w:rsid w:val="007A7EEE"/>
+    <w:rsid w:val="007C17E0"/>
+    <w:rsid w:val="00A8370F"/>
+    <w:rsid w:val="00C81548"/>
+    <w:rsid w:val="00D317C5"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C81548"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AD41FDFD4B842258F17B08BCEF7FA4B">
+    <w:name w:val="5AD41FDFD4B842258F17B08BCEF7FA4B"/>
+    <w:rsid w:val="006651C9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B25633E2B55491CBD34A459DC5BC157">
+    <w:name w:val="0B25633E2B55491CBD34A459DC5BC157"/>
+    <w:rsid w:val="006651C9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62734F89BA734387928044C5B85AFB0C">
+    <w:name w:val="62734F89BA734387928044C5B85AFB0C"/>
+    <w:rsid w:val="006651C9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="373A7F20C29D4458A1FC68E27BEC10B1">
+    <w:name w:val="373A7F20C29D4458A1FC68E27BEC10B1"/>
+    <w:rsid w:val="00C81548"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16223,1082 +17443,1172 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...32 lines deleted...]
-    <xsd:import namespace="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="094d47e54b4b6b00c4822fb1a934d9f7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4bb2386353fef8ab12d645943a39e7c" ns2:_="" ns3:_="">
+    <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:ContentCloud_SRO" minOccurs="0"/>
-[...83 lines deleted...]
-                <xsd:element ref="ns3:DLCPolicyLabelLock" minOccurs="0"/>
+                <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
+                <xsd:element ref="ns2:Team" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:ACTION" minOccurs="0"/>
+                <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
+                <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
+                <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
+                <xsd:element ref="ns2:ccKeywords" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLanguage" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLastReviewedOnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataCTypeName" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataItemId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishOnApproval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeam" minOccurs="0"/>
+                <xsd:element ref="ns2:ccRiskLevel" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmitDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnReason" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAppliesTo" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToApprover" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubjectMatterExpert" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSeniorResponsibleOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiences" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssuranceStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUniqueId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSopNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiencesCombinedString" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:ccScheduledReviewInterval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsExternal" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewType" minOccurs="0"/>
+                <xsd:element ref="ns2:SG" minOccurs="0"/>
+                <xsd:element ref="ns2:Action2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeamString" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUpdateNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:AssurerAction" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedWorkdayDelta" minOccurs="0"/>
+                <xsd:element ref="ns2:cf401361b24e474cb011be6eb76c0e76" minOccurs="0"/>
+                <xsd:element ref="ns2:n7493b4506bf40e28c373b1e51a33445" minOccurs="0"/>
+                <xsd:element ref="ns2:k85d23755b3a46b5a51451cf336b2e9b" minOccurs="0"/>
+                <xsd:element ref="ns2:lae2bfa7b6474897ab4a53f76ea236c7" minOccurs="0"/>
+                <xsd:element ref="ns2:ddeb1fd0a9ad4436a96525d34737dc44" minOccurs="0"/>
+                <xsd:element ref="ns2:fe59e9859d6a491389c5b03567f5dda5" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
+                <xsd:element ref="ns2:i7526201392745a2b0a0da3858a507d7" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReviewStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns3:MigrationOrganisationString" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedByEmail" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edf18dbe-f08c-4a27-9a1b-3256889afa95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="ContentCloud_SRO" ma:index="0" nillable="true" ma:displayName="Senior Responsible Owner (SRO)" ma:description="Senior Responsible Owner (SRO)" ma:indexed="true" ma:internalName="ContentCloud_SRO">
+    <xsd:element name="HOMigrated" ma:index="5" nillable="true" ma:displayName="Migrated" ma:default="0" ma:internalName="HOMigrated" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:hidden="true" ma:internalName="Team" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:hidden="true" ma:internalName="Topic" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ACTION" ma:index="11" nillable="true" ma:displayName="Action" ma:hidden="true" ma:internalName="ACTION" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccStatus" ma:index="12" nillable="true" ma:displayName="ccStatus" ma:default="Draft" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Draft"/>
+              <xsd:enumeration value="Pending assurance"/>
+              <xsd:enumeration value="Cancel submission"/>
+              <xsd:enumeration value="Discarded"/>
+              <xsd:enumeration value="Pending approval"/>
+              <xsd:enumeration value="Approved"/>
+              <xsd:enumeration value="Published"/>
+              <xsd:enumeration value="Rejected from assurance"/>
+              <xsd:enumeration value="Rejected from assurance (Expired)"/>
+              <xsd:enumeration value="Rejected from approval"/>
+              <xsd:enumeration value="Rejected from approval (Expired)"/>
+              <xsd:enumeration value="Awaiting External Withdrawal"/>
+              <xsd:enumeration value="Externally Withdrawn"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Awaiting External Publishing"/>
+              <xsd:enumeration value="Externally Published"/>
+              <xsd:enumeration value="Awaiting Publishing"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccContentAssurer" ma:index="13" nillable="true" ma:displayName="ccContentAssurer" ma:hidden="true" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentAssurer" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_DocumentTitleLink" ma:index="1" nillable="true" ma:displayName="Title" ma:format="Hyperlink" ma:internalName="ContentCloud_DocumentTitleLink">
+    <xsd:element name="ccIsAPHAAssuranceChecked" ma:index="14" nillable="true" ma:displayName="ccIsAPHAAssuranceChecked" ma:default="0" ma:internalName="ccIsAPHAAssuranceChecked" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovers" ma:index="15" nillable="true" ma:displayName="ccApprovers" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccApprovers" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Author" ma:index="2" nillable="true" ma:displayName="Author" ma:description="Document Author" ma:indexed="true" ma:internalName="ContentCloud_Author">
+    <xsd:element name="ccContentOwner" ma:index="16" nillable="true" ma:displayName="ccContentOwner" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentOwner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccContributors" ma:index="17" nillable="true" ma:displayName="ccContributors" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContributors" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:hidden="true" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssurerComment" ma:index="19" nillable="true" ma:displayName="ccAssurerComment" ma:internalName="ccAssurerComment" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccChangeType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="New"/>
+              <xsd:enumeration value="New - no change"/>
+              <xsd:enumeration value="Major"/>
+              <xsd:enumeration value="Minor"/>
+              <xsd:enumeration value="Very Minor"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccDateAssured" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDescription" ma:index="23" nillable="true" ma:displayName="ccDescription" ma:internalName="ccDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDuration" ma:index="24" nillable="true" ma:displayName="ccDuration" ma:hidden="true" ma:internalName="ccDuration" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccKeywords" ma:index="25" nillable="true" ma:displayName="ccKeywords" ma:internalName="ccKeywords" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLanguage" ma:index="26" nillable="true" ma:displayName="ccLanguage" ma:internalName="ccLanguage" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="English"/>
+                        <xsd:enumeration value="Welsh"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccLastReviewedOnDate" ma:index="27" nillable="true" ma:displayName="ccLastReviewedOnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccLastReviewedOnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyDetails" ma:index="28" nillable="true" ma:displayName="ccLegacyDetails" ma:internalName="ccLegacyDetails" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyReference" ma:index="29" nillable="true" ma:displayName="ccLegacyReference" ma:internalName="ccLegacyReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:hidden="true" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataItemId" ma:index="31" nillable="true" ma:displayName="ccMetadataItemId" ma:decimals="0" ma:hidden="true" ma:internalName="ccMetadataItemId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="Date published" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishOnApproval" ma:index="33" nillable="true" ma:displayName="ccPublishOnApproval" ma:default="1" ma:internalName="ccPublishOnApproval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="LIT Number" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:hidden="true" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccRiskLevel" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Very High"/>
+              <xsd:enumeration value="High"/>
+              <xsd:enumeration value="Medium"/>
+              <xsd:enumeration value="Low"/>
+              <xsd:enumeration value="Very Low"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmitDate" ma:index="37" nillable="true" ma:displayName="ccSubmitDate" ma:format="DateOnly" ma:internalName="ccSubmitDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:hidden="true" ma:internalName="ccAppliesTo" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="England"/>
+                        <xsd:enumeration value="Scotland"/>
+                        <xsd:enumeration value="Wales"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:internalName="ccApprovedDate1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:internalName="ccApprovedDate2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:hidden="true" ma:internalName="ccCommentToApprover" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:internalName="ccApprovedDate3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:internalName="ccApprovedDate4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:internalName="ccApprovedDate5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:internalName="ccApproverComment1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:internalName="ccApproverComment2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:internalName="ccApproverComment3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:internalName="ccApproverComment4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:internalName="ccApproverComment5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubjectMatterExpert" ma:index="56" nillable="true" ma:displayName="ccSubjectMatterExpert" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSubjectMatterExpert" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSeniorResponsibleOwner" ma:index="60" nillable="true" ma:displayName="ccSeniorResponsibleOwner" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSeniorResponsibleOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Contributors" ma:index="3" nillable="true" ma:displayName="Contributor(s)" ma:description="Document Author" ma:internalName="ContentCloud_Contributors">
+    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:hidden="true" ma:internalName="ccAudiences" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
-[...23 lines deleted...]
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-                  </xsd:restriction>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                        <xsd:enumeration value="Committee on Climate Change"/>
+                        <xsd:enumeration value="Defra"/>
+                        <xsd:enumeration value="Environment Agency"/>
+                        <xsd:enumeration value="Marine Management Organisation"/>
+                        <xsd:enumeration value="Natural England"/>
+                        <xsd:enumeration value="NCS"/>
+                        <xsd:enumeration value="RPA"/>
+                        <xsd:enumeration value="VMD"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Language" ma:index="6" nillable="true" ma:displayName="Language" ma:description="" ma:internalName="ContentCloud_Language">
+    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="Review date" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL-SENSITIVE"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:hidden="true" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Passed to approver - good quality"/>
+              <xsd:enumeration value="Passed to approver - minor improvements required"/>
+              <xsd:enumeration value="Passed to approver - significant improvements required"/>
+              <xsd:enumeration value="Returned to content owner - action required to make minor improvements"/>
+              <xsd:enumeration value="Returned to content owner - action required to make significant improvements"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUniqueId" ma:index="69" nillable="true" ma:displayName="ccUniqueId" ma:decimals="0" ma:hidden="true" ma:internalName="ccUniqueId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:hidden="true" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="20"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="Audience" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="74" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
-[...6 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LastReviewedOnDate" ma:index="7" nillable="true" ma:displayName="Last reviewed on" ma:description="Last Reviewed On" ma:format="DateOnly" ma:internalName="ContentCloud_LastReviewedOnDate">
-[...9 lines deleted...]
-    <xsd:element name="ContentCloud_ScheduledReviewedBy" ma:index="9" nillable="true" ma:displayName="Scheduled reviewed by" ma:description="Scheduled Reviewed By" ma:internalName="ContentCloud_ScheduledReviewedBy">
+    <xsd:element name="ccWithdrawnBy" ma:index="80" nillable="true" ma:displayName="ccWithdrawnBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccWithdrawnBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_UpdateNotice" ma:index="10" nillable="true" ma:displayName="Update notice" ma:description="Why the content has been replaced, e.g. whats changed between versions." ma:internalName="ContentCloud_UpdateNotice">
-[...101 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawnBy" ma:index="21" nillable="true" ma:displayName="Withdrawn by" ma:description="" ma:internalName="ContentCloud_WithdrawnBy">
+    <xsd:element name="ccScheduledReviewedBy" ma:index="81" nillable="true" ma:displayName="ccScheduledReviewedBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccScheduledReviewedBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_WithdrawnDate" ma:index="22" nillable="true" ma:displayName="Withdrawn date" ma:description="" ma:format="DateOnly" ma:internalName="ContentCloud_WithdrawnDate">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawNotice" ma:index="23" nillable="true" ma:displayName="Withdraw notice" ma:description="Why the content has been withdrawn. If the content has been merged into another document then they will only place a link here." ma:internalName="ContentCloud_WithdrawNotice">
+    <xsd:element name="ccVersion" ma:index="82" nillable="true" ma:displayName="ccVersion" ma:hidden="true" ma:internalName="ccVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Rating" ma:index="24" nillable="true" ma:displayName="Rating" ma:decimals="1" ma:description="" ma:internalName="ContentCloud_Rating">
+    <xsd:element name="ccIsExternal" ma:index="83" nillable="true" ma:displayName="ccIsExternal" ma:default="0" ma:description="Whether the content is solely internal or also external." ma:internalName="ccIsExternal" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number">
-[...1 lines deleted...]
-          <xsd:minInclusive value="0"/>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledReviewType" ma:index="85" nillable="true" ma:displayName="Review outcome" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Reviewed - no changes"/>
+              <xsd:enumeration value="Reviewed - changes made"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SG" ma:index="86" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="choicesPlaceholder1"/>
+              <xsd:enumeration value="choicesPlaceholder2"/>
+              <xsd:enumeration value="choicesPlaceholder3"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Action2" ma:index="87" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_RatingsCount" ma:index="25" nillable="true" ma:displayName="Ratings count" ma:decimals="0" ma:description="" ma:internalName="ContentCloud_RatingsCount">
+    <xsd:element name="ccResponsibleTeamString" ma:index="88" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:indexed="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUpdateNotice" ma:index="89" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssurerAction" ma:index="90" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="91" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number">
           <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_PrimaryContact" ma:index="27" nillable="true" ma:displayName="Primary contact" ma:description="" ma:internalName="ContentCloud_PrimaryContact">
+    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="92" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approvers" ma:index="28" nillable="true" ma:displayName="Approvers" ma:description="" ma:internalName="ContentCloud_Approvers">
-[...56 lines deleted...]
-    <xsd:element name="ContentCloud_MetadataItemId" ma:index="31" nillable="true" ma:displayName="Document metadata item id" ma:description="Unique id of the Content Cloud document metadata item." ma:indexed="true" ma:internalName="ContentCloud_MetadataItemId">
+    <xsd:element name="_dlc_DocId" ma:index="102" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Audiences" ma:index="32" nillable="true" ma:displayName="Audience" ma:description="" ma:internalName="ContentCloud_Audiences">
-[...316 lines deleted...]
-    <xsd:element name="ContentCloud_ConsolidatedUrl" ma:index="70" nillable="true" ma:displayName="Link to consolidated content" ma:format="Hyperlink" ma:internalName="ContentCloud_ConsolidatedUrl">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="103" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_TempExtDate" ma:index="71" nillable="true" ma:displayName="Temporary extension date" ma:description="Temporary extension date" ma:format="DateOnly" ma:internalName="ContentCloud_TempExtDate">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="104" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_SharedWith" ma:index="72" nillable="true" ma:displayName="Shared with" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_SharedWith" ma:readOnly="false">
+    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="105" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:readOnly="false" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccReviewStatus" ma:index="111" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:internalName="ccReviewStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Pending"/>
+              <xsd:enumeration value="Extended"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Completed"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Duration" ma:index="73" nillable="true" ma:displayName="Duration" ma:description="Duration of content in seconds." ma:internalName="ContentCloud_Duration">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_Submitter" ma:index="74" nillable="true" ma:displayName="Submitted by" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_Submitter" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel1" ma:index="115" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:hidden="true" ma:internalName="ccWorkAreaLevel1" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LegacyDetails" ma:index="75" nillable="true" ma:displayName="Legacy details" ma:description="" ma:internalName="ContentCloud_LegacyDetails">
-[...14 lines deleted...]
-    <xsd:element name="ContentCloud_ReceivedFrom" ma:index="78" nillable="true" ma:displayName="Document Received From" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ContentCloud_ReceivedFrom" ma:showField="ImnName">
+    <xsd:element name="ccWorkAreaLevel2" ma:index="116" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:hidden="true" ma:internalName="ccWorkAreaLevel2" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_NewDraftNumber" ma:index="79" nillable="true" ma:displayName="New draft number" ma:description="" ma:internalName="ContentCloud_NewDraftNumber">
-[...30 lines deleted...]
-    <xsd:element name="ContentCloud_RelatedSites" ma:index="33" nillable="true" ma:displayName="Related sites" ma:list="{b4283a8c-c169-464e-b37a-660a96344476}" ma:internalName="ContentCloud_RelatedSites" ma:showField="Title" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
+    <xsd:element name="ccWorkAreaLevel3" ma:index="117" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:hidden="true" ma:internalName="ccWorkAreaLevel3" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="91" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="_dlc_DocIdUrl" ma:index="92" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="ccWorkAreaLevel4" ma:index="118" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:hidden="true" ma:internalName="ccWorkAreaLevel4" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="93" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="ccWorkAreaLevel5" ma:index="119" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:hidden="true" ma:internalName="ccWorkAreaLevel5" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
-  </xsd:schema>
-[...25 lines deleted...]
-    <xsd:element name="MigrationOrganisationString" ma:index="99" nillable="true" ma:displayName="MigrationOrganisationString" ma:internalName="MigrationOrganisationString">
+    <xsd:element name="ccSubmittedByEmail" ma:index="120" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="662745e8-e224-48e8-a2e3-254862b8c2f5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39750f38-d6d2-4177-b9d1-b59d50539719" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df517a1a-f367-4017-82b3-5224906db11f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
+    <xsd:element name="ccScheduledReviewInterval" ma:index="79" nillable="true" ma:displayName="ccScheduledReviewInterval" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewInterval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="3 months"/>
+          <xsd:enumeration value="6 months"/>
+          <xsd:enumeration value="12 months"/>
+          <xsd:enumeration value="18 months"/>
+          <xsd:enumeration value="2 years"/>
+          <xsd:enumeration value="3 years"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="99" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="101" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="107" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="108" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="109" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="110" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="113" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...5 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="114" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="94" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="87" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="75" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -17343,435 +18653,467 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <ContentCloud_OtherApprovers xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>11</Value>
+      <Value>9</Value>
+      <Value>5</Value>
+      <Value>242</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-1046792359-21250</Url>
+      <Description>CCPLUS-1046792359-21250</Description>
+    </_dlc_DocIdUrl>
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-1046792359-21250</_dlc_DocId>
+    <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
+    <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-05-29T00:00:00+00:00</ccApprovedDate1>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
+    <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Dinis Rego</DisplayName>
+        <AccountId>8344</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContributors>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-02-10T17:02:00+00:00</ccDateAssured>
+    <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>England</Value>
+      <Value>Scotland</Value>
+      <Value>Wales</Value>
+    </ccAppliesTo>
+    <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-02-05T00:00:00+00:00</ccScheduledReviewDate>
+    <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">70002</ACTION>
+    <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Very Minor</ccChangeType>
+    <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
+    <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">70002</ccReference>
+    <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA Health Poultry Health Scheme Report of Veterinary Visit - Hatchery and Egg Distribution centres: Add Quest. for approval.</ccDescription>
+    <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
+    <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Isabelle Rock</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentAssurer>
+    <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
+    <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Anne Tordoff</DisplayName>
+        <AccountId>8280</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccApprovers>
+    <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>English</Value>
+    </ccLanguage>
+    <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">3</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good afternoon, your content has passed assurance. Many thanks, Issy Rock&lt;/p&gt;</ccAssurerComment>
+    <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Subject Matter Expert</ccApproverJobTitle1>
+    <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-05-28T00:00:00+00:00</ccLastReviewedOnDate>
+    <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccAudiences>
+    <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
+    <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">PYH14 APHA Health Poultry Health Scheme Report of Veterinary Visit - Hatchery</ccLegacyReference>
+    <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Dinis Rego</DisplayName>
+        <AccountId>8344</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccScheduledReviewedBy>
+    <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">PYH</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">db7cceee-9e02-4d6b-a07e-321697b417a5</TermId>
+        </TermInfo>
+      </Terms>
+    </i7526201392745a2b0a0da3858a507d7>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Updated to include site plan</ccCommentToApprover>
+    <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Completed</ccReviewStatus>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-02-18T13:54:21+00:00</ccPublishDate>
+    <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">6.0</ccVersion>
+    <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
+    <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Reviewed - changes made</ccScheduledReviewType>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Added a requirement for current, dated site plan to be attached to approval document and comment if required.</ccUpdateNotice>
+    <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
+    <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
+    <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
+    <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">70002</AssurerAction>
+    <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Mick Pybus</DisplayName>
+        <AccountId>77</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Anne Tordoff</DisplayName>
+        <AccountId>8280</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kathryn Jardine</DisplayName>
+        <AccountId>8339</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dinis Rego</DisplayName>
+        <AccountId>8344</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentOwner>
+    <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">10007</ccResponsibleTeam>
+    <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_OtherApprovers>
-[...3 lines deleted...]
-    <ContentCloud_Approvers xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccSubjectMatterExpert>
+    <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Nicola Hirst</DisplayName>
+        <AccountId>7752</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccSeniorResponsibleOwner>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Updated to include site plan</ccCommentToAssurer>
+    <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">70002</Action2>
+    <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
+    <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">30654</ccMetadataItemId>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-02-05T13:08:17+00:00</ccSubmitDate>
+    <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">thank you</ccApproverComment1>
+    <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
+    <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-CSC International Trade</ccResponsibleTeamString>
+    <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA Animal Health</Value>
+    </ccWorkAreaLevel1>
+    <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>PYH</Value>
+    </ccWorkAreaLevel4>
+    <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Border controls</Value>
+    </ccWorkAreaLevel2>
+    <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Exports</Value>
+    </ccWorkAreaLevel3>
+    <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Philippa.Liles@apha.gov.uk</ccSubmittedByEmail>
+    <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
+        </TermInfo>
+      </Terms>
+    </lae2bfa7b6474897ab4a53f76ea236c7>
+    <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approvers>
-[...23 lines deleted...]
-    <ContentCloud_Approver2 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccWithdrawnBy>
+    <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cfe9d61-c27f-47b7-a138-543088555a27</TermId>
+        </TermInfo>
+      </Terms>
+    </fe59e9859d6a491389c5b03567f5dda5>
+    <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approver2>
-[...169 lines deleted...]
-    <DLCPolicyLabelLock xmlns="c78a0cd0-2680-45d0-a254-38b105a1c2de" xsi:nil="true"/>
+    </ccConsultee>
+    <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Team</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ff0485df-0575-416f-802f-e999165821b7</TermId>
+        </TermInfo>
+      </Terms>
+    </n7493b4506bf40e28c373b1e51a33445>
+    <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
+        </TermInfo>
+      </Terms>
+    </k85d23755b3a46b5a51451cf336b2e9b>
+    <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
+        </TermInfo>
+      </Terms>
+    </cf401361b24e474cb011be6eb76c0e76>
+    <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c4c48635-cc8c-496b-abb6-4a15e2e963ca</TermId>
+        </TermInfo>
+      </Terms>
+    </ddeb1fd0a9ad4436a96525d34737dc44>
+    <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27DD4DC5-F50C-42A8-A002-F88690672270}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BF4E7F3-DC19-4EDF-83E6-A1A65A8CA26A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{171C4802-AAC9-4BF7-9F77-67D12112A73A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7D7568F-FFDB-440C-8079-0859110BD69A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B11396BE-2938-4945-868E-42FA6A20A855}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB08E7D3-19B1-4016-B109-555ACAB04AA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A014B586-2CC8-4BC8-8007-D198E5B2C5CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1232</Words>
-  <Characters>7027</Characters>
+  <Words>1415</Words>
+  <Characters>7091</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>337</Lines>
+  <Paragraphs>265</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PYH14 APHA poultry health scheme report of veterinary visit: Hatchery</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8243</CharactersWithSpaces>
+  <CharactersWithSpaces>8241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5242945</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>114</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>65611</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -17794,119 +19136,125 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PYH14 APHA poultry health scheme report of veterinary visit: Hatchery</dc:title>
   <dc:subject/>
   <dc:creator>APHA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90</vt:lpwstr>
+    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="InformationType">
-    <vt:lpwstr/>
+    <vt:lpwstr>3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HOSiteType">
-    <vt:lpwstr>10;#Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
+    <vt:lpwstr>5;#Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Distribution">
-    <vt:lpwstr>36;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
+    <vt:lpwstr>9;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="OrganisationalUnit">
-    <vt:lpwstr>25;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
+    <vt:lpwstr>11;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="HOCopyrightLevel">
-    <vt:lpwstr>7;#Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="HOGovernmentSecurityClassification">
-    <vt:lpwstr>6;#Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="lae2bfa7b6474897ab4a53f76ea236c7">
-    <vt:lpwstr>Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
     <vt:r8>9350800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="fe59e9859d6a491389c5b03567f5dda5">
     <vt:lpwstr>APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Topic">
     <vt:lpwstr>Records Management</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="cf401361b24e474cb011be6eb76c0e76">
-    <vt:lpwstr>Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Team">
     <vt:lpwstr>Quality Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Status">
     <vt:lpwstr>Complete</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="ddeb1fd0a9ad4436a96525d34737dc44">
     <vt:lpwstr>Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="n7493b4506bf40e28c373b1e51a33445">
     <vt:lpwstr>Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>18ff2bc4-a8b2-4dd9-a21c-77d0b6d9ce76</vt:lpwstr>
+    <vt:lpwstr>966550fe-1afa-4ffd-a656-f934112e0c53</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Scott, Jenny (AH)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="_AdHocReviewCycleID">
     <vt:i4>1595507279</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="_AuthorEmail">
     <vt:lpwstr>jenny.scott@animalhealth.gsi.gov.uk</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="_EmailSubject">
     <vt:lpwstr>AGO forms update &amp; Fin for issue</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="ccWorkArea">
+    <vt:lpwstr>242;#PYH|db7cceee-9e02-4d6b-a07e-321697b417a5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="k85d23755b3a46b5a51451cf336b2e9b">
+    <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
+  </property>
 </Properties>
 </file>